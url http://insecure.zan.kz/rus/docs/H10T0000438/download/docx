--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="419a7b5" w14:textId="419a7b5">
+    <w:p w14:paraId="4e6e994" w14:textId="4e6e994">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,212 +76,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О Порядке совершения таможенными органами таможенных операций, связанных с подачей, регистрацией транзитной декларации и завершением таможенной процедуры таможенного транзита</w:t>
+        <w:t>О Порядке совершения таможенными органами таможенных операций, связанных с подачей транзитной декларации и завершением таможенной процедуры таможенного транзита</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Комиссии таможенного союза от 17 августа 2010 года № 438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. В наименовании и по тексту слово "порядок" в соответствующем падеже заменено словом "Порядок" в соответствующем падеже в соответствии с решением Коллегии Евразийской экономической комиссии от 18.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В наименование и тексте предусмотрены изменения решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В наименование и тексте слово ", регистрацией" исключено решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
-      </w:r>
-[...66 lines deleted...]
-        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия Таможенного союза </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -306,51 +258,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> совершения таможенными органами таможенных операций, связанных с подачей, регистрацией транзитной декларации и завершением таможенной процедуры таможенного транзита (прилагается).</w:t>
+        <w:t xml:space="preserve"> совершения таможенными органами таможенных операций, связанных с подачей транзитной декларации и завершением таможенной процедуры таможенного транзита (прилагается).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
@@ -759,197 +711,159 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Таможенного союза</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 17 августа 2010 года № 438 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Порядок совершения таможенными органами таможенных операций, связанных с подачей транзитной декларации и завершением таможенной процедуры таможенного транзита</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Наименование с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В наименование предусмотрено изменение решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+        <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 141</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...28 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В порядке совершения по тексту слово "порядок" в соответствующем падеже заменено словом "Порядок" в соответствующем падеже в соответствии с решением Коллегии Евразийской экономической комиссии от 18.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. По тексту слова "государства – члены Таможенного союза" в соответствующих числе и падеже заменить словами "государства-члены" в соответствующих числе и падеже в соответствии с решением Коллегии Евразийской экономической комиссии от 10.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -967,384 +881,306 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 180 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  I. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящий Порядок совершения таможенными органами таможенных операций, связанных с подачей транзитной декларации и завершением таможенной процедуры таможенного транзита разработан в соответствии с главами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таможенного кодекса Таможенного союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II. Порядок совершения таможенными органами таможенных операций, связанных с подачей транзитной декларации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В пункт 1 предусмотрены изменения решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Наименование раздела ІІ с изменением, внесенными решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...169 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Транзитная декларация представляется на перевозку товаров,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перемещаемых от одного отправителя в адрес одного получателя по одному транспортному (перевозочному) документу, за исключением случаев, когда в качестве транзитной декларации используются документы, предусмотренные международными договорами, входящими в право Евразийского экономического союза (далее – Союз).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Таможенный орган отправления принимает в качестве транзитной декларации следующие документы, содержащие сведения, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 182 Таможенного кодекса Таможенного союза:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - заполненные листы транзитной декларации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1513,70 +1349,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.04.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        3. Подача транзитной декларации должна сопровождаться представлением таможенному органу отправления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - документов, подтверждающих полномочия лица, подающего таможенную декларацию, при декларировании товаров:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2256,1425 +2092,431 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">4. Утратил силу решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 4 утрачивает силу решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">5. Утратил силу решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Утратил силу решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">7. Утратил силу решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 5 утрачивает силу решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">8. Утратил силу решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Утратил силу решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">10. Утратил силу решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1110 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. По письменному обращению декларанта зарегистрированная транзитная декларация может быть отозвана им до принятия таможенным органом решения о выпуске товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отзыва транзитной декларации должностное лицо таможенного органа отправления:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3757,51 +2599,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) уведомляет лицо, подавшее транзитную декларацию, о принятии решения о ее отзыве путем вручения ему транзитной декларации, книжки МДП либо карнета АТА.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае принятия решения об отзыве транзитной декларации указанные в подпункте "в" настоящего пункта копии документов и оригинал заявления декларанта хранятся в делах таможенного органа не менее одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Таможенный орган отправления осуществляет выпуск товаров в соответствии с таможенной процедурой таможенного транзита после регистрации транзитной декларации и предъявления товаров таможенному органу отправления сразу после того, как этот таможенный орган убедится в соблюдении условий, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3816,51 +2658,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 195 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного кодекса Таможенного союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выпуске товаров в соответствии с таможенной процедурой таможенного транзита таможенный орган отправления устанавливает срок таможенного транзита (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4021,70 +2863,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Выпуск товаров осуществляется таможенным органом отправления в срок, не превышающий сроки, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного кодекса Таможенного союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. После выпуска товаров в соответствии с таможенной процедурой таможенного транзита один оформленный лист транзитной декларации, один экземпляр транспортного (перевозочного) документа с отметками о выпуске товаров и один комплект иных документов, входящих в состав транзитной декларации и идентифицированных таможенным органом отправления, возвращаются перевозчику для представления таможенному органу назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае использования в качестве транзитной декларации транспортных (перевозочных), коммерческих документов, перевозчику возвращаются один экземпляр транспортного (перевозочного) документа с отметками о выпуске товаров и один комплект иных документов, входящих в состав транзитной декларации и идентифицированных таможенным органом отправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4095,70 +2937,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При перевозке товаров с использованием книжки МДП перевозчику возвращаются оформленная в соответствии с положениями Конвенции МДП книжка МДП, один экземпляр транспортного (перевозочного) документа с отметкой о выпуске товаров и один комплект иных документов, входящих в состав транзитной декларации и идентифицированных таможенным органом отправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При перевозке товаров с использованием карнета АТА перевозчику возвращаются оформленный в соответствии с Конвенциями о временном ввозе карнет АТА, один экземпляр транспортного (перевозочного) документа с отметкой о выпуске товаров и один комплект иных документов, входящих в состав транзитной декларации и идентифицированных таможенным органом отправления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В таможенном органе отправления остается один лист транзитной декларации, один экземпляр транспортного (перевозочного) документа с отметками о выпуске товаров и один комплект иных документов, входящих в состав транзитной декларации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае использования в качестве транзитной декларации транспортных (перевозочных), коммерческих документов в таможенном органе остаются один экземпляр транспортного (перевозочного) документа с отметками о выпуске товаров и один комплект иных документов, входящих в состав транзитной декларации и идентифицированных таможенным органом отправления, а также опись документов, составляющих транзитную декларацию, если ее наличие предусмотрено настоящим Порядком.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4169,51 +3011,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При перевозке товаров с использованием книжки МДП в таможенном органе отправления остаются отрывной лист № 1 книжки МДП, оформленный в соответствии с положениями Конвенции МДП, транспортный (перевозочный) документ с отметкой о выпуске товаров и один комплект иных документов, входящих в состав транзитной декларации и идентифицированных таможенным органом отправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При перевозке товаров с использованием карнета АТА в таможенном органе отправления остаются лист "Transit", оформленный в соответствии с Конвенциями о временном ввозе, транспортный (перевозочный) документ с отметкой о выпуске товаров и один комплект иных документов, входящих в состав транзитной декларации и идентифицированных таможенным органом отправления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Таможенный орган отправления отказывает в выпуске товаров в соответствии с таможенной процедурой таможенного транзита в случаях, указанных в статье 201 Таможенного кодекса Таможенного союза, а также при несоблюдении условий, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4228,51 +3070,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 195 и  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного кодекса Таможенного союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом должностное лицо таможенного органа отправления выполняет следующие действия:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4337,108 +3179,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) уведомляет лицо, подавшее транзитную декларацию, о принятии решения об отказе в выпуске путем вручения ему транзитной декларации, книжки МДП либо карнета АТА.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае принятия решения об отказе в выпуске товаров указанные в подпункте "в" настоящего пункта копии документов хранятся в делах таможенного органа не менее одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> III. Порядок завершения таможенной процедуры таможенного транзита таможенными органами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Оформление завершения таможенной процедуры таможенного транзита является отдельной таможенной операцией, которую совершают уполномоченные должностные лица таможенного органа назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для завершения таможенной процедуры таможенного транзита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       перевозчик представляет в таможенный орган назначения (за исключением случая, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4635,100 +3477,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 180 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        18. После представления перевозчиком таможенному органу назначения документов, указанных в пункте 17 настоящего Порядка, либо направления уполномоченным экономическим оператором этому таможенному органу сведений, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Порядка, должностное лицо таможенного органа назначения регистрирует их подачу в соответствии с законодательством государств–членов и проводит таможенный контроль, предусмотренный регулирующими таможенные правоотношения международными договорами и актами, составляющими право Союза, и законодательством государства-члена, с учетом системы управления рисками. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4767,70 +3609,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 180 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        19. По результатам проведения таможенного контроля в соответствии с пунктом 18 настоящего Порядка должностным лицом таможенного органа назначения принимается решение об оформлении завершения таможенной процедуры таможенного транзита, в том числе с указанием выявленных признаков нарушений регулирующих таможенные правоотношения международных договоров и актов, составляющих право Союза, и (или) законодательства государства-члена, и (или) иное решение в соответствии с законодательством государства-члена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае принятия решения об оформлении завершения таможенной процедуры таможенного транзита, в том числе с указанием выявленных признаков нарушений регулирующих таможенные правоотношения международных договоров и актов, составляющих право Союза, и (или) законодательства государства-члена, таможенным органом назначения оформляется такое завершение в возможно короткие сроки, но не позднее 24 часов с момента регистрации подачи транзитной декларации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4867,126 +3709,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 180 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        20. Должностное лицо таможенного органа назначения осуществляет регистрацию завершения таможенной процедуры таможенного транзита в журнале учета поступления товаров по транзитным декларациям в таможенном органе назначения, форма которого устанавливается законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрация завершения таможенной процедуры таможенной транзита осуществляется таможенным органом назначения, в том числе с использованием информационных систем и информационных технологий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С 1 января каждого последующего года нумерация упомянутого журнала начинается с единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Должностное лицо таможенного органа назначения проставляет в соответствующей графе транзитной декларации (ее заверенной копии – в случае, указанном в абзаце четвертом пункта 17 настоящего Порядка) и транспортных (перевозочных) документах с отметками о выпуске товаров (их заверенных копиях – в случае, указанном в абзаце четвертом пункта 17 настоящего Порядка) штамп о поступлении товаров, заполняет его (с указанием в том числе количества фактически прибывших в место доставки товаров при представлении в таможенный орган назначения документа, подтверждающего отцепку грузовых вагонов (контейнеров)), а также указывает выявленные признаки нарушений регулирующих таможенные правоотношения международных договоров и актов, составляющих право Союза, и (или) законодательств государства-члена, после чего заверяет заполненный штамп и сведения о выявленных признаках нарушений оттиском личной номерной печати. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае использования в качестве транзитной декларации транспортных (перевозочных), коммерческих документов проставление указанного штампа и указание сведений о выявленных признаках нарушений осуществляются на одном экземпляре транспортного (перевозочного) документа с отметками о выпуске товаров (его заверенной копии – в случае, указанном в абзаце четвертом пункта 17 настоящего Порядка), а также на описи документов, составляющих транзитную декларацию (ее заверенной копии – в случае, указанном в абзаце четвертом пункта 17 настоящего Порядка), если ее наличие предусмотрено настоящим Порядком.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5059,70 +3901,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 180 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В таможенном органе назначения остается один лист транзитной декларации, один экземпляр транспортного (перевозочного) документа с отметками о поступлении товаров и один комплект иных документов, входящих в состав транзитной декларации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае использования в качестве транзитной декларации транспортных (перевозочных), коммерческих документов в таможенном органе назначения остаются один экземпляр транспортного (перевозочного) документа с отметками поступлении товаров и один комплект иных документов, входящих в состав транзитной декларации а также экземпляр описи документов, составляющих транзитную декларацию, если ее наличие предусмотрено настоящим Порядком.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5323,87 +4165,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 180 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  III</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Порядок совершения таможенными органами таможенных операций, связанных с оформлением завершения таможенной процедуры таможенного транзита в отношении товаров, размещенных в зоне таможенного контроля, созданной в помещениях, на открытых площадках и иных территориях уполномоченного экономического оператора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Дополнено разделом III</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -5418,171 +4260,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> решения Коллегии Евразийской экономической комиссии от 21.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 180 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. При доставке товаров в зону таможенного контроля, созданную в помещениях, на открытых площадках и иных территориях уполномоченного экономического оператора в целях осуществления временного хранения товаров (далее в настоящем разделе – зона таможенного контроля), завершение таможенной процедуры таможенного транзита осуществляется в порядке, предусмотренном настоящим разделом, а в случае перевозки товаров в соответствии с таможенной процедурой таможенного транзита по территории только одного государства-члена – в порядке, предусмотренном настоящим разделом или установленном законодательством этого государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. После доставки товаров, помещенных под таможенную процедуру таможенного транзита, в зону таможенного контроля перевозчик в течение 2 часов представляет уполномоченному экономическому оператору сведения о номере транзитной декларации, а также имеющиеся у него транспортные (перевозочные) документы с отметками о выпуске товаров и иные документы, входящие в состав транзитной декларации и идентифицированные таможенным органом отправления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Уполномоченный экономический оператор осматривает транспортные средства, а также наложенные на грузовые помещения транспортных средств таможенные пломбы, печати, если они применялись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -5637,52 +4479,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Порядка, уполномоченный экономический оператор направляет в электронном виде с использованием информационных систем и информационных технологий сведения о номере транзитной декларации, о документах, указанных в пункте 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Порядка, а также о дате и времени прибытия товаров в место доставки таможенному органу назначения в течение 1 часа с момента их представления перевозчиком, а в случае их представления вне установленного времени работы таможенного органа назначения – в течение 2 часов с момента наступления времени начала работы этого таможенного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -5717,52 +4559,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Порядка, уполномоченным экономическим оператором обнаружены признаки изменения, удаления, уничтожения или замены средств идентификации и (или) обнаружены повреждения грузовых помещений транспортных средств, он уведомляет об этом таможенный орган назначения в электронном виде с использованием информационных систем и информационных технологий одновременно с направлением ему сведений, указанных в пункте 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Порядка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -5777,51 +4619,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Таможенный орган назначения в течение 1 часа с момента представления уполномоченным экономическим оператором сведений, указанных в пункте 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Порядка, а в случае их представления вне установленного времени работы таможенного органа назначения – в течение 2 часов с момента наступления времени работы этого таможенного органа, регистрирует их получение в порядке, установленном законодательством его государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таможенный орган назначения принимает в возможно короткие сроки, но не позднее 4 часов с момента представления уполномоченным экономическим оператором сведений, указанных в пункте 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -5870,51 +4712,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный экономический оператор информирует перевозчика о решении таможенного органа назначения, указанном в абзаце втором настоящего пункта, путем передачи перевозчику распечатанного электронного сообщения таможенного органа, заверенного печатью уполномоченного экономического оператора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С момента получения перевозчиком от уполномоченного экономического оператора указанного распечатанного электронного сообщения таможенного органа либо после истечения сроков, указанных в абзаце втором настоящего пункта, товары считаются доставленными в место доставки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -5929,51 +4771,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. В случае если таможенный орган назначения уведомил уполномоченного экономического оператора о возможности удаления средств идентификации, наложенных на грузовые помещения транспортных средств, а также в случае, указанном в абзаце третьем пункта 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Порядка, уполномоченный экономический оператор удаляет их и принимает товары от перевозчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Факт принятия уполномоченным экономическим оператором товаров от перевозчика подтверждается путем проставления соответствующих отметок в транспортных (перевозочных) документах. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6002,51 +4844,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таможенный орган назначения уведомляет уполномоченного экономического оператора в электронном виде с использованием информационных систем и информационных технологий о регистрации факта принятия уполномоченным экономическим оператором товаров от перевозчика. Уполномоченный экономический оператор информирует об этом перевозчика путем передачи ему распечатанного электронного сообщения таможенного органа назначения, заверенного печатью уполномоченного экономического оператора, либо иными способами, предусмотренными законодательством государств-членов в отношении товаров, перевозимых железнодорожным транспортом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С момента регистрации таможенным органом назначения факта принятия уполномоченным экономическим оператором товаров от перевозчика и размещения их в зоне таможенного контроля товары считаются находящимися на временном хранении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -6101,52 +4943,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>настоящего Порядка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -6181,89 +5023,89 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Порядка, товары, размещенные в зоне таможенного контроля, не подлежат перемещению в иные зоны таможенного контроля или на склады временного хранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z30" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> IV. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z31" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В целях подтверждения надлежащего исполнения обязанностей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перевозчиком при перевозке товаров в соответствии с таможенной процедурой таможенного транзита:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6292,238 +5134,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - должностное лицо таможенного органа назначения дополнительно проставляет отметки, предусмотренные пунктом 21 настоящего Порядка, на транспортном (перевозочном) документе с отметками таможенного органа отправления. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После проставления отметок, указанных в настоящем пункте, должностное лицо таможенного органа возвращает перевозчику третий экземпляр транспортного (перевозочного) документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="32"/>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Журналы, указанные в настоящем Порядке, могут вестись в электронном виде в порядке, установленном законодательством государства-члена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...55 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Положения настоящего Порядка, в части применения Таможенной конвенции о карнете АТА для временного ввоза 1961 года и Конвенции о временном ввозе 1990 года, применяются государствами-членами в соответствии с взятыми ими обязательствами по применению указанных конвенций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z34" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Особенности совершения таможенными органами таможенных операций, связанных с подачей транзитной декларации и завершением таможенной процедуры таможенного транзита при перемещении международных почтовых отправлений и товаров для личного пользования могут устанавливаться отдельными решениями Комиссии Таможенного союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...60 lines deleted...]
-      26. Особенности совершения таможенными органами таможенных операций, связанных с подачей, регистрацией транзитной декларации и завершением таможенной процедуры таможенного транзита при перемещении международных почтовых отправлений и товаров для личного пользования могут устанавливаться отдельными решениями Комиссии Таможенного союза.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6585,149 +5359,98 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Порядку совершения таможенными органами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">таможенных операций, связанных с подачей, </w:t>
-[...12 lines deleted...]
-              <w:t>регистрацией транзитной декларации и</w:t>
+              <w:t>таможенных операций, связанных с подачей транзитной декларации и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>завершением таможенной процедуры</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>таможенного транзита</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      В приложении 1 предусмотрены изменения решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.04.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6816,52 +5539,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8601,71 +7324,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...19 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">С обязанностями, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8965,55 +7667,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9339,31 +8041,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>