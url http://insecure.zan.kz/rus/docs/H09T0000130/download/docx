--- v2 (2026-01-15)
+++ v3 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e235049" w14:textId="e235049">
+    <w:p w14:paraId="f9f93b1" w14:textId="f9f93b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1581,110 +1581,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7.1.15 Авиационные двигатели, запасные части и оборудование, необходимые для ремонта и (или) технического обслуживания гражданских пассажирских и (или) гражданских грузовых самолетов и (или) авиационных двигателей к ним.</w:t>
+      7.1.15. Авиационные двигатели, запасные части и оборудование, необходимые для ремонта и (или) технического обслуживания гражданских пассажирских самолетов, и (или) гражданских грузовых самолетов, и (или) гражданских учебно-тренировочных самолетов, и (или) гражданских учебно-тренировочных вертолетов, и (или) авиационных двигателей к ним.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7.1.15 с изменениями, внесенными решениями Совета Евразийской экономической комиссии от 05.04.2022 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 74</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7.1.15 – в редакции решения Совета Евразийской экономической комиссии от 05.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -11679,327 +11659,2865 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="263"/>
+    <w:bookmarkStart w:name="z301" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1.80. Товары, ввозимые в Кыргызскую Республику в целях проведения заседания Совета глав государств Шанхайской организации сотрудничества и официальных мероприятий в рамках VI Всемирных игр кочевников согласно перечню, утвержденному Решением Совета Евразийской экономической комиссии от 5 декабря 2025 г. № 109.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанная тарифная льгота предоставляется при наличии документа, выданного уполномоченным государственным органом Кыргызской Республики, подтверждающего целевое назначение ввозимых товаров, а также содержащего сведения о номенклатуре, количестве, стоимости таких товаров и об организациях, осуществляющих их ввоз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом Кыргызской Республики с даты вступления в силу Решения Совета Евразийской экономической комиссии от 5 декабря 2025 г. № 109 по 31 декабря 2026 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование товаров, помещенных под таможенную процедуру выпуска для внутреннего потребления с применением тарифной льготы, допускается исключительно на территории Кыргызской Республики в соответствии с их целевым назначением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.80 в соответствии с решением Совета Евразийской экономической комиссии от 05.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z302" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1.81. Моторные транспортные средства с электрическими двигателями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      классифицируемые кодом 8703 80 000 3 ТН ВЭД ЕАЭС и ввозимые в Республику Беларусь в количестве 20 тыс. шт.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      классифицируемые кодами 8703 80 000 3 и 8703 80 000 5 ТН ВЭД ЕАЭС и ввозимые в Республику Армения в количестве 15 тыс. шт. и в Кыргызскую Республику в количестве 15 тыс. шт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанная тарифная льгота предоставляется при условии наличия документа, выданного уполномоченным органом Республики Армения, Республики Беларусь и Кыргызской Республики соответственно и содержащего сведения о лице, осуществляющем ввоз таких товаров, количестве ввозимых этим лицом товаров и их стоимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается передача прав владения, пользования, распоряжения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      моторными транспортными средствами с электрическими двигателями, выпущенными в Республике Армения, Республике Беларусь или Кыргызской Республике с применением тарифной льготы, лицам, имеющим гражданство Республики Казахстан или Российской Федерации и (или) постоянное место жительства в Республике Казахстан или Российской Федерации, а также юридическим лицам и организациям, не являющимся юридическим лицом, созданным в соответствии с законодательством Республики Казахстан или Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      моторными транспортными средствами с электрическими двигателями, классифицируемыми кодом 8703 80 000 5 ТН ВЭД ЕАЭС и выпущенными в Республике Армения или Кыргызской Республике с применением тарифной льготы, лицам, имеющим гражданство Республики Беларусь и (или) постоянное место жительства в Республике Беларусь, а также юридическим лицам и организациям, не являющимся юридическим лицом, созданным в соответствии с законодательством Республики Беларусь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота, предусмотренная настоящим подпунктом, предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом Республики Армения, Республики Беларусь или Кыргызской Республики соответственно с даты вступления в силу Решения Совета Евразийской экономической комиссии от 5 декабря 2025 г. № 111 по 31 декабря 2026 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.81 в соответствии с решением Совета Евразийской экономической комиссии от 05.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу решения Совета Евразийской экономической комиссии о внесении изменений в некоторые решения Совета Евразийской экономической комиссии в отношении отдельных видов транспортных средств).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1.82. Мясо крупного рогатого скота, предназначенное для использования в производстве мясной продукции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свежее или охлажденное, классифицируемое кодами 0201 10 000 8, 0201 20 200 8, 0201 20 300 8, 0201 20 500 8, 0201 20 900 8 и 0201 30 000 8 ТН ВЭД ЕАЭС, и замороженное, классифицируемое кодами 0202 10 000 8, 0202 20 100 8, 0202 20 300 8, 0202 20 500 8, 0202 20 900 8, 0202 30 100 8, 0202 30 500 8 и 0202 30 900 8 ТН ВЭД ЕАЭС, ввозимое в объеме не более 7,5 тыс. тонн в Республику Беларусь;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в отношении которого применяется тарифная квота в соответствии с Решением Коллегии Евразийской экономической комиссии от 7 октября 2025 г. № 89:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свежее или охлажденное, классифицируемое кодами 0201 10 000 1, 0201 20 200 1, 0201 20 300 1, 0201 20 500 1, 0201 20 900 1 и 0201 30 000 4 ТН ВЭД ЕАЭС, и замороженное, классифицируемое кодами 0202 10 000 1, 0202 20 100 1, 0202 20 300 1, 0202 20 500 1, 0202 20 900 1, 0202 30 100 4, 0202 30 500 4 и 0202 30 900 4 ТН ВЭД ЕАЭС, ввозимое в объеме не более 5 тыс. тонн в Кыргызскую Республику;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замороженное, классифицируемое кодами 0202 10 000 1, 0202 20 100 1, 0202 20 300 1, 0202 20 500 1, 0202 20 900 1, 0202 30 100 4, 0202 30 500 4 и 0202 30 900 4 ТН ВЭД ЕАЭС и ввозимое в объеме не более 7,5 тыс. тонн в Республику Армения и не более 5 тыс. тонн в Республику Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замороженное, классифицируемое кодами 0202 30 100 4, 0202 30 500 4 и 0202 30 900 4 ТН ВЭД ЕАЭС и ввозимое в объеме не более 100 тыс. тонн в Российскую Федерацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанная тарифная льгота предоставляется при наличии подтверждения об отнесении ввозимых товаров к товарам, указанным в настоящем подпункте, выданного уполномоченным органом государства-члена и содержащего сведения об организациях, осуществляющих ввоз мяса крупного рогатого скота, о номенклатуре и количестве такого товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реализация (продажа) товаров, помещенных под таможенную процедуру выпуска для внутреннего потребления с применением указанной тарифной льготы, допускается только для производства мясной продукции и только лицам, зарегистрированным в государстве-члене и являющимся производителями мясной продукции, критерии отнесения к категории которых или перечень производителей мясной продукции могут определяться законодательством государства-члена (далее – мясоперерабатывающие предприятия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ограничения по пользованию и (или) распоряжению товарами, помещенными под таможенную процедуру выпуска для внутреннего потребления с применением указанной тарифной льготы, действуют: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при помещении данных товаров под такую таможенную процедуру мясоперерабатывающими предприятиями – до момента поступления товаров на склад предприятия, но не более 1 года со дня выпуска таких товаров в соответствии с таможенной процедурой выпуска для внутреннего потребления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при помещении данных товаров под такую таможенную процедуру лицами, не являющимися мясоперерабатывающими предприятиями, – до момента реализации (продажи) товаров мясоперерабатывающим предприятиям, но не более 1 года со дня выпуска таких товаров в соответствии с таможенной процедурой выпуска для внутреннего потребления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документом, подтверждающим поступление товаров на склад мясоперерабатывающего предприятия или реализацию (продажу) таких товаров мясоперерабатывающему предприятию, является акт приема или приема-передачи таких товаров либо его копия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительства Республики Армения, Республики Беларусь, Республики Казахстан, Кыргызской Республики и Российской Федерации принимают необходимые меры по недопущению вывоза со своей территории готовой мясной продукции, произведенной с использованием товаров, помещенных под таможенную процедуру выпуска для внутреннего потребления с применением указанной тарифной льготы, на территории других государств-членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота, предусмотренная настоящим подпунктом, предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом государства-члена с 1 января 2026 г. по 31 декабря 2026 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.82 в соответствии с решением Совета Евразийской экономической комиссии от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1.83. Сахар-сырец тростниковый субпозиций 1701 13 и 1701 14 ТН ВЭД ЕАЭС, предназначенный для промышленной переработки в Республике Казахстан и ввозимый в Республику Казахстан в объеме не более 100 тыс. тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота предоставляется при наличии документа, выданного уполномоченным органом Республики Казахстан, подтверждающего назначение товара в соответствии с абзацем первым настоящего подпункта и содержащего сведения о количестве такого товара, а также об организациях, осуществляющих его ввоз, и организациях, осуществляющих его промышленную переработку (при наличии соответствующих сведений).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом Республики Казахстан с 1 января 2026 г. по 31 декабря 2026 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование сахара-сырца тростникового, помещенного под таможенную процедуру выпуска для внутреннего потребления с применением тарифной льготы, допускается исключительно для промышленной переработки на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ограничения по пользованию и (или) распоряжению сахаром-сырцом тростниковым, помещенным под таможенную процедуру выпуска для внутреннего потребления с применением тарифной льготы, действуют до момента его поступления на склад организации, осуществляющей промышленную переработку сахара-сырца тростникового, но не более 1 года со дня выпуска такого товара в соответствии с таможенной процедурой выпуска для внутреннего потребления. Документом, подтверждающим поступление товара на склад организации, является копия акта приема или акта приема-передачи такого товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сахар белый, полученный в результате промышленной переработки ввезенного с применением тарифной льготы сахара-сырца тростникового, не подлежит вывозу в иные государства-члены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.83 в соответствии с решением Совета Евразийской экономической комиссии от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1.84. Сахар-сырец тростниковый субпозиций 1701 13 и 1701 14 ТН ВЭД ЕАЭС, предназначенный для промышленной переработки в Республике Армения и ввозимый в Республику Армения в объеме не более 20 тыс. тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота предоставляется при наличии документа, выданного уполномоченным органом Республики Армения, подтверждающего назначение товара в соответствии с абзацем первым настоящего подпункта и содержащего сведения о количестве такого товара, а также об организациях, осуществляющих его ввоз, и организациях, осуществляющих его промышленную переработку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом Республики Армения с 1 февраля 2026 г. по 31 декабря 2026 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование сахара-сырца тростникового, помещенного под таможенную процедуру выпуска для внутреннего потребления с применением тарифной льготы, допускается исключительно для промышленной переработки на территории Республики Армения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ограничения по пользованию и (или) распоряжению сахаром-сырцом тростниковым, помещенным под таможенную процедуру выпуска для внутреннего потребления с применением тарифной льготы, действуют до момента его поступления на склад организации, осуществляющей промышленную переработку сахара-сырца тростникового, но не более 1 года со дня выпуска такого товара в соответствии с таможенной процедурой выпуска для внутреннего потребления. Документом, подтверждающим поступление товара на склад организации, является копия акта приема или акта приема-передачи такого товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сахар белый, полученный в результате промышленной переработки ввезенного с применением тарифной льготы сахара-сырца тростникового, не подлежит вывозу в иные государства-члены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.84 в соответствии с решением Совета Евразийской экономической комиссии от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1.85. Сахар-сырец тростниковый субпозиции 1701 13 ТН ВЭД ЕАЭС, предназначенный для промышленной переработки в Кыргызской Республике и ввозимый в Кыргызскую Республику в объеме не более 20 тыс. тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота предоставляется при наличии документа, выданного уполномоченным органом Кыргызской Республики, подтверждающего назначение товара в соответствии с абзацем первым настоящего подпункта и содержащего сведения о количестве такого товара, а также об организациях, осуществляющих его ввоз, и организациях, осуществляющих его промышленную переработку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом Кыргызской Республики с даты вступления в силу Решения Совета Евразийской экономической комиссии от 30 января 2026 г. № 20 по 31 декабря 2026 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование сахара-сырца тростникового, помещенного под таможенную процедуру выпуска для внутреннего потребления с применением тарифной льготы, допускается исключительно для промышленной переработки на территории Кыргызской Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ограничения по пользованию и (или) распоряжению сахаром-сырцом тростниковым, помещенным под таможенную процедуру выпуска для внутреннего потребления с применением тарифной льготы, действуют до момента его поступления на склад организации, осуществляющей промышленную переработку сахара-сырца тростникового, но не более 1 года со дня выпуска такого товара в соответствии с таможенной процедурой выпуска для внутреннего потребления. Документом, подтверждающим поступление товара на склад организации, является копия акта приема или акта приема-передачи такого товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сахар белый, полученный в результате промышленной переработки ввезенного с применением тарифной льготы сахара-сырца тростникового, не подлежит вывозу в иные государства-члены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.85 в соответствии с решением Совета Евразийской экономической комиссии от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7.1.86. Отдельные виды средств для обработки текстильных материалов, кожи, меха или прочих материалов, классифицируемые кодом 3403 91 000 9 ТН ВЭД ЕАЭС, предназначенные для использования в химической промышленности и ввозимые в Республику Армения, Республику Беларусь, Республику Казахстан и Кыргызскую Республику. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условием предоставления указанной тарифной льготы является наличие подтверждения целевого назначения товаров, выданного уполномоченным органом исполнительной власти Республики Армения, Республики Беларусь, Республики Казахстан или Кыргызской Республики соответственно и содержащего сведения о номенклатуре, количестве и стоимости таких товаров, а также об организациях, осуществляющих их ввоз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Использование товаров, в отношении которых применяется тарифная льгота, допускается в целях, указанных в абзаце первом настоящего подпункта, и исключительно на территории того государства-члена, таможенным органом которого произведен их выпуск. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанные ограничения по пользованию товарами действуют до момента поступления товаров на склад предприятия химической промышленности Республики Армения, Республики Беларусь, Республики Казахстан или Кыргызской Республики соответственно, но не более 1 года со дня выпуска таких товаров в соответствии с таможенной процедурой выпуска для внутреннего потребления. Документом, подтверждающим поступление товаров на склад такого предприятия, является акт приема или приема-передачи товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота, предусмотренная настоящим подпунктом, предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом Республики Армения, Республики Беларусь, Республики Казахстан или Кыргызской Республики соответственно с даты вступления в силу Решения Совета Евразийской экономической комиссии от 30 января 2026 г. № 13 по 31 декабря 2028 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.86 в соответствии с решением Совета Евразийской экономической комиссии от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1.87. Отдельные виды косточковых культур:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абрикосы, классифицируемые кодом 0809 10 000 0 ТН ВЭД ЕАЭС, ввозимые в объеме не более 600 тонн в Республику Беларусь и не более 3 тыс. тонн в Республику Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вишня кислая, или вишня обыкновенная, классифицируемая кодом 0809 21 000 0 ТН ВЭД ЕАЭС, ввозимая в объеме не более 500 тонн в Республику Казахстан и не более 2 тыс. тонн в Российскую Федерацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      черешня, классифицируемая кодом 0809 29 000 0 ТН ВЭД ЕАЭС, ввозимая в объеме не более 600 тонн в Республику Беларусь, не более 1,5 тыс. тонн в Республику Казахстан и не более 25 тыс. тонн в Российскую Федерацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слива, классифицируемая кодом 0809 40 050 0 ТН ВЭД ЕАЭС, ввозимая в объеме не более 700 тонн в Республику Беларусь, не более 1,5 тыс. тонн в Республику Казахстан и не более 23 тыс. тонн в Российскую Федерацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанная тарифная льгота предоставляется при наличии подтверждения об отнесении ввозимых товаров к товарам, указанным в абзацах втором – пятом настоящего подпункта, выданного уполномоченным органом Республики Беларусь, Республики Казахстан или Российской Федерации соответственно и содержащего сведения о номенклатуре и количестве таких товаров, а также об организациях, осуществляющих их ввоз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота, предусмотренная настоящим подпунктом, предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом Республики Беларусь, Республики Казахстан или Российской Федерации соответственно с даты вступления в силу Решения Совета Евразийской экономической комиссии от 30 января 2026 г. № 14 по 15 мая 2026 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.87 в соответствии с решением Совета Евразийской экономической комиссии от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1.88. Штейн медный, медь цементационная (медь осажденная), классифицируемые кодом 7401 00 000 0 ТН ВЭД ЕАЭС, ввозимые в Республику Казахстан для использования на металлургических предприятиях в объеме не более 2,5 тыс. тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанная тарифная льгота предоставляется при наличии документа, выданного органом исполнительной власти Республики Казахстан, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в сфере промышленности, и содержащего сведения о количестве указанных товаров, а также об организациях, осуществляющих их ввоз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота, предусмотренная настоящим подпунктом, предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом Республики Казахстан с даты вступления в силу Решения Совета Евразийской экономической комиссии от 30 января 2026 г. № 17 по 31 декабря 2026 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Товары, в отношении которых применена тарифная льгота в соответствии с настоящим подпунктом, допускается использовать исключительно на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанные ограничения по пользованию и (или) распоряжению товарами действуют до момента их поступления на склад металлургического предприятия – потребителя штейна медного, меди цементационной (меди осажденной) Республики Казахстан. Документом, подтверждающим поступление товаров на склад такого предприятия, является акт приема или приема-передачи таких товаров либо его копия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.88 в соответствии с решением Совета Евразийской экономической комиссии от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1.89. Отдельные виды какао-продуктов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      какао-паста необезжиренная, классифицируемая кодом 1803 10 000 0 ТН ВЭД ЕАЭС, ввозимая в объеме не более 300 тонн в Республику Армения, не более 5,5 тыс. тонн в Республику Беларусь и не более 37 тыс. тонн в Российскую Федерацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      какао-масло и какао-жир, классифицируемые кодом 1804 00 000 0 ТН ВЭД ЕАЭС, ввозимые в объеме не более 200 тонн в Республику Армения, не более 3,5 тыс. тонн в Республику Беларусь и не более 37 тыс. тонн в Российскую Федерацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      какао-жир, классифицируемый кодом 1804 00 000 0 ТН ВЭД ЕАЭС, ввозимый в объеме не более 300 тонн в Кыргызскую Республику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанная тарифная льгота предоставляется при наличии документа, выданного уполномоченным органом исполнительной власти Республики Армения, Республики Беларусь, Кыргызской Республики или Российской Федерации соответственно и содержащего сведения о номенклатуре и количестве указанных товаров, а также об организациях, осуществляющих их ввоз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота, предусмотренная настоящим подпунктом, предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом Республики Армения, Республики Беларусь, Кыргызской Республики или Российской Федерации соответственно с даты вступления в силу Решения Совета Евразийской экономической комиссии от 30 января 2026 г. № 22 по 30 апреля 2027 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование товаров, в отношении которых применяется тарифная льгота, допускается исключительно на территории Республики Армения, Республики Беларусь, Кыргызской Республики или Российской Федерации соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.89 в соответствии с решением Совета Евразийской экономической комиссии от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z304" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1.90. Гражданские учебно-тренировочные воздушные суда, ввозимые в Республику Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вертолеты, классифицируемые кодами 8802 11 000 2, 8802 11 000 3 и 8802 12 000 1 ТН ВЭД ЕАЭС, в количестве 2 штук;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      самолеты, классифицируемые кодом 8802 20 000 1 ТН ВЭД ЕАЭС, в количестве 5 штук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанная тарифная льгота предоставляется при наличии документа, выданного органом исполнительной власти Республики Казахстан, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в сфере транспорта и гражданской авиации, и содержащего сведения о номенклатуре, количестве, стоимости указанных товаров, а также об организациях, осуществляющих их ввоз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота, предусмотренная настоящим подпунктом, предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом Республики Казахстан с даты вступления в силу Решения Совета Евразийской экономической комиссии от 5 декабря 2025 г. № 128 по 30 июня 2032 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.90 в соответствии с решением Совета Евразийской экономической комиссии от 05.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z305" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1.91. Отдельные виды овощей, предназначенные для реализации (продажи) в розничной торговле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      картофель, классифицируемый кодами 0701 90 500 0 и 0701 90 900 0 ТН ВЭД ЕАЭС, ввозимый в Республику Казахстан в объеме не более 100 000 тонн и в Кыргызскую Республику в объеме не более 50 000 тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лук репчатый, классифицируемый кодом 0703 10 190 0 ТН ВЭД ЕАЭС, ввозимый в Республику Армения в объеме не более 5 000 тонн и в Республику Казахстан в объеме не более 100 000 тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      капуста цветная и брокколи, классифицируемые кодом 0704 10 000 0 ТН ВЭД ЕАЭС, ввозимые в Республику Беларусь в объеме не более 600 тонн и в Кыргызскую Республику в объеме не более 500 тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      капуста белокочанная, классифицируемая кодом 0704 90 100 1 ТН ВЭД ЕАЭС и ввозимая в Республику Казахстан в объеме не более 35 000 тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      морковь, классифицируемая кодом 0706 10 000 1 ТН ВЭД ЕАЭС и ввозимая в Республику Казахстан в объеме не более 30 000 тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      огурцы, классифицируемые кодами 0707 00 050 2, 0707 00 050 3 и 0707 00 050 4 ТН ВЭД ЕАЭС и ввозимые в Кыргызскую Республику в объеме не более 400 тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      баклажаны (бадриджаны), классифицируемые кодом 0709 30 000 0 ТН ВЭД ЕАЭС, ввозимые в Республику Беларусь в объеме не более 200 тонн, в Кыргызскую Республику в объеме не более 200 тонн и в Российскую Федерацию в объеме не более 6 600 тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перец стручковый сладкий, классифицируемый кодом 0709 60 100 1 ТН ВЭД ЕАЭС, ввозимый в Республику Беларусь в объеме не более 5 200 тонн, в Кыргызскую Республику в объеме не более 2 000 тонн и в Российскую Федерацию в объеме не более 27 000 тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанная тарифная льгота предоставляется при наличии документа, выданного уполномоченным органом исполнительной власти государства-члена, подтверждающего назначение товаров в соответствии с абзацем первым настоящего подпункта и содержащего сведения о номенклатуре, количестве и стоимости таких товаров, а также об организациях, осуществляющих их ввоз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом государства-члена с даты вступления в силу Решения Совета Евразийской экономической комиссии от 13 марта 2026 г. № 38 по 30 июня 2026 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реализация (продажа) товаров, помещенных под таможенную процедуру выпуска для внутреннего потребления с применением указанной тарифной льготы, допускается лицам, осуществляющим розничную торговлю и зарегистрированным в государстве-члене, таможенным органом которого произведен их выпуск, для последующей реализации (продажи) в розничной торговле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Критерии отнесения лиц к указанным в абзаце двенадцатом настоящего подпункта лицам (далее – целевые получатели) или перечень целевых получателей могут определяться в соответствии с законодательством государства-члена</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ограничения по пользованию и (или) распоряжению товарами, помещенными под таможенную процедуру выпуска для внутреннего потребления с применением указанной тарифной льготы, действуют до момента поступления товаров на склад целевых получателей, но не более 120 календарных дней со дня выпуска таких товаров в соответствии с таможенной процедурой выпуска для внутреннего потребления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документом, подтверждающим поступление товаров на склад целевого получателя или передачу товаров таким целевым получателям, является акт приема или приема-передачи таких товаров либо его копия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.91 в соответствии с решением Совета Евразийской экономической комиссии от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z306" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1.92. Отдельные виды томатов, классифицируемые кодами 0702 00 000 2, 0702 00 000 3 и 0702 00 000 4 ТН ВЭД ЕАЭС, предназначенные для реализации (продажи) в розничной торговле и ввозимые в Кыргызскую Республику в объеме не более 5 000 тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанная тарифная льгота предоставляется при наличии документа, выданного уполномоченным органом исполнительной власти Кыргызской Республики, подтверждающего назначение товаров в соответствии с абзацем первым настоящего подпункта и содержащего сведения о номенклатуре, количестве и стоимости таких товаров, а также об организациях, осуществляющих их ввоз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарифная льгота предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом Кыргызской Республики с даты вступления в силу Решения Совета Евразийской экономической комиссии от 13 марта 2026 г. № 38 по 31 мая 2026 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реализация (продажа) товаров, помещенных под таможенную процедуру выпуска для внутреннего потребления с применением указанной тарифной льготы, допускается лицам, осуществляющим розничную торговлю и зарегистрированным в Кыргызской Республике, для последующей реализации (продажи) в розничной торговле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Критерии отнесения лиц к указанным в абзаце четвертом настоящего подпункта лицам (далее – целевые получатели) или перечень целевых получателей могут определяться в соответствии с законодательством Кыргызской Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ограничения по пользованию и (или) распоряжению товарами, помещенными под таможенную процедуру выпуска для внутреннего потребления с применением указанной тарифной льготы, действуют до момента поступления товаров на склад целевых получателей, но не более 120 календарных дней со дня выпуска таких товаров в соответствии с таможенной процедурой выпуска для внутреннего потребления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документом, подтверждающим поступление товаров на склад целевого получателя или передачу товаров таким целевым получателям, является акт приема или приема-передачи таких товаров либо его копия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 дополнен подпунктом 7.1.92 в соответствии с решением Совета Евразийской экономической комиссии от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.2. Предоставляются льготы по уплате таможенных пошлин, установленные международными договорами государств – участников таможенного союза, подписанными до 1 января 2010 года, до унификации и/или прекращения действия этих международных договоров в соответствии с их заключительными положениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z36" w:id="264"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z36" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.3. Допускается предоставление тарифных льгот в отношении товаров, ввозимых из третьих стран в качестве вклада учредителя в уставный (складочный) капитал (фонд) в пределах сроков, установленных учредительными документами для формирования этого капитала (фонда) в порядке, предусмотренном законодательством государств – участников таможенного союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z37" w:id="265"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z37" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.4. Если при предоставлении льготы по уплате таможенных пошлин государство – участник таможенного союза, принимающее такое решение, определяет конкретных плательщиков, которым такая льгота предоставляется, это государство – участник таможенного союза вносит в Комиссию таможенного союза предложение по механизму контроля за использованием ввозимых товаров, исключающего их нецелевое использование, а также вовлечение в экономический оборот на территориях других государств –участников таможенного союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Льгота применяется государством – участником таможенного союза в случае согласия Комиссии таможенного союза с предложенным механизмом контроля за использованием ввозимых товаров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положения настоящего пункта не ограничивают условия применения льгот, указанных в пункте 7.1.11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="266"/>
+    <w:bookmarkStart w:name="z69" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.5. Предоставить тарифную льготу в виде снижения ставки ввозной таможенной пошлины Единого таможенного тарифа Евразийского экономического союза с 15 % до 5 % от таможенной стоимости в отношении заготовок емкостей для сжатого или сжиженного газа бесшовных, классифицируемых кодами 7311 00 110 0, 7311 00 130 0, 7311 00 190 0 и 7311 00 300 0 ТН ВЭД ЕАЭС, ввозимых на территорию Республики Беларусь в объеме не более 25 тыс. шт. и предназначенных для производства емкостей для сжатого или сжиженного газа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z70" w:id="267"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z70" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Указанная тарифная льгота предоставляется при условии представления в таможенные органы Республики Беларусь подтверждения целевого назначения ввозимых товаров, выданного Министерством промышленности Республики Беларусь и содержащего сведения о номенклатуре, количестве, стоимости таких товаров, а также об организациях, осуществляющих их ввоз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z71" w:id="268"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z71" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тарифная льгота, предусмотренная настоящим подпунктом, предоставляется при выпуске товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом с даты вступления в силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета Евразийской экономической комиссии от 14 июля 2021 г. № 78 по 28 февраля 2022 г. включительно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z173" w:id="269"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z173" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.6. Предоставить тарифную льготу в виде снижения ставки ввозной таможенной пошлины Единого таможенного тарифа Евразийского экономического союза с 15% до 5% от таможенной стоимости в отношении изготовленных на территории Республики Беларусь емкостей для сжатого или сжиженного газа бесшовных, классифицируемых кодами 7311 00 110 0, 7311 00 130 0, 7311 00 190 0 и 7311 00 300 0 ТН ВЭД ЕАЭС, в количестве не более 25 тыс. шт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z174" w:id="270"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z174" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Указанная тарифная льгота предоставляется в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления в целях завершения действия таможенной процедуры свободной таможенной зоны, в отношении которых декларация на товары, а в случае выпуска товаров до подачи декларации на товары – заявление о выпуске товаров до подачи декларации на товары зарегистрированы таможенным органом Республики Беларусь с 1 января 2023 г. по 31 декабря 2023 г. включительно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z175" w:id="271"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z175" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тарифная льгота, предусмотренная настоящим подпунктом, предоставляется при наличии документа, выданного Министерством промышленности Республики Беларусь и содержащего сведения о номенклатуре, количестве, стоимости таких товаров, а также об организации, осуществляющей их помещение под таможенную процедуру выпуска для внутреннего потребления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z176" w:id="272"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z176" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обязанность по уплате ввозных таможенных пошлин в отношении товаров, помещаемых (помещенных) под таможенную процедуру выпуска для внутреннего потребления с применением тарифной льготы, предусмотренной настоящим подпунктом, прекращается у декларанта при наступлении следующих обстоятельств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z177" w:id="273"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z177" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выпуск товаров в соответствии с таможенной процедурой выпуска для внутреннего потребления и исполнение обязанности по уплате ввозных таможенных пошлин и (или) их взыскание в размерах, исчисленных в соответствии с Таможенным кодексом Евразийского экономического союза в декларации на товары с учетом льгот по уплате ввозных таможенных пошлин в виде снижения ставки ввозной таможенной пошлины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z178" w:id="274"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z178" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обстоятельства, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12014,51 +14532,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 136 Таможенного кодекса Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12445,70 +14963,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.01.2012).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="275"/>
+    <w:bookmarkStart w:name="z45" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Решение вступает в силу 1 января 2010 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены Комиссии таможенного союза:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -13265,156 +15783,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">комиссии </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27 мая 2020 г. № 50)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="276"/>
+    <w:bookmarkStart w:name="z58" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ    </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>развивающихся стран – пользователей единой системы тарифных преференций Евразийского экономического союза</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень - в редакции Решения Совета Евразийской экономической комиссии от 27.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13466,147 +15908,147 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> (вступает в силу по истечении 6 месяцев с даты его официального опубликования).</w:t>
+        <w:t xml:space="preserve">); от 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алжирская Народная Демократическая Республика</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Многонациональное Государство Боливия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Королевство Бутан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республика Вануату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боливарианская Республика Венесуэла</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13902,50 +16344,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Монголия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Республика Намибия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Федеративная Республика Нигерия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республика Никарагуа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13975,50 +16435,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Независимое Государство Папуа Новая Гвинея</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Независимое Государство Самоа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Демократическая Республика Сан-Томе и Принсипи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тунисская Республика</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14223,156 +16701,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">комиссии </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27 мая 2020 г. № 50)   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="278"/>
+    <w:bookmarkStart w:name="z59" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>наименее развитых стран – пользователей единой системы тарифных преференций Евразийского экономического союза</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень - в редакции Решения Совета Евразийской экономической комиссии от 27.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14404,51 +16806,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 6 месяцев с даты его официального опубликования); от 14.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования);.</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республика Ангола</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14530,68 +16952,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республика Бурунди</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Королевство Бутан</w:t>
-[...16 lines deleted...]
-        <w:t>
       Республика Гаити</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республика Гамбия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14963,68 +17367,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Палестина (в соответствии с Резолюцией Генеральной Ассамблеи Организации Объединенных Наций от 20 декабря 1988 года № 43/178)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республика Руанда</w:t>
-      </w:r>
-[...16 lines deleted...]
-      Демократическая Республика Сан-Томе и Принсипи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республика Сенегал</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16092,55 +18478,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>