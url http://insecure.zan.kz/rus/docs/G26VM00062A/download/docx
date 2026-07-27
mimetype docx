--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ddf461" w14:textId="0ddf461">
+    <w:p w14:paraId="5b49449" w14:textId="5b49449">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>О создании Совета по делам молодежи при акимате Катон-Карагайского района и утверждении его положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Катон-Карагайского районного акимата Восточно-Казахстанской области от 16 марта 2026 года № 62</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,262 +155,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 Закона Республики Казахстан "О государственной молодежной политике", на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и информации Республики Казахстан от 17 апреля 2025 года № 173-НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35998) "Об утверждении Типового положения о советах по делам молодежи при акиматах", акимат Катон-Карагайского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Положение о Совете по делам молодҰжи при акимате Катон-Карагайского района (далее-Совет) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Создать Совет по делам молодежи при акимате Катон-Карагайского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственному учреждению "Отдел внутренней политики, культуры, развития языков и спорта Катон-Карагайского района" в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)в течение пяти рабочих дней со дня подписания настоящего постановления направление его копии в электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" для опубликования в Эталонном контрольном банке нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принять иные меры, вытекающие из настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении десяти календарных дней со дня его принятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -510,93 +473,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Дюсембаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
@@ -686,95 +613,66 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> "2" наурыз 2026 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
@@ -799,190 +697,144 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Начальник Катон-Карага</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Начальник Катон-Карагайского </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">йского </w:t>
+              <w:t>районного отдела полиции</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>районного отдела полиции</w:t>
+              <w:t xml:space="preserve"> ___________ А.Катчебаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ___________ А.Катчебаев</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> "3" наурыз 2026 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
@@ -1026,185 +878,146 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по Катон-Карагайскому району</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> управления образования </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Восточно-Казахстанской области </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ___________ Г.Кошенева</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">управления образования </w:t>
-[...59 lines deleted...]
-              </w:rPr>
               <w:t>"4" наурыз 2026 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
@@ -1432,68 +1245,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> "5" наурыз 2026 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1558,69 +1353,1332 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акимата Катон-Карагайского района </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "16" наурыз 2026 года № 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Утверждено постановлением </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акимата Катон-Карагайского района </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "16" наурыз 2026 года № 62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положение о совете по делам молодежи при акимате Катон-Карагайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящее положение о совете по делам молодежи при акимате Катон-Карагайского района Восточно-Казахстанской области (далее – Положение) разработано в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 21 Закона Республики Казахстан "О государственной молодежной политике" и определяет статус и полномочия совета по делам молодежи при акимате Катон-Карагайского района (далее – Совет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Совет является консультативно-совещательным органом при акимате атон-Карагайского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В своей деятельности Совет руководствуется </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О государственной молодежной политике</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", а также настоящим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>положением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Совет осуществляет свою деятельность в целях выработки рекомендаций по совершенствованию государственной молодежной политики и повышению эффективности межведомственного взаимодействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и функции Совета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Задачами Совета являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выработка рекомендаций по совершенствованию государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализ эффективности реализации задач государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разработка предложений по реализации приоритетных направлений государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обсуждение вопросов, касающихся реализации государственной молодежной политики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для реализации возложенных на него задач Совет осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рассматривает и обсуждает проекты нормативных правовых актов по вопросам реализации государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) привлекает представителей государственных органов, общественности, неправительственных организаций, политических партий, масс-медиа к обсуждению вопросов по реализации государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывает содействие развитию международного сотрудничества в сфере государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заслушивает отчеты руководителей местных исполнительных органов о ходе реализации государственной молодежной политики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Структура и организация работы Совета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Совет состоит из председателя, заместителя председателя и членов Совета, которые участвуют в его работе на общественных началах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Председателем Совета является заместитель акима Катон-Карагайского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции постановления Катон-Карагайского районного акимата Восточно-Казахстанской области от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Председателем Совета является аким Катон-Карагайского района, который:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) утверждает положение о Совете на основе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типового положения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и формирует его состав с учетом необходимости обеспечения представительства молодежных организаций в Совете в количестве не менее 30% от общего числа членов Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначает дату и время заседаний, созывает очередные и внеочередные заседания Совета и председательствует на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по инициативе не менее две трети от общего количества членов Совета созывает внеочередные заседания Совета и председательствует на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) планирует работу и осуществляет общее руководство Советом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) распределяет обязанности и направления работы между членами Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает план работы и повестку дня заседаний Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Секретарь не является членом Совета и не участвует в голосовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь Совета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает разработку проектов планов работ Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирует проекты повестки дня заседаний Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует подготовку материалов к заседаниям Совета, а также проектов протокольных решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оповещает членов Совета о месте, времени проведения и повестке дня очередных заседаний Совета, своевременно обеспечивает их необходимыми материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принимает от членов Совета предложения относительно повестки заседаний и выносит их на рассмотрение председателю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет контроль за исполнением решений протокольных поручений, на каждом последующем заседании информирует членов Совета о ходе выполнения принятых ранее решений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Состав Совета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) членами Совета являются представители местных исполнительных и представительных органов, молодежных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Совет состоит из нечетного количества членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Рабочим органом Совета является отдел внутренней политики, культуры, развития языков и спорта Катон-Карагайского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочий орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет общую организацию работы Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает информационно-аналитическое и документационное сопровождение деятельности Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет сбор, обработку информации, анализ проведенных заседаний Совета, рассмотренных вопросов, принятых решений по реализации государственной молодежной политики, вырабатывает предложения по совершенствованию работы в данной области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ведет переписку с государственными органами, должностными лицами и организациями, отнесенным к компетенции Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет взаимодействие со средствами массовой информации по освещению деятельности работы Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Заседания Совета проводятся по мере необходимости, а также по инициативе не менее две трети членов от общего количества членов Совета, но не реже одного раза в полугодие и считаются полномочными при участии в них не менее две трети от общего количества членов Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Дата, время проведения, повестка очередных и внеочередных заседаний определяются председателем Совета с учетом предложений членов Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Повестка очередного заседания направляется членам Совета не позднее, чем за пять календарных дней до начала работы заседания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Совет принимает решение простым большинством голосов от числа присутствующих на заседании членов Совета. При равенстве голосов, голос председателя является решающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Решения Совета оформляются протоколами, которые подписываются председателем Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Решения Совета носят рекомендательный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1654,1376 +2712,138 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Утверждено постановлением </w:t>
+              <w:t xml:space="preserve">Приложение 2 к постановлению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акимата Катон-Карагайского района </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "16" наурыз 2026 года № 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="5"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о совете по делам молодежи при акимате Катон-Карагайского района</w:t>
-[...39 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">  Состав совета по делам молодежи при акимате Катон-Карагайского района (далее-Совет)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящее положение о совете по делам молодежи при акимате Катон-Карагайского района Восточно-Казахстанской области (далее – Положение) разработано в соответствии с </w:t>
-[...1234 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+      Сноска. Строки с изменениями внессенным постановлением Катон-Карагайского районного акимата Восточно-Казахстанской области от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3072,87 +2892,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дюсембаев Данияр Бекқазыевич</w:t>
+Жакитов Серик Мырзауалиевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аким района, председатель Совета</w:t>
+заместитель акима района, председатель Совета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3185,87 +3005,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нурланова Тамилис Маратовна</w:t>
+Абенова Кобланды Туражановича</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный специалист отдела внутренней политики, культуры, развития языков и спорта района, секретарь Совета</w:t>
+главного специалиста отдела внутренней политики, культуры, развития языков и спорта района</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3792,87 +3612,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маниярова Анар Тастанбековна</w:t>
+Ерланову Жанат Ерлановну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор коммунального государственного учреждения "Дом дружбы-центр общественного согласия" отдела внутренней политики, культуры, развития языков и спорта района</w:t>
+исполняющую обязанности директора коммунального государственного учреждения "Дом дружбы – центр общественного согласия" Катон-Карагайского района</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4846,50 +4666,159 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный редактор газеты "Арайлы Катонқарағай", журналист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Балтабаева Бауыржана Жумакановича </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исполняющего обязанности руководителя государственно-правового отдела аппарата акима района</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4921,55 +4850,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>