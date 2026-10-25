--- v0 (2026-07-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5024de9" w14:textId="5024de9">
+    <w:p w14:paraId="fe71caf" w14:textId="fe71caf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в приказ Министра торговли и интеграции Республики Казахстан от 26 мая 2026 года № 199-НҚ "Об определении перечня товаров, подлежащих маркировке, и даты его введения"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра торговли и интеграции Республики Казахстан от 30 июня 2026 года № 215-НҚ</w:t>
+        <w:t>Приказ Министра торговли и интеграции Республики Казахстан от 30 июня 2026 года № 215-НҚ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -1186,50 +1186,88 @@
               </w:rPr>
               <w:t>от 26 мая 2026 года № 199-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень товаров, подлежащих маркировке, и дата его введения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень – в редакции приказа Министра торговли и интеграции РК от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253-ОД</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1243,159 +1281,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...107 lines deleted...]
-Дата введения </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Код товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза (далее – ТН ВЭД ЕАЭС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование позиции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата введения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6664,70 +6742,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0507 90 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 панцири черепах, ус китовый и щетина из китового уса, рога, оленьи рога, копыта, ногти, когти и клювы, необработанные или подвергнутые первичной обработке, но без придания формы; порошок и отходы этих продуктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6869,142 +6945,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 безалкогольное пиво</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z25" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 обязательная маркировка в отношении пива и пивных напитков:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
-[...71 lines deleted...]
-разлитых в банки, произведҰнных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разлитых в кеги, произведенных с 1 февраля 2026 года, — с 1 февраля 2026 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разлитых в бутылки, произведенных с 1 сентября 2026 года, — с 1 сентября 2026 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разлитых в банки, произведенных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7094,142 +7148,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пиво солодовое в сосудах емкостью 10 л или менее в бутылках</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 обязательная маркировка в отношении пива и пивных напитков:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
-[...71 lines deleted...]
-разлитых в банки, произведҰнных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разлитых в кеги, произведенных с 1 февраля 2026 года, — с 1 февраля 2026 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разлитых в бутылки, произведенных с 1 сентября 2026 года, — с 1 сентября 2026 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разлитых в банки, произведенных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7319,142 +7351,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пиво солодовое в сосудах емкостью 10 л или менее прочее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="19"/>
+          <w:bookmarkStart w:name="z24" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 обязательная маркировка в отношении пива и пивных напитков:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>разлитых в кеги, произведҰнных с 1 февраля 2026 года, — с 1 февраля 2026 года;</w:t>
+              <w:t>разлитых в кеги, произведенных с 1 февраля 2026 года, — с 1 февраля 2026 года;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>разлитых в бутылки, произведҰнных с 1 сентября 2026 года, — с 1 сентября 2026 года;</w:t>
-[...17 lines deleted...]
-разлитых в банки, произведҰнных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
+              <w:t>разлитых в бутылки, произведенных с 1 сентября 2026 года, — с 1 сентября 2026 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разлитых в банки, произведенных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7559,92 +7591,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-С 1 февраля 2026 года обязательная маркировка в отношении пива и пивных напитков, разлитых в кеги произведҰнных с 1 февраля 2026 года</w:t>
+С 1 февраля 2026 года обязательная маркировка в отношении пива и пивных напитков, разлитых в кеги произведенных с 1 февраля 2026 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
+41.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7955,126 +7987,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 19 820 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z34" w:id="20"/>
+          <w:bookmarkStart w:name="z27" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Моторные масла, компрессорное смазочное</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 масло, турбинное смазочное масло</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="21"/>
+          <w:bookmarkStart w:name="z28" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С 1 февраля 2026 года обязательная маркировка в отношении моторных масел, произведенных с 1 февраля 2026 года. В отношении товаров классифицируемых в указанных позициях ТН ВЭД ЕАЭС, необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С 1 сентября 2026 года маркировка иных смазочных масел, смазочных материалов и специальных автомобильных жидкостей, подпадающих под данные ТН ВЭД и произведенных с 1 сентября 2026 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9074,70 +9106,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалы смазочные, содержащие не в качестве основного компонента 70 мас.% или более нефти или нефтепродуктов, полученных из битуминозных пород</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="22"/>
+          <w:bookmarkStart w:name="z29" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С 1 февраля 2026 года обязательная маркировка в отношении моторных масел, произведенных с 1 февраля 2026 года. В отношении товаров классифицируемых в указанных позициях ТН ВЭД ЕАЭС, необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С 1 сентября 2026 года обязательная маркировка иных смазочных масел, смазочных материалов и специальных автомобильных жидкостей, подпадающих под данные ТН ВЭД и произведенных с 1 сентября 2026 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9243,70 +9275,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие материалы смазочные, кроме содержащих в качестве основных компонентов 70 мас.% нефти или более нефтепродуктов, полученных из битуминозных пород</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="23"/>
+          <w:bookmarkStart w:name="z30" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С 1 февраля 2026 года обязательная маркировка в отношении моторных масел, произведенных с 1 февраля 2026 года. В отношении товаров классифицируемых в указанных позициях ТН ВЭД ЕАЭС, необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С 1 сентября 2026 года обязательная маркировка иных смазочных масел, смазочных материалов и специальных автомобильных жидкостей, подпадающих под данные ТН ВЭД и произведенных с 1 сентября 2026 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9412,70 +9444,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие материалы смазочные, не содержащие нефть или нефтепродукты, полученные из битуминозных пород</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="24"/>
+          <w:bookmarkStart w:name="z31" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С 1 февраля 2026 года обязательная маркировка в отношении моторных масел, произведенных с 1 февраля 2026 года. В отношении товаров классифицируемых в указанных позициях ТН ВЭД ЕАЭС, необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С 1 сентября 2026 года обязательная маркировка иных смазочных масел, смазочных материалов и специальных автомобильных жидкостей, подпадающих под данные ТН ВЭД и произведенных с 1 сентября 2026 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17981,51 +18013,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110</w:t>
+110.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20401,87 +20433,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2202 10 000 0</w:t>
-[...35 lines deleted...]
-воды, включая минеральные и газированные, содержащие добавки сахара или других подслащивающих или вкусоароматических веществ</w:t>
+2202 99 180 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не содержащие продуктов товарных позиций 0401 - 0404 или жира, полученного из продуктов товарных позиций 0401 – 0404, прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20550,87 +20582,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2202 99 180 0</w:t>
-[...35 lines deleted...]
-не содержащие продуктов товарных позиций 0401 - 0404 или жира, полученного из продуктов товарных позиций 0401 – 0404, прочие</w:t>
+2202 99 910 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие, содержащие жир, полученный из продуктов товарных позиций 0401 - 0404:, менее 0, 2 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20699,87 +20731,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2202 99 910 0</w:t>
-[...35 lines deleted...]
-прочие, содержащие жир, полученный из продуктов товарных позиций 0401 - 0404:, менее 0, 2 мас.%</w:t>
+2922 41 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лизин и его сложные эфиры; соли этих соединений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20848,87 +20880,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2922 41 000 0</w:t>
-[...35 lines deleted...]
-лизин и его сложные эфиры; соли этих соединений</w:t>
+2922 42 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+глутаминовая кислота и ее соли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20997,87 +21029,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2922 42 000 0</w:t>
-[...35 lines deleted...]
-глутаминовая кислота и ее соли</w:t>
+2922 49 850 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аминокислоты, кроме соединений, содержащих более одного типа кислородсодержащих функциональных групп, и их сложные эфиры; соли этих соединений, прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21146,87 +21178,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2922 49 850 0</w:t>
-[...35 lines deleted...]
-аминокислоты, кроме соединений, содержащих более одного типа кислородсодержащих функциональных групп, и их сложные эфиры; соли этих соединений, прочие</w:t>
+2923 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соли и гидроксиды четвертичного аммониевого основания; лецитины и фосфоаминолипиды прочие, определенного или неопределенного химического состава: лецитины и фосфоаминолипиды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21295,87 +21327,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2923 20 000 0</w:t>
-[...35 lines deleted...]
-соли и гидроксиды четвертичного аммониевого основания; лецитины и фосфоаминолипиды прочие, определенного или неопределенного химического состава: лецитины и фосфоаминолипиды</w:t>
+2923 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соли и гидроксиды четвертичного аммониевого основания; лецитины и фосфоаминолипиды прочие, определенного или неопределенного химического состава, прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21444,87 +21476,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2923 90 000 9</w:t>
-[...35 lines deleted...]
-соли и гидроксиды четвертичного аммониевого основания; лецитины и фосфоаминолипиды прочие, определенного или неопределенного химического состава, прочие</w:t>
+2925 29 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+имины и их производные; соли этих соединений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21593,87 +21625,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2925 29 000 0</w:t>
-[...35 lines deleted...]
-имины и их производные; соли этих соединений</w:t>
+2936</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+провитамины и витамины, природные или синтезированные (включая природные концентраты), их производные, используемые в основном в качестве витаминов, и смеси этих соединений, в том числе в любом растворителе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21742,87 +21774,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2936</w:t>
-[...35 lines deleted...]
-провитамины и витамины, природные или синтезированные (включая природные концентраты), их производные, используемые в основном в качестве витаминов, и смеси этих соединений, в том числе в любом растворителе</w:t>
+3001 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+экстракты желез или прочих органов или их секретов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21891,87 +21923,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3001 20</w:t>
-[...35 lines deleted...]
-экстракты желез или прочих органов или их секретов</w:t>
+3002 49 000 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+культуры микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22040,87 +22072,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3002 49 000 1</w:t>
-[...35 lines deleted...]
-культуры микроорганизмов</w:t>
+3002 90 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кровь животных, приготовленная для использования в терапевтических, профилактических или диагностических целях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22189,87 +22221,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3002 90 300 0</w:t>
-[...35 lines deleted...]
-кровь животных, приготовленная для использования в терапевтических, профилактических или диагностических целях</w:t>
+3502 90 700 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+альбумины, кроме альбумина яичного и альбумина молочного (лактальбумина), прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22338,87 +22370,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3502 90 700 0</w:t>
-[...35 lines deleted...]
-альбумины, кроме альбумина яичного и альбумина молочного (лактальбумина), прочие</w:t>
+3503 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+желатин (в том числе в прямоугольных (включая квадратные) листах, с поверхностной обработкой или без обработки, окрашенный или неокрашенный) и производные желатина; клей рыбий; клеи прочие животного происхождения, кроме казеиновых товарной позиции 3501</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22487,87 +22519,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3503 00</w:t>
-[...35 lines deleted...]
-желатин (в том числе в прямоугольных (включая квадратные) листах, с поверхностной обработкой или без обработки, окрашенный или неокрашенный) и производные желатина; клей рыбий; клеи прочие животного происхождения, кроме казеиновых товарной позиции 3501</w:t>
+3802 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уголь активированный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22636,87 +22668,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3802 10 000 0</w:t>
-[...35 lines deleted...]
-уголь активированный</w:t>
+3913 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кислота альгиновая, ее соли и сложные эфиры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22785,123 +22817,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3913 10 000 0</w:t>
-[...71 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
+7113 11000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ювелирные изделия и их части из драгоценных металлов или металлов, плакированных драгоценными металлами из серебра, имеющего или не имеющего гальванического покрытия, плакированного или не плакированного другими драгоценными металлами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2026 года обязательная маркировка в отношении ювелирных и других изделий из драгоценных металлов и драгоценных камней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22934,87 +22966,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7113 11000 0</w:t>
-[...35 lines deleted...]
-ювелирные изделия и их части из драгоценных металлов или металлов, плакированных драгоценными металлами из серебра, имеющего или не имеющего гальванического покрытия, плакированного или не плакированного другими драгоценными металлами</w:t>
+7113 19 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ювелирные изделия и их части из драгоценных металлов или металлов, плакированных драгоценными металлами из прочих драгоценных металлов, имеющие или не имеющие гальваническое покрытие, плакированные или не плакированные драгоценными металлами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23083,87 +23115,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7113 19 000 0</w:t>
-[...35 lines deleted...]
-ювелирные изделия и их части из драгоценных металлов или металлов, плакированных драгоценными металлами из прочих драгоценных металлов, имеющие или не имеющие гальваническое покрытие, плакированные или не плакированные драгоценными металлами</w:t>
+7114 11 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+изделия золотых или серебряных дел мастеров и их части из драгоценных металлов или металлов, плакированных драгоценными металлами из серебра, имеющего или не имеющего гальванического покрытия, плакированного или не плакированного другими драгоценными металлами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23232,87 +23264,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7114 11 000 0</w:t>
-[...35 lines deleted...]
-изделия золотых или серебряных дел мастеров и их части из драгоценных металлов или металлов, плакированных драгоценными металлами из серебра, имеющего или не имеющего гальванического покрытия, плакированного или не плакированного другими драгоценными металлами</w:t>
+7114 19 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из драгоценных металлов, имеющих или не имеющих гальванического покрытия, плакированных или не плакированных драгоценными металлами из прочих драгоценных металлов, имеющих или не имеющих гальванического покрытия, плакированных или не плакированных драгоценными металлами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23381,87 +23413,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7114 19 000 0</w:t>
-[...35 lines deleted...]
-из драгоценных металлов, имеющих или не имеющих гальванического покрытия, плакированных или не плакированных драгоценными металлами из прочих драгоценных металлов, имеющих или не имеющих гальванического покрытия, плакированных или не плакированных драгоценными металлами</w:t>
+9111 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+корпуса для часов, предназначенные для ношения на себе или с собой и их части, корпуса из драгоценного металла или металла, плакированного драгоценным металлом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23530,87 +23562,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9111 10 000 0</w:t>
-[...35 lines deleted...]
-корпуса для часов, предназначенные для ношения на себе или с собой и их части, корпуса из драгоценного металла или металла, плакированного драгоценным металлом</w:t>
+9113 10 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ремешки, ленты и браслеты для часов, предназначенные для ношения на себе или с собой, и их части, из драгоценного металла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23679,123 +23711,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9113 10 100 0</w:t>
-[...71 lines deleted...]
-С 1 декабря 2026 года обязательная маркировка в отношении ювелирных и других изделий из драгоценных металлов и драгоценных камней</w:t>
+3305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для волос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 марта 2027 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23828,87 +23860,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3305</w:t>
-[...35 lines deleted...]
-Средства для волос</w:t>
+3306 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для чистки зубов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23977,87 +24009,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3306 10 000 0</w:t>
-[...35 lines deleted...]
-Средства для чистки зубов</w:t>
+3306 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нити, используемые для очистки межзубных промежутков (зубной шелк) в индивидуальной упаковке для розничной продажи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24126,123 +24158,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3306 20 000 0</w:t>
-[...71 lines deleted...]
-С 1 марта 2027 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+из 8212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бритвы и лезвия для них (включая полосовые заготовки для лезвий)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2027 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24275,123 +24307,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 8212</w:t>
-[...71 lines deleted...]
-С 1 декабря 2027 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+из 3402 31 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вещества поверхностно-активные органические анионные, расфасованные для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24424,87 +24456,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 3402 31 000 0</w:t>
-[...35 lines deleted...]
-Вещества поверхностно-активные органические анионные, расфасованные для розничной продажи</w:t>
+из 3402 39 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вещества поверхностно-активные органические анионные, расфасованные для розничной продажи, прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24573,87 +24605,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 3402 39 000 0</w:t>
-[...35 lines deleted...]
-Вещества поверхностно-активные органические анионные, расфасованные для розничной продажи, прочие</w:t>
+из 3402 41 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вещества поверхностно-активные органические, кроме анионных, расфасованные для розничной продажи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24722,51 +24754,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 3402 41 000 0</w:t>
+из 3402 42 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24871,51 +24903,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 3402 42 000 0</w:t>
+из 3402 49 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25020,123 +25052,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 3402 49 000 0</w:t>
-[...71 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+3405 40 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чистящие пасты и порошки и прочие чистящие средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25169,87 +25201,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3405 40 000 0</w:t>
-[...35 lines deleted...]
-Чистящие пасты и порошки и прочие чистящие средства</w:t>
+3402 50 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поверхностно-активные средства, моющие средства (включая вспомогательные моющие средства) и средства чистящие, содержащие или не содержащие мыло (кроме средств товарной позиции 3401), расфасованные для розничной продажи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25318,123 +25350,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3402 50 000 0</w:t>
-[...71 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли</w:t>
+из 3304 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для макияжа губ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары цилиндрической или конусообразной формы в первичной упаковке диаметром менее 10 миллиметров включительно и без вторичной упаковки, увеличивающей общую площадь потребительской упаковки, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25467,87 +25499,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 3304 10 000 0</w:t>
-[...35 lines deleted...]
-Средства для макияжа губ</w:t>
+из 3304 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для макияжа глаз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25616,123 +25648,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 3304 20 000 0</w:t>
-[...71 lines deleted...]
-С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары цилиндрической или конусообразной формы в первичной упаковке диаметром менее 10 миллиметров включительно и без вторичной упаковки, увеличивающей общую площадь потребительской упаковки, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+3304 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для маникюра или педикюра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25765,87 +25797,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3304 30 000 0</w:t>
-[...35 lines deleted...]
-Средства для маникюра или педикюра</w:t>
+3304 91 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пудра, включая компактную</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25914,123 +25946,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3304 91 000 0</w:t>
-[...71 lines deleted...]
-С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+3304 99 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Косметические средства, средства для макияжа (кроме указанных в других кодах товарной позиции 3304 ТН ВЭД ЕАЭС), средства для ухода за кожей (кроме лекарственных), включая средства против загара или для загара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26063,123 +26095,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3304 99 000 0</w:t>
-[...71 lines deleted...]
-С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли</w:t>
+3306 90 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для гигиены полости рта или зубов, включая фиксирующие порошки и пасты для зубных протезов, в индивидуальной упаковке для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26212,87 +26244,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3306 90 000 0</w:t>
-[...35 lines deleted...]
-Средства для гигиены полости рта или зубов, включая фиксирующие порошки и пасты для зубных протезов, в индивидуальной упаковке для розничной продажи</w:t>
+3307 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства, используемые до, во время или после бритья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26361,87 +26393,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3307 10 000 0</w:t>
-[...35 lines deleted...]
-Средства, используемые до, во время или после бритья</w:t>
+3307 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дезодоранты и антиперспиранты индивидуального назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26510,87 +26542,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3307 20 000 0</w:t>
-[...35 lines deleted...]
-Дезодоранты и антиперспиранты индивидуального назначения</w:t>
+3307 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ароматизированные соли и прочие составы для принятия ванн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26659,87 +26691,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3307 30 000 0</w:t>
-[...35 lines deleted...]
-Ароматизированные соли и прочие составы для принятия ванн</w:t>
+3307 41 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Агарбатти" и прочие благовония, распространяющие запах при горении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26808,87 +26840,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3307 41 000 0</w:t>
-[...35 lines deleted...]
-"Агарбатти" и прочие благовония, распространяющие запах при горении</w:t>
+3307 49 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для ароматизации или дезодорирования воздуха помещений (кроме средств, указанных в позиции 3307 41 000 0 ТН ВЭД ЕАЭС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26957,87 +26989,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3307 49 000 0</w:t>
-[...35 lines deleted...]
-Средства для ароматизации или дезодорирования воздуха помещений (кроме средств, указанных в позиции 3307 41 000 0 ТН ВЭД ЕАЭС)</w:t>
+3307 90 000 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для удаления волос и прочие парфюмерные, косметические или туалетные средства, в другом месте ТН ВЭД ЕАЭС не поименованные или не включенные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27106,87 +27138,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3307 90 000 8</w:t>
-[...35 lines deleted...]
-Средства для удаления волос и прочие парфюмерные, косметические или туалетные средства, в другом месте ТН ВЭД ЕАЭС не поименованные или не включенные</w:t>
+3401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мыло; поверхностно-активные органические вещества и средства, применяемые в качестве мыла, в форме брусков, кусков или в виде формованных изделий, содержащие или не содержащие мыло; поверхностно-активные органические вещества и средства для мытья кожи в виде жидкости или крема и расфасованные для розничной продажи, содержащие или не содержащие мыло; бумага, вата, войлок или фетр и нетканые материалы, пропитанные или покрытые мылом или моющим средством</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27255,123 +27287,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3401</w:t>
-[...71 lines deleted...]
-С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+1507 10 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло соевое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27404,51 +27436,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1507 10 900</w:t>
+1507 90 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27553,123 +27585,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1507 90 900</w:t>
-[...71 lines deleted...]
-С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+1508 10 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло арахисовое и его фракции нерафинированные или рафинированные, но без изменения химического состава масло сырое, прочее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции; Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27702,123 +27734,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1508 10 900 0</w:t>
-[...71 lines deleted...]
-С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции; Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+1508 90 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло арахисовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27851,87 +27883,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1508 90 900 0</w:t>
-[...35 lines deleted...]
-Масло арахисовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава, прочие</w:t>
+1509</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло оливковое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28000,87 +28032,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1509</w:t>
-[...35 lines deleted...]
-Масло оливковое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</w:t>
+1510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие масла и их фракции, получаемые только из маслин, или оливок, нерафинированные или рафинированные, но без изменения химического состава, включая смеси этих масел или фракций с маслами или фракциями товарной позиции 1509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28149,87 +28181,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1510</w:t>
-[...35 lines deleted...]
-Прочие масла и их фракции, получаемые только из маслин, или оливок, нерафинированные или рафинированные, но без изменения химического состава, включая смеси этих масел или фракций с маслами или фракциями товарной позиции 1509</w:t>
+1511 10 900 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло пальмовое и его фракции для технического или промышленного применения, кроме производства продуктов, используемых для употребления в пищу, в таре нетто-массой 20 000 кг или менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28298,87 +28330,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1511 10 900 2</w:t>
-[...35 lines deleted...]
-Масло пальмовое и его фракции для технического или промышленного применения, кроме производства продуктов, используемых для употребления в пищу, в таре нетто-массой 20 000 кг или менее</w:t>
+1511 90 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло пальмовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава, твердые фракции, в первичных упаковках нетто- массой не более 1 кг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28447,87 +28479,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1511 90 110 0</w:t>
-[...35 lines deleted...]
-Масло пальмовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава, твердые фракции, в первичных упаковках нетто- массой не более 1 кг</w:t>
+1511 90 190 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло пальмовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава, прочие, в таре нетто-массой 20 000 кг или менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28596,87 +28628,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1511 90 190 2</w:t>
-[...35 lines deleted...]
-Масло пальмовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава, прочие, в таре нетто-массой 20 000 кг или менее</w:t>
+1511 90 990 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло пальмовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава, твердые фракции, в таре нетто-массой 20 000 кг или менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28745,87 +28777,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1511 90 990 2</w:t>
-[...35 lines deleted...]
-Масло пальмовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава, твердые фракции, в таре нетто-массой 20 000 кг или менее</w:t>
+1512 11 990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло подсолнечное или сафлоровое и их фракции: прочие: прочие:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28894,87 +28926,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1512 11 910</w:t>
-[...35 lines deleted...]
-Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло подсолнечное или сафлоровое и их фракции: масло сырое: масло подсолнечное:</w:t>
+1512 21 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло подсолнечное или сафлоровое и их фракции: масло сырое, очищенное от госсипола или не очищенное: прочее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29043,51 +29075,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1512 11 990</w:t>
+1512 29 900 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29192,87 +29224,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1512 19 900</w:t>
-[...35 lines deleted...]
-Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло подсолнечное или сафлоровое и их фракции: прочие: прочие:</w:t>
+1513 11 910 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: масло сырое: прочее: в первичных упаковках нетто-массой не более 1 кг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29341,87 +29373,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1512 21 900 0</w:t>
-[...35 lines deleted...]
-Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло подсолнечное или сафлоровое и их фракции: масло сырое, очищенное от госсипола или не очищенное: прочее</w:t>
+1513 11 990 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: масло сырое: прочее: прочее: в таре нетто-массой 19 000 кг или менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29490,87 +29522,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1512 29 900 0</w:t>
-[...35 lines deleted...]
-Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло подсолнечное или сафлоровое и их фракции: прочие: прочие:</w:t>
+1514 11 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло рапсовое (из рапса, или кользы) с низким содержанием эруковой кислоты и его фракции: масло сырое: прочее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29639,87 +29671,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1513 11 910 0</w:t>
-[...35 lines deleted...]
-Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: масло сырое: прочее: в первичных упаковках нетто-массой не более 1 кг</w:t>
+1514 19 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло рапсовое (из рапса, или кользы) с низким содержанием эруковой кислоты и его фракции: прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29788,87 +29820,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1513 11 990 2</w:t>
-[...35 lines deleted...]
-Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: масло сырое: прочее: прочее: в таре нетто-массой 19 000 кг или менее</w:t>
+1514 91 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло рапсовое (из рапса, или кользы) с низким содержанием эруковой кислоты и его фракции: масло сырое: прочее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29937,87 +29969,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1513 19 110 0</w:t>
-[...35 lines deleted...]
-Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: в первичных упаковках нетто-массой не более 1 кг</w:t>
+1514 99 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло рапсовое (из рапса, или кользы) с низким содержанием эруковой кислоты и его фракции: прочее: прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30086,87 +30118,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1513 19 190 2</w:t>
-[...35 lines deleted...]
-Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: прочие: в таре нетто-массой 19 000 кг или менее</w:t>
+1515 11 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло сырое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30235,87 +30267,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1513 19 910 0</w:t>
-[...35 lines deleted...]
-Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: в первичных упаковках нетто-массой не более 1 кг</w:t>
+1515 19 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: прочие: масло кукурузное и его фракции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30384,87 +30416,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1513 19 990 2</w:t>
-[...35 lines deleted...]
-Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: прочие: твердые фракции: в таре нетто-массой 19 000 кг или менее</w:t>
+1513 19 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: в первичных упаковках нетто-массой не более 1 кг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30533,87 +30565,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1513 21 300 0</w:t>
-[...35 lines deleted...]
-Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: масло сырое: – в первичных упаковках нетто-массой не более 1 кг</w:t>
+1513 19 190 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: прочие: в таре нетто-массой 19 000 кг или менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30682,87 +30714,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1513 21 900 2</w:t>
-[...35 lines deleted...]
-Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: масло сырое: прочее: в таре нетто-массой 19 000 кг или менее</w:t>
+1513 19 910 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: в первичных упаковках нетто-массой не более 1 кг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30831,87 +30863,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1513 29 110 0</w:t>
-[...35 lines deleted...]
-Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: в первичных упаковках нетто-массой не более 1 кг</w:t>
+1513 19 990 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: прочие: твердые фракции: в таре нетто-массой 19 000 кг или менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30980,87 +31012,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1513 29 190 2</w:t>
-[...35 lines deleted...]
-Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: прочие: аре нетто-массой 19 000 кг или менее</w:t>
+1513 21 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: масло сырое: – в первичных упаковках нетто-массой не более 1 кг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31129,87 +31161,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1513 29 500 0</w:t>
-[...35 lines deleted...]
-Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: в первичных упаковках нетто-массой 1 кг или менее</w:t>
+1513 21 900 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: масло сырое: прочее: в таре нетто-массой 19 000 кг или менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31278,87 +31310,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1513 29 900 2</w:t>
-[...35 lines deleted...]
-Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: прочие: нетто-массой 19 000 кг или менее</w:t>
+1513 29 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: в первичных упаковках нетто-массой не более 1 кг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31427,87 +31459,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1514 11 900</w:t>
-[...35 lines deleted...]
-Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло рапсовое (из рапса, или кользы) с низким содержанием эруковой кислоты и его фракции: масло сырое: прочее</w:t>
+1513 29 190 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: прочие: аре нетто-массой 19 000 кг или менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31576,87 +31608,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1514 19 900</w:t>
-[...35 lines deleted...]
-Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло рапсовое (из рапса, или кользы) с низким содержанием эруковой кислоты и его фракции: прочие</w:t>
+1513 29 500 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: в первичных упаковках нетто-массой 1 кг или менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31725,87 +31757,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1514 91 900</w:t>
-[...35 lines deleted...]
-Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло рапсовое (из рапса, или кользы) с низким содержанием эруковой кислоты и его фракции: масло сырое: прочее</w:t>
+1513 29 900 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: прочие: нетто-массой 19 000 кг или менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31874,87 +31906,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1514 99 900</w:t>
-[...35 lines deleted...]
-Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло рапсовое (из рапса, или кользы) с низким содержанием эруковой кислоты и его фракции: прочее: прочие</w:t>
+1515 21 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло сырое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32023,87 +32055,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1515 11 000 0</w:t>
-[...35 lines deleted...]
-Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло сырое</w:t>
+1515 29 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32172,87 +32204,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1515 19 900 0</w:t>
-[...35 lines deleted...]
-Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: прочие: масло кукурузное и его фракции</w:t>
+1515 30 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло касторовое и его фракции: прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32321,123 +32353,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1515 21 900 0</w:t>
-[...71 lines deleted...]
-С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+1515 50 190 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло кунжутное и его фракции: масло сырое: прочее: прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции; Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32470,87 +32502,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1515 29 900 0</w:t>
-[...35 lines deleted...]
-Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: прочие</w:t>
+1515 50 990 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло кунжутное и его фракции: масло сырое: прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32619,87 +32651,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1515 30 900 0</w:t>
-[...35 lines deleted...]
-Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло касторовое и его фракции: прочие</w:t>
+из 1515 90 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: тунговое масло; масла жожоба и ойтиковое; воск из мирта и японский воск; их фракции: масло табачное и его фракции: масло сырое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32768,123 +32800,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1515 50 190 0</w:t>
-[...71 lines deleted...]
-С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции; Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+1515 90 610 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: в твердом виде, в первичных упаковках нетто-массой не более 1 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32917,87 +32949,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1515 50 990 0</w:t>
-[...35 lines deleted...]
-Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло кунжутное и его фракции: масло сырое: прочие</w:t>
+1515 90 690 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: в твердом виде, прочие; в жидком виде: прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33066,87 +33098,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 1515 90 110 0</w:t>
-[...35 lines deleted...]
-Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: тунговое масло; масла жожоба и ойтиковое; воск из мирта и японский воск; их фракции: масло табачное и его фракции: масло сырое</w:t>
+1516 20 810 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: прочие, в первичных упаковках нетто массой не более 1 кг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33215,87 +33247,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1515 90 610 0</w:t>
-[...35 lines deleted...]
-Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: в твердом виде, в первичных упаковках нетто-массой не более 1 кг</w:t>
+1516 20 980 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло арахисовое, соевое, подсолнечное, масла прочие, содержащие менее 50 мас% свободных жирных кислот, за исключением масел пальмоядрового, брассии, кокосового, рапсового (из рапса или кользы) или копайба, полностью или частично гидрогенизированные переэтерифирцированное, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33364,87 +33396,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1515 90 690 0</w:t>
-[...35 lines deleted...]
-Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: в твердом виде, прочие; в жидком виде: прочие</w:t>
+1517</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маргарин; пригодные для употребления в пищу смеси или готовые продукты из жиров или масел животного, растительного или микробиологического происхождения или фракций различных жиров или масел данной группы, кроме пригодных для употребления в пищу жиров и масел или их фракций товарной позиции 1516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33513,87 +33545,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1515 90 810 0</w:t>
-[...35 lines deleted...]
-Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: в твердом виде, в первичных упаковках нетто-массой не более 1 кг</w:t>
+1516 20 960 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: масла арахисовое, хлопковое, соевое или подсолнечное; масла прочие, содержащие менее 50 мас% свободных жирных кислот, за исключением масел пальмоядрового, брассии, кокосового, рапсового (из рапса, или кользы) или копайба: масло хлопковое гидрогенизированное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33662,87 +33694,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1515 90 890 0</w:t>
-[...35 lines deleted...]
-Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: в твердом виде, прочие; в жидком виде</w:t>
+1516 20 960 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: масла арахисовое, хлопковое, соевое или подсолнечное; масла прочие, содержащие менее 50 мас% свободных жирных кислот, за исключением масел пальмоядрового, брассии, кокосового, рапсового (из рапса, или кользы) или копайба: масло из виноградных косточек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33811,87 +33843,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1516 20 810 0</w:t>
-[...35 lines deleted...]
-Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: прочие, в первичных упаковках нетто массой не более 1 кг</w:t>
+1516 20 960 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: масла арахисовое, хлопковое, соевое или подсолнечное; масла прочие, содержащие менее 50 мас% свободных жирных кислот, за исключением масел пальмоядрового, брассии, кокосового, рапсового (из рапса, или кользы) или копайба: прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33960,87 +33992,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1516 20 960 1</w:t>
-[...35 lines deleted...]
-Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: масла арахисовое, хлопковое, соевое или подсолнечное; масла прочие, содержащие менее 50 мас% свободных жирных кислот, за исключением масел пальмоядрового, брассии, кокосового, рапсового (из рапса, или кользы) или копайба: масло хлопковое гидрогенизированное</w:t>
+1515 90 810 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: в твердом виде, в первичных упаковках нетто-массой не более 1 кг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34109,87 +34141,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1516 20 960 2</w:t>
-[...35 lines deleted...]
-Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: масла арахисовое, хлопковое, соевое или подсолнечное; масла прочие, содержащие менее 50 мас% свободных жирных кислот, за исключением масел пальмоядрового, брассии, кокосового, рапсового (из рапса, или кользы) или копайба: масло из виноградных косточек</w:t>
+1515 90 890 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: в твердом виде, прочие; в жидком виде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34258,87 +34290,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1516 20 960 8</w:t>
-[...35 lines deleted...]
-Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: масла арахисовое, хлопковое, соевое или подсолнечное; масла прочие, содержащие менее 50 мас% свободных жирных кислот, за исключением масел пальмоядрового, брассии, кокосового, рапсового (из рапса, или кользы) или копайба: прочие</w:t>
+1516 20 980 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: прочие: заменители какао-масла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34407,87 +34439,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1516 20 980 1</w:t>
-[...35 lines deleted...]
-Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: прочие: заменители какао-масла</w:t>
+1516 20 980 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: прочие: эквиваленты какао-масла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34556,87 +34588,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1516 20 980 2</w:t>
-[...35 lines deleted...]
-Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: прочие: эквиваленты какао-масла</w:t>
+1804 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао-масло, какао-жир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34705,123 +34737,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1516 20 980 8</w:t>
-[...71 lines deleted...]
-С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+1704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кондитерские изделия из сахара (включая белый шоколад), не содержащие какао</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; соусы с массой нетто которых составляет до 30 граммов и объемом до 25 миллилитров включительно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34854,123 +34886,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1517</w:t>
-[...71 lines deleted...]
-С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+1806</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шоколад и прочие готовые пищевые продукты, содержащие какао (кроме 1806 10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; соусы с массой нетто которых составляет до 30 граммов и объемом до 25 миллилитров включительно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35003,123 +35035,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1804 00 000 0</w:t>
-[...71 lines deleted...]
-С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+1905 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имбирное печенье и аналогичные изделия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35152,123 +35184,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1704</w:t>
-[...71 lines deleted...]
-С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; соусы с массой нетто которых составляет до 30 граммов и объемом до 25 миллилитров включительно</w:t>
+1905 31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сладкое сухое печенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35301,123 +35333,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1806</w:t>
-[...71 lines deleted...]
-С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; соусы с массой нетто которых составляет до 30 граммов и объемом до 25 миллилитров включительно</w:t>
+1905 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вафли и вафельные облатки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35450,87 +35482,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1905 20</w:t>
-[...35 lines deleted...]
-Имбирное печенье и аналогичные изделия</w:t>
+из 1905 90 200 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вафельные пластины, пустые капсулы, пригодные для использования в фармацевтических целях, вафельные облатки для запечатывания, рисовая бумага и аналогичные продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35599,123 +35631,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1905 31</w:t>
-[...71 lines deleted...]
-С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
+1905 90 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлебобулочные изделия, не содержащие добавок в виде меда, яиц, сыра или плодов и содержащие в сухом состоянии не более 5 мас% сахара и не более 5 мас% жира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; хлебобулочные изделия со сроком годности до 30 суток (включительно), а также хлеба, в том числе замороженного</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35748,87 +35780,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1905 32</w:t>
-[...35 lines deleted...]
-Вафли и вафельные облатки</w:t>
+1905 90 450 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сухое печенье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35897,87 +35929,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 1905 90 200 0</w:t>
-[...35 lines deleted...]
-Вафельные пластины, пустые капсулы, пригодные для использования в фармацевтических целях, вафельные облатки для запечатывания, рисовая бумага и аналогичные продукты</w:t>
+1905 90 600 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлеб, мучные кондитерские изделия, пирожные, печенье и прочие хлебобулочные и мучные кондитерские изделия, содержащие или не содержащие какао; вафельные пластины, пустые капсулы, пригодные для использования в фармацевтических целях, вафельные облатки для запечатывания, рисовая бумага и аналогичные продукты, прочие с добавлением подслащивающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36046,123 +36078,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1905 90 300 0</w:t>
-[...71 lines deleted...]
-С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; хлебобулочные изделия со сроком годности до 30 суток (включительно), а также хлеба, в том числе замороженного</w:t>
+из 2006 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овощи, фрукты, орехи, кожура плодов и другие части растений, пропитанные сахарным сиропом, глазированные или засахаренные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; кроме консервированной продукции, подлежащей маркировке в соответствии с Решением Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120 и консервированной продукции для детей до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36195,123 +36227,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1905 90 450 0</w:t>
-[...71 lines deleted...]
-С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
+из 2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джемы, желе фруктовое, мармелады, пюре фруктовое или ореховое, паста фруктовая или ореховая, полученные путем тепловой обработки, в том числе с добавлением сахара или других подслащивающих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; кроме консервированной продукции, подлежащей маркировке в соответствии с Решением Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120 и консервированной продукции для детей до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36344,123 +36376,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1905 90 600 0</w:t>
-[...71 lines deleted...]
-С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
+из 2008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фрукты, орехи и прочие съедобные части растений, приготовленные или консервированные иным способом, содержащие или не содержащие добавок сахара или других подслащивающих веществ или спирта, в другом месте не поименованные или не включенные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; кроме консервированной продукции, подлежащей маркировке в соответствии с Решением Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120 и консервированной продукции для детей до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36493,123 +36525,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 2006 00</w:t>
-[...71 lines deleted...]
-С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; кроме консервированной продукции, подлежащей маркировке в соответствии с Решением Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120 и консервированной продукции для детей до 1 года</w:t>
+из 2106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пищевые продукты, в другом месте не поименованные или не включенные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36642,123 +36674,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 2007</w:t>
-[...71 lines deleted...]
-С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; кроме консервированной продукции, подлежащей маркировке в соответствии с Решением Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120 и консервированной продукции для детей до 1 года</w:t>
+9503 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трехколесные велосипеды, самокаты, педальные автомобили и аналогичные игрушки на колесах; коляски для кукол; куклы; прочие игрушки; модели в уменьшенном размере ("в масштабе") и аналогичные модели для развлечений, действующие или недействующие; головоломки всех видов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 февраля 2028 года обязательная маркировка в отношении отдельных видов игрушек и игр для детей, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего Перечня необходимо руководствоваться как кодом TH ВЭД ЕАЭС, так и наименованием товара; Обязательной маркировке не подлежат изделия, включенные в приложение 1 к техническому регламенту Таможенного союза "О безопасности игрушек" (ТР ТС 008/2011)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36791,123 +36823,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 2008</w:t>
-[...71 lines deleted...]
-С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; кроме консервированной продукции, подлежащей маркировке в соответствии с Решением Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120 и консервированной продукции для детей до 1 года</w:t>
+из 9504 40 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карты игральные (колод)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 февраля 2028 года обязательная маркировка в отношении отдельных видов игрушек и игр для детей, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего Перечня необходимо руководствоваться как кодом TH ВЭД ЕАЭС, так и наименованием товара; Обязательной маркировке не подлежат изделия, включенные в приложение 1 к техническому регламенту Таможенного союза "О безопасности игрушек" (ТР ТС 008/2011)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36940,123 +36972,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 2106</w:t>
-[...71 lines deleted...]
-С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
+9504 90 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наборы электрических гоночных автомобилей для соревновательных игр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 февраля 2028 года обязательная маркировка в отношении отдельных видов игрушек и игр для детей, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего Перечня необходимо руководствоваться как кодом TH ВЭД ЕАЭС, так и наименованием товара; Обязательной маркировке не подлежат изделия, включенные в приложение 1 к техническому регламенту Таможенного союза "О безопасности игрушек" (ТР ТС 008/2011)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37089,87 +37121,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9503 00</w:t>
-[...35 lines deleted...]
-Трехколесные велосипеды, самокаты, педальные автомобили и аналогичные игрушки на колесах; коляски для кукол; куклы; прочие игрушки; модели в уменьшенном размере ("в масштабе") и аналогичные модели для развлечений, действующие или недействующие; головоломки всех видов</w:t>
+из 9504 90 800 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие настольные или комнатные игры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37238,123 +37270,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 9504 40 000 0</w:t>
-[...71 lines deleted...]
-С 1 февраля 2028 года обязательная маркировка в отношении отдельных видов игрушек и игр для детей, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего Перечня необходимо руководствоваться как кодом TH ВЭД ЕАЭС, так и наименованием товара; Обязательной маркировке не подлежат изделия, включенные в приложение 1 к техническому регламенту Таможенного союза "О безопасности игрушек" (ТР ТС 008/2011)</w:t>
+0901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кофе жареный или нежареный, с кофеином или без кофеина; кофейная шелуха и оболочки зерен кофе; заменители кофе, содержащие кофе в любой пропорции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара; Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 граммов и менее, за исключением товаров, упакованных в дрип-пакеты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37387,123 +37419,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9504 90 100 0</w:t>
-[...71 lines deleted...]
-С 1 февраля 2028 года обязательная маркировка в отношении отдельных видов игрушек и игр для детей, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего Перечня необходимо руководствоваться как кодом TH ВЭД ЕАЭС, так и наименованием товара; Обязательной маркировке не подлежат изделия, включенные в приложение 1 к техническому регламенту Таможенного союза "О безопасности игрушек" (ТР ТС 008/2011)</w:t>
+0902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чай со вкусо-ароматическими добавками или без них</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара; Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее. При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37536,123 +37568,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 9504 90 800 9</w:t>
-[...71 lines deleted...]
-С 1 февраля 2028 года обязательная маркировка в отношении отдельных видов игрушек и игр для детей, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего Перечня необходимо руководствоваться как кодом TH ВЭД ЕАЭС, так и наименованием товара; Обязательной маркировке не подлежат изделия, включенные в приложение 1 к техническому регламенту Таможенного союза "О безопасности игрушек" (ТР ТС 008/2011)</w:t>
+0903 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мате, или парагвайский чай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37685,123 +37717,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0901</w:t>
-[...71 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара; Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 граммов и менее, за исключением товаров, упакованных в дрип-пакеты</w:t>
+1211 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корни женьшеня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара; Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее. При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37834,123 +37866,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0902</w:t>
-[...71 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара; Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее. При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
+1211 90 860 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Растения и их части (включая семена и плоды), используемые главным образом в парфюмерии, фармации или инсектицидных, фунгицидных или аналогичных целях, свежие, охлажденные, мороженные или сушеные, целые или измельченные, дробленые или молотые прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37983,123 +38015,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0903 00 000 0</w:t>
-[...71 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
+из 1805 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао-порошок; готовые изделия, содержащие какао и предназначенные для приготовления напитков; вкусо-ароматические порошки для приготовления напитков, имитирующие вкус и (или) аромат какао</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 грамма и менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38132,123 +38164,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1211 20 000 0</w:t>
-[...71 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара; Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее. При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
+из 1806 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао-порошок с добавлением сахара или других подслащивающих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 грамма и менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38281,123 +38313,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1211 90 860 8</w:t>
-[...71 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
+из 1806 90 700 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые изделия, содержащие какао и предназначенные для производства или приготовления напитков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 грамма и менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38430,123 +38462,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 1805 00 000 0</w:t>
-[...71 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 грамма и менее</w:t>
+2101 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экстракты, эссенции и концентраты кофе и готовые продукты на основе этих экстрактов, эссенций или концентратов или на основе кофе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 граммов и менее, за исключением товаров, упакованных в дрип-пакеты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38579,123 +38611,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 1806 10</w:t>
-[...71 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 грамма и менее</w:t>
+2101 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые продукты на основе экстрактов, эссенций или концентратов или на основе кофе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 граммов и менее, за исключением товаров, упакованных в дрип-пакеты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38728,123 +38760,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 1806 90 700 0</w:t>
-[...71 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 грамма и менее</w:t>
+2101 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экстракты, эссенции и концентраты чая или мате, или парагвайского чая, и готовые продукты на их основе или на основе чая или мате, или парагвайского чая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара; Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее. При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38877,844 +38909,844 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2101 11</w:t>
-[...35 lines deleted...]
-Экстракты, эссенции и концентраты кофе и готовые продукты на основе этих экстрактов, эссенций или концентратов или на основе кофе</w:t>
+2101 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обжаренный цикорий и прочие обжаренные заменители кофе и экстракты, эссенции и концентраты из них</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 граммов и менее, за исключением товаров, упакованных в дрип-пакеты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 251.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 граммов и менее, за исключением товаров, упакованных в дрип-пакеты</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2106 90 980 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чай, мате (парагвайский чай) (далее – чай); экстракты, эссенции и концентраты чая и готовые продукты на их основе или на основе чая; пищевые продукты для приготовления напитков, изготовленные из растительного сырья с возможным добавлением чая и других компонентов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее. При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара; Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее. При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао-порошок; готовые изделия, содержащие какао и предназначенные для приготовления напитков; вкусо-ароматические порошки для приготовления напитков, имитирующие вкус и (или) аромат какао</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z32" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 грамма и менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-253.</w:t>
-[...107 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 граммов и менее, за исключением товаров, упакованных в дрип-пакеты</w:t>
+252.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3304 99 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Косметическая продукция, предназначенная для гигиены рук, с антимикробным действием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 августа 2028 года обязательная маркировка в отношении косметической продукции с антимикробным действием, а также средств дезинфицирующих, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...138 lines deleted...]
-С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее. При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+253.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3808 94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства дезинфицирующие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 августа 2028 года обязательная маркировка в отношении косметической продукции с антимикробным действием, а также средств дезинфицирующих, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан (в отношении средств для дезинфекции помещений, оборудования и инструментов, одежды и белья, за исключением средств для ветеринарного применения, а также кожные антисептики). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...111 lines deleted...]
-Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 грамма и менее </w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+254.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0712 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лук репчатый, сушеный целый, нарезанный кусками, ломтиками, измельченный или в виде порошка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39747,123 +39779,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 3304 99 000 0</w:t>
-[...71 lines deleted...]
-С 1 августа 2028 года обязательная маркировка в отношении косметической продукции с антимикробным действием, а также средств дезинфицирующих, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+из 0712 90 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овощи сушеные в другом месте товарной позиции 0712 ТН ВЭД ЕАЭС не поименованные или не включенные, или овощные смеси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39896,123 +39928,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 3808 94</w:t>
-[...71 lines deleted...]
-С 1 августа 2028 года обязательная маркировка в отношении косметической продукции с антимикробным действием, а также средств дезинфицирующих, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан (в отношении средств для дезинфекции помещений, оборудования и инструментов, одежды и белья, за исключением средств для ветеринарного применения, а также кожные антисептики). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
+из 0904</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перец рода Piper; плоды рода Capsicum или рода Pimenta, сушеные или дробленые, или молотые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -40045,123 +40077,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0712 20 000 0</w:t>
-[...71 lines deleted...]
-С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+из 0905</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ваниль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -40194,123 +40226,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 0712 90 900 0</w:t>
-[...71 lines deleted...]
-С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
+из 0906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корица и цветки коричного дерева</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -40343,123 +40375,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 0904</w:t>
-[...71 lines deleted...]
-С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
+из 0907</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гвоздика (целые плоды, цветы и цветоножки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -40492,87 +40524,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 0905</w:t>
-[...35 lines deleted...]
-Ваниль </w:t>
+из 0908</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мускатный орех, мацис и кардамон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40641,87 +40673,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 0906</w:t>
-[...35 lines deleted...]
-Корица и цветки коричного дерева </w:t>
+из 0909</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семена аниса, бадьяна, фенхеля, кориандра, тмина римского, или тмина волошского, или тмина; ягоды можжевельника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40790,87 +40822,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 0907</w:t>
-[...35 lines deleted...]
-Гвоздика (целые плоды, цветы и цветоножки) </w:t>
+из 0910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имбирь, шафран, турмерик (куркума), тимьян, или чабрец, лавровый лист, карри и прочие пряности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40939,87 +40971,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 0908</w:t>
-[...35 lines deleted...]
-Мускатный орех, мацис и кардамон </w:t>
+из 1211 90 860 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Растения и их части пригодные для употребления в пищу (базилик, розмарин, мята и другие пригодные для употребления в пищу), за исключением смесей для изготовления напитков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41088,123 +41120,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 0909</w:t>
-[...71 lines deleted...]
-С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+1904 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые пищевые продукты, полученные путем вздувания или обжаривания зерна злаков или зерновых продуктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -41237,123 +41269,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 0910</w:t>
-[...71 lines deleted...]
-С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+1905 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хрустящие хлебцы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -41386,123 +41418,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 1211 90 860 8</w:t>
-[...71 lines deleted...]
-С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+из 1905 40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сухари, гренки и аналогичные обжаренные продукты (кроме панировочных сухарей, сухарей сдобных пшеничных, в том числе ванильных, с изюмом, маком и аналогичными добавками)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -41535,87 +41567,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1904 10</w:t>
-[...35 lines deleted...]
-Готовые пищевые продукты, полученные путем вздувания или обжаривания зерна злаков или зерновых продуктов</w:t>
+1905 90 550 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экструдированные или вытянутые продукты, острые или соленые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41684,87 +41716,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1905 10 000 0</w:t>
-[...35 lines deleted...]
-Хрустящие хлебцы</w:t>
+из 1905 90 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлебобулочные изделия в другом месте товарной позиции 1905 ТН ВЭД ЕАЭС не поименованные или не включенные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41833,87 +41865,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 1905 40</w:t>
-[...35 lines deleted...]
-Сухари, гренки и аналогичные обжаренные продукты (кроме панировочных сухарей, сухарей сдобных пшеничных, в том числе ванильных, с изюмом, маком и аналогичными добавками)</w:t>
+2005 20 200 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картофель, нарезанный тонкими ломтиками, обжаренный или подсушенный, соленый или несоленый, ароматизированный или неароматизированный, в герметичных упаковках, пригодный для непосредственного употребления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41982,87 +42014,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1905 90 550 0</w:t>
-[...35 lines deleted...]
-Экструдированные или вытянутые продукты, острые или соленые</w:t>
+из 2005 20 800 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картофель, приготовленный иным способом, кроме консервирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42131,123 +42163,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 1905 90 900 0</w:t>
-[...71 lines deleted...]
-С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+из 2103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продукты для приготовления соусов и готовые соусы; вкусовые добавки и приправы смешанные; горчичный порошок и готовая горчица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (за исключением соусов и готовой горчицы, масса нетто которых составляет 30 граммов и менее). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -42280,123 +42312,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2005 20 200 0</w:t>
-[...71 lines deleted...]
-С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+из 2104 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Супы и бульоны готовые и заготовки для их приготовления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года(за исключением прессованной продукции (например, продукции в форме брикетов, предназначенной для приготовления бульонов и супов), масса нетто которой составляет 10 граммов и менее). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -42429,87 +42461,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 2005 20 800 0</w:t>
-[...35 lines deleted...]
-Картофель, приготовленный иным способом, кроме консервирования</w:t>
+2209 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уксус и его заменители, полученные из уксусной кислоты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42578,123 +42610,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 2103</w:t>
-[...71 lines deleted...]
-С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (за исключением соусов и готовой горчицы, масса нетто которых составляет 30 граммов и менее). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+1901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экстракт солодовый; готовые пищевые продукты из муки тонкого или грубого помола, крупы, крахмала или солодового экстракта, не содержащие какао или содержащие менее 40 мас% какао в пересчете на полностью обезжиренную основу, в другом месте не поименованные или не включенные; прочие готовые пищевые продукты из сырья товарных позиций 0401 – 0404, не содержащие или содержащие менее 5 мас% какао в пересчете на полностью обезжиренную основу, в другом месте не поименованные или не включенные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -42727,123 +42759,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 2104 10 000 0</w:t>
-[...71 lines deleted...]
-С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года(за исключением прессованной продукции (например, продукции в форме брикетов, предназначенной для приготовления бульонов и супов), масса нетто которой составляет 10 граммов и менее). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+1902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Макаронные изделия, подвергнутые или не подвергнутые тепловой обработке, с начинкой (из мяса или прочих продуктов) или без начинки, или приготовленные другим способом или неприготовленные, такие как спагетти, макароны, лапша, лазанья, клецки, равиоли, каннеллони; кускус, приготовленный или неприготовленный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -42876,123 +42908,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2209 00</w:t>
-[...71 lines deleted...]
-С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+1903 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тапиока и ее заменители, приготовленные из крахмала, в форме хлопьев, гранул, зернышек, крупинок или в других аналогичных формах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43025,87 +43057,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1901</w:t>
-[...35 lines deleted...]
-Экстракт солодовый; готовые пищевые продукты из муки тонкого или грубого помола, крупы, крахмала или солодового экстракта, не содержащие какао или содержащие менее 40 мас% какао в пересчете на полностью обезжиренную основу, в другом месте не поименованные или не включенные; прочие готовые пищевые продукты из сырья товарных позиций 0401 – 0404, не содержащие или содержащие менее 5 мас% какао в пересчете на полностью обезжиренную основу, в другом месте не поименованные или не включенные</w:t>
+1904 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые пищевые продукты, полученные из необжаренных зерновых хлопьев или смесей из необжаренных зерновых хлопьев с обжаренными зерновыми хлопьями или с вздутыми зернами злаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43174,87 +43206,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1902</w:t>
-[...35 lines deleted...]
-Макаронные изделия, подвергнутые или не подвергнутые тепловой обработке, с начинкой (из мяса или прочих продуктов) или без начинки, или приготовленные другим способом или неприготовленные, такие как спагетти, макароны, лапша, лазанья, клецки, равиоли, каннеллони; кускус, приготовленный или неприготовленный</w:t>
+1904 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пшеница Bulgur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43323,87 +43355,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1903 00 000 0</w:t>
-[...35 lines deleted...]
-Тапиока и ее заменители, приготовленные из крахмала, в форме хлопьев, гранул, зернышек, крупинок или в других аналогичных формах</w:t>
+1904 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые пищевые продукты, полученные путем вздувания или обжаривания зерна злаков или зерновых продуктов (например, кукурузные хлопья); злаки (кроме зерна кукурузы) в виде зерна или в виде хлопьев или зерна, обработанного иным способом (за исключением муки тонкого и грубого помола, крупы), предварительно отваренные или приготовленные иным способом, в другом месте не поименованные или не включенные, прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43472,87 +43504,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1904 20</w:t>
-[...35 lines deleted...]
-Готовые пищевые продукты, полученные из необжаренных зерновых хлопьев или смесей из необжаренных зерновых хлопьев с обжаренными зерновыми хлопьями или с вздутыми зернами злаков</w:t>
+2005 20 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картофель в виде муки грубого и тонкого помола или хлопьев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43621,123 +43653,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1904 30 000 0</w:t>
-[...71 lines deleted...]
-С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+из 1602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые и консервированные продукты из мяса, мясных субпродуктов, крови или насекомых прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации в случае, если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43770,123 +43802,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1904 90</w:t>
-[...71 lines deleted...]
-С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+из 1604</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовая и консервированная рыба, икра рыбная (кроме икры осетровых и икры лососевых (красной икры)) (кроме 1604 31 000 0, 1604 32 001 0)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120; Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43919,123 +43951,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2005 20 100 0</w:t>
-[...71 lines deleted...]
-С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+из 1605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые и консервированные ракообразные, моллюски и прочие водные беспозвоночные (кроме 1605 21)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -44068,123 +44100,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 1602</w:t>
-[...71 lines deleted...]
-С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации в случае, если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овощи, фрукты, орехи и другие съедобные части растений, приготовленные или консервированные с добавлением уксуса или уксусной кислоты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -44217,123 +44249,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 1604</w:t>
-[...71 lines deleted...]
-С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120; Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+2002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Томаты, приготовленные или консервированные без добавления уксуса или уксусной кислоты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -44366,123 +44398,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 1605</w:t>
-[...71 lines deleted...]
-С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грибы и трюфели, приготовленные или консервированные без добавления уксуса или уксусной кислоты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -44515,87 +44547,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2001</w:t>
-[...35 lines deleted...]
-Овощи, фрукты, орехи и другие съедобные части растений, приготовленные или консервированные с добавлением уксуса или уксусной кислоты</w:t>
+из 2005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овощи прочие, приготовленные или консервированные, без добавления уксуса или уксусной кислоты, незамороженные, кроме продуктов товарной позиции 2006 (кроме 2005 20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -44664,87 +44696,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2002</w:t>
-[...35 lines deleted...]
-Томаты, приготовленные или консервированные без добавления уксуса или уксусной кислоты</w:t>
+2006 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овощи, фрукты, орехи, кожура плодов и другие части растений, консервированные с помощью сахара (пропитанные сахарным сиропом, глазированные или засахаренные)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -44813,123 +44845,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2003</w:t>
-[...71 lines deleted...]
-С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джемы, желе фруктовое, мармелады, пюре фруктовое или ореховое, паста фруктовая или ореховая, полученные путем тепловой обработки, в том числе с добавлением сахара или других подслащивающих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -44962,87 +44994,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из 2005</w:t>
-[...35 lines deleted...]
-Овощи прочие, приготовленные или консервированные, без добавления уксуса или уксусной кислоты, незамороженные, кроме продуктов товарной позиции 2006 (кроме 2005 20)</w:t>
+из 2008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фрукты, орехи и прочие съедобные части растений, приготовленные или консервированные иным способом, содержащие или не содержащие добавок сахара или других подслащивающих веществ или спирта, в другом месте не поименованные или не включенные (кроме 2008 11, 2008 19)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -45111,611 +45143,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2006 00</w:t>
-[...71 lines deleted...]
-С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+из 2104 20 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гомогенизированные составные готовые пищевые продукты из рыбы, водных беспозвоночных водных млекопитающих и других водных животных, а также водорослей и других водных растений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 292.</w:t>
-            </w:r>
-[...445 lines deleted...]
-295.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -45855,55 +45440,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -46229,31 +45814,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>