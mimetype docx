--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb1edc6" w14:textId="cb1edc6">
+    <w:p w14:paraId="a638033" w14:textId="a638033">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении перечня товаров, подлежащих маркировке, и даты его введения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра торговли и интеграции Республики Казахстан от 26 мая 2026 года № 199-НҚ</w:t>
+        <w:t>Приказ Министра торговли и интеграции Республики Казахстан от 26 мая 2026 года № 199-НҚ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 2-4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -996,144 +996,201 @@
               </w:rPr>
               <w:t>от 26 мая 2026 года № 199-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень товаров, подлежащих маркировке, и дата его введения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень – в редакции приказа Министра торговли и интеграции РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№215-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Код товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза (далее – ТН ВЭД ЕАЭС)</w:t>
+          <w:bookmarkStart w:name="z21" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код ТН ВЭД ЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1160,463 +1217,499 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Дата введения</w:t>
+              <w:t xml:space="preserve">
+Дата введения </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-4</w:t>
+          <w:bookmarkStart w:name="z26" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2402 20 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие сигареты, содержащие табак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 октября 2020 года обязательная маркировка в отношении табачных изделий, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 октября 2020 года обязательная маркировка в отношении табачных изделий, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
+          <w:bookmarkStart w:name="z31" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2402 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сигары, сигары с обрезанными концами и сигариллы, содержащие табак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2021 года обязательная маркировка в отношении табачных изделий, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-сигары, сигары с обрезанными концами и сигариллы, содержащие табак</w:t>
+          <w:bookmarkStart w:name="z36" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2402 20 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сигареты, содержащие табак, сигары, сигары с обрезанными концами, сигариллы и сигареты из табака или его заменителей, содержащие гвоздику</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1634,138 +1727,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-сигареты, содержащие табак, сигары, сигары с обрезанными концами, сигариллы и сигареты из табака или его заменителей, содержащие гвоздику</w:t>
+          <w:bookmarkStart w:name="z41" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2402 90 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие сигары, сигары с обрезанными концами, сигариллы и сигареты из табака или его заменителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1783,138 +1888,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-прочие сигары, сигары с обрезанными концами, сигариллы и сигареты из табака или его заменителей</w:t>
+          <w:bookmarkStart w:name="z46" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочий промышленно изготовленный табак и промышленные заменители табака; табак "гомогенизированный" или "восстановленный"; табачные экстракты и эссенции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1932,138 +2049,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-прочий промышленно изготовленный табак и промышленные заменители табака; табак "гомогенизированный" или "восстановленный"; табачные экстракты и эссенции</w:t>
+          <w:bookmarkStart w:name="z51" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+продукция, содержащая табак, восстановленный табак, никотин или заменители табака или никотина, предназначенная для вдыхания без горения; прочая продукция, содержащая никотин и предназначенная для поступления никотина в организм человека</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2081,138 +2210,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-продукция, содержащая табак, восстановленный табак, никотин или заменители табака или никотина, предназначенная для вдыхания без горения; прочая продукция, содержащая никотин и предназначенная для поступления никотина в организм человека</w:t>
+          <w:bookmarkStart w:name="z56" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3824 99 920 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие химические продукты или препараты, состоящие преимущественно из органических соединений, в другом месте не поименованные или не включенные, жидкие при температуре 20°С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2230,585 +2371,633 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 апреля 2021 года обязательная маркировка в отношении табачных изделий, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
+          <w:bookmarkStart w:name="z61" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+водонепроницаемая обувь с подошвой и верхом из резины или пластмассы, верх которой не крепится к подошве и не соединяется с ней ни ниточным, ни шпилечным, ни гвоздевым, ни винтовым, ни заклепочным, ни каким-либо другим аналогичным способом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 ноября 2021 года обязательная маркировка в отношении обувных товаров, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан с 1 ноября 2021 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 ноября 2021 года обязательная маркировка в отношении обувных товаров, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан с 1 ноября 2021 года </w:t>
+          <w:bookmarkStart w:name="z66" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочая обувь с подошвой и верхом из резины или пластмассы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 ноября 2021 года обязательная маркировка в отношении обувных товаров, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 ноября 2021 года обязательная маркировка в отношении обувных товаров, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан </w:t>
+          <w:bookmarkStart w:name="z71" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обувь с подошвой из резины, пластмассы, натуральной или композиционной кожи и верхом из натуральной кожи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 ноября 2021 года обязательная маркировка в отношении обувных товаров, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-обувь с подошвой из резины, пластмассы, натуральной или композиционной кожи и верхом из натуральной кожи</w:t>
+          <w:bookmarkStart w:name="z76" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обувь с подошвой из резины, пластмассы, натуральной или композиционной кожи и верхом из текстильных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2826,138 +3015,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-обувь с подошвой из резины, пластмассы, натуральной или композиционной кожи и верхом из текстильных материалов</w:t>
+          <w:bookmarkStart w:name="z81" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обувь прочая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2975,287 +3176,311 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 ноября 2021 года обязательная маркировка в отношении обувных товаров, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
+          <w:bookmarkStart w:name="z86" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 12 000 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие сыворотки иммунные и фракции крови человеческого происхождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июля 2024 года обязательная маркировка в отношении лекарственных средств, произведенных с 1 июля 2024 года, расфасованных в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем) или в формы, или упаковки для розничной продажи, за исключением лекарственных средств и вакцин, применяемых в ветеринарии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-прочие сыворотки иммунные и фракции крови человеческого происхождения</w:t>
+          <w:bookmarkStart w:name="z91" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 12 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сыворотки иммунные и фракции крови прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3273,138 +3498,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-сыворотки иммунные и фракции крови прочие</w:t>
+          <w:bookmarkStart w:name="z96" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 15 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммунологические продукты, расфасованные в виде дозированных лекарственных форм или в формы или упаковки для розничной продажи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3422,138 +3659,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-иммунологические продукты, расфасованные в виде дозированных лекарственных форм или в формы или упаковки для розничной продажи</w:t>
+          <w:bookmarkStart w:name="z101" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 90 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кровь животных, приготовленная для использования в терапевтических, профилактических или диагностических целях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3571,138 +3820,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-кровь животных, приготовленная для использования в терапевтических, профилактических или диагностических целях</w:t>
+          <w:bookmarkStart w:name="z106" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 20 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекарственные средства (кроме товаров товарных позиций 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем) или в формы или упаковки для розничной продажи, прочие, содержащие антибиотики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3720,138 +3981,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-лекарственные средства (кроме товаров товарных позиций 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем) или в формы или упаковки для розничной продажи, прочие, содержащие антибиотики</w:t>
+          <w:bookmarkStart w:name="z111" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 39 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекарственные средства (кроме товаров товарных позиций 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем), прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3869,102 +4142,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-3004 39 000</w:t>
+          <w:bookmarkStart w:name="z116" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 49 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4018,102 +4303,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-3004 49 000</w:t>
+          <w:bookmarkStart w:name="z121" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4167,102 +4464,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-3004 90 000</w:t>
+          <w:bookmarkStart w:name="z126" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4316,138 +4625,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-лекарственные средства (кроме товаров товарных позиций 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем), прочие</w:t>
+          <w:bookmarkStart w:name="z131" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1704 90 550 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пастилки от боли в горле и таблетки от кашля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4465,138 +4786,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-пастилки от боли в горле и таблетки от кашля</w:t>
+          <w:bookmarkStart w:name="z136" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пищевые продукты товарной позиции 2106, предназначенные для использования в медицинских целях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4614,138 +4947,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-пищевые продукты товарной позиции 2106, предназначенные для использования в медицинских целях</w:t>
+          <w:bookmarkStart w:name="z141" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2208 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спиртовые настойки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4763,138 +5108,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-спиртовые настойки</w:t>
+          <w:bookmarkStart w:name="z146" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кровь человеческая; кровь животных, приготовленная для использования в терапевтических, профилактических или диагностических целях; сыворотки иммунные, фракции крови прочие и иммунологические продукты, модифицированные или немодифицированные, в том числе полученные методами биотехнологии; вакцины, токсины, культуры микроорганизмов (кроме дрожжей) и аналогичные продукты; клеточные культуры, модифицированные или немодифицированные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4912,138 +5269,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-кровь человеческая; кровь животных, приготовленная для использования в терапевтических, профилактических или диагностических целях; сыворотки иммунные, фракции крови прочие и иммунологические продукты, модифицированные или немодифицированные, в том числе полученные методами биотехнологии; вакцины, токсины, культуры микроорганизмов (кроме дрожжей) и аналогичные продукты; клеточные культуры, модифицированные или немодифицированные</w:t>
+          <w:bookmarkStart w:name="z151" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекарственные средства (кроме товаров товарных позиций 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем) или в формы или упаковки для розничной продажи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5061,138 +5430,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-лекарственные средства (кроме товаров товарных позиций 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем) или в формы или упаковки для розничной продажи</w:t>
+          <w:bookmarkStart w:name="z156" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3006 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+препараты контрастные для рентгенографических обследований; реагенты диагностические, предназначенные для введения больным</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5210,138 +5591,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-препараты контрастные для рентгенографических обследований; реагенты диагностические, предназначенные для введения больным</w:t>
+          <w:bookmarkStart w:name="z161" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3006 60 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+средства химические контрацептивные на основе гормонов, прочих соединений товарной позиции 2937 или спермицидов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5359,138 +5752,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-средства химические контрацептивные на основе гормонов, прочих соединений товарной позиции 2937 или спермицидов</w:t>
+          <w:bookmarkStart w:name="z166" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3006 70 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+препараты в виде геля, предназначенные для использования в медицине в качестве смазки для частей тела при хирургических операциях или физических исследованиях, или в качестве связующего агента между телом и медицинскими инструментами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5508,138 +5913,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-препараты в виде геля, предназначенные для использования в медицине в качестве смазки для частей тела при хирургических операциях или физических исследованиях, или в качестве связующего агента между телом и медицинскими инструментами</w:t>
+          <w:bookmarkStart w:name="z171" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+водные дистилляты или водные растворы эфирных масел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5657,138 +6074,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-водные дистилляты или водные растворы эфирных масел</w:t>
+          <w:bookmarkStart w:name="z176" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3304, 3305, 3306, 3307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+препараты товарных позиций 3304-3307, предназначенные для использования в медицинских целях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5806,138 +6235,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-препараты товарных позиций 3304-3307, предназначенные для использования в медицинских целях</w:t>
+          <w:bookmarkStart w:name="z181" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мыло или другие продукты товарной позиции 3401, содержащие медикаментозные добавки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5955,138 +6396,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-мыло или другие продукты товарной позиции 3401, содержащие медикаментозные добавки</w:t>
+          <w:bookmarkStart w:name="z186" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2207 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спирт этиловый неденатурированный с концентрацией спирта 80 об.% или более</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6104,138 +6557,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-спирт этиловый неденатурированный с концентрацией спирта 80 об.% или более</w:t>
+          <w:bookmarkStart w:name="z191" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3305 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шампуни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6253,138 +6718,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-шампуни</w:t>
+          <w:bookmarkStart w:name="z196" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3802 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уголь активированный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6402,1280 +6879,1364 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 июля 2024 года обязательная маркировка в отношении лекарственных средств, произведенных с 1 июля 2024 года, расфасованных в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем) или в формы, или упаковки для розничной продажи, за исключением лекарственных средств и вакцин, применяемых в ветеринарии</w:t>
+          <w:bookmarkStart w:name="z201" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0507 90 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z203" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+панцири черепах, ус китовый и щетина из китового уса, рога, оленьи рога, копыта, ногти, когти и клювы, необработанные или подвергнутые первичной обработке, но без придания формы; порошок и отходы этих продуктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2025 года обязательная маркировка исключительно в отношении дериватов сайгака (рога)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...142 lines deleted...]
-С 1 декабря 2025 года обязательная маркировка исключительно в отношении дериватов сайгака (рога) </w:t>
+          <w:bookmarkStart w:name="z207" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2202 91 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+безалкогольное пиво</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z210" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обязательная маркировка в отношении пива и пивных напитков:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>разлитых в кеги, произведҰнных с 1 февраля 2026 года, — с 1 февраля 2026 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>разлитых в бутылки, произведҰнных с 1 сентября 2026 года, — с 1 сентября 2026 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разлитых в банки, произведҰнных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...107 lines deleted...]
-          <w:bookmarkStart w:name="z22" w:id="16"/>
+          <w:bookmarkStart w:name="z215" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2203 00 010 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пиво солодовое в сосудах емкостью 10 л или менее в бутылках</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 обязательная маркировка в отношении пива и пивных напитков:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">разлитых в кеги, произведҰнных с 1 февраля 2026 года, — с 1 февраля 2026 года; </w:t>
+              <w:t>разлитых в кеги, произведҰнных с 1 февраля 2026 года, — с 1 февраля 2026 года;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">разлитых в бутылки, произведҰнных с 1 сентября 2026 года, — с 1 сентября 2026 года; </w:t>
+              <w:t>разлитых в бутылки, произведҰнных с 1 сентября 2026 года, — с 1 сентября 2026 года;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 разлитых в банки, произведҰнных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...107 lines deleted...]
-          <w:bookmarkStart w:name="z25" w:id="17"/>
+          <w:bookmarkStart w:name="z223" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2203 00 090 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пиво солодовое в сосудах емкостью 10 л или менее прочее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z226" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 обязательная маркировка в отношении пива и пивных напитков:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">разлитых в кеги, произведҰнных с 1 февраля 2026 года, — с 1 февраля 2026 года; </w:t>
+              <w:t>разлитых в кеги, произведҰнных с 1 февраля 2026 года, — с 1 февраля 2026 года;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">разлитых в бутылки, произведҰнных с 1 сентября 2026 года, — с 1 сентября 2026 года; </w:t>
+              <w:t>разлитых в бутылки, произведҰнных с 1 сентября 2026 года, — с 1 сентября 2026 года;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 разлитых в банки, произведҰнных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...126 lines deleted...]
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkStart w:name="z231" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>разлитых в кеги, произведҰнных с 1 февраля 2026 года, — с 1 февраля 2026 года;</w:t>
-[...45 lines deleted...]
-разлитых в банки, произведҰнных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
+              <w:t>40.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2203 00 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пиво солодовое в сосудах емкостью более 10 л</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 февраля 2026 года обязательная маркировка в отношении пива и пивных напитков, разлитых в кеги произведҰнных с 1 февраля 2026 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 февраля 2026 года обязательная маркировка в отношении пива и пивных напитков, разлитых в кеги произведҰнных с 1 февраля 2026 года</w:t>
+          <w:bookmarkStart w:name="z236" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 710 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масла смазочные и масла прочие, для специфических процессов переработки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении смазочных масел, смазочных материалов и специальных автомобильных жидкостей, произведенных с 1 сентября 2026 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Масла смазочные и масла прочие, для специфических процессов переработки</w:t>
+          <w:bookmarkStart w:name="z241" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 750 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масла смазочные и масла прочие, для химических превращений в процессах, кроме указанных в подсубпозиции 2710 19 710 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7693,476 +8254,512 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении смазочных масел, смазочных материалов и специальных автомобильных жидкостей, произведенных с 1 сентября 2026 года</w:t>
+          <w:bookmarkStart w:name="z246" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 820 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z248" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Моторные масла, компрессорное смазочное</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+масло, турбинное смазочное масло</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z250" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 февраля 2026 года обязательная маркировка в отношении моторных масел, произведенных с 1 февраля 2026 года. В отношении товаров классифицируемых в указанных позициях ТН ВЭД ЕАЭС, необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года маркировка иных смазочных масел, смазочных материалов и специальных автомобильных жидкостей, подпадающих под данные ТН ВЭД и произведенных с 1 сентября 2026 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...162 lines deleted...]
-С 1 сентября 2026 года маркировка иных смазочных масел, смазочных материалов и специальных автомобильных жидкостей, подпадающих под данные ТН ВЭД и произведенных с 1 сентября 2026 года</w:t>
+          <w:bookmarkStart w:name="z253" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 840 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жидкости для гидравлических целей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении смазочных масел, смазочных материалов и специальных автомобильных жидкостей, произведенных с 1 сентября 2026 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Жидкости для гидравлических целей</w:t>
+          <w:bookmarkStart w:name="z258" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>45.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 860 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Светлые масла, вазелиновое масло</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8180,138 +8777,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Светлые масла, вазелиновое масло</w:t>
+          <w:bookmarkStart w:name="z263" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>46.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 880 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло для шестерен, масло для редукторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8329,138 +8938,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Масло для шестерен, масло для редукторов</w:t>
+          <w:bookmarkStart w:name="z268" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>47.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 920 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Составы для обработки металлов, масла для смазывания форм, антикоррозионные масла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8478,138 +9099,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Составы для обработки металлов, масла для смазывания форм, антикоррозионные масла</w:t>
+          <w:bookmarkStart w:name="z273" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>48.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 940 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрические изоляционные масла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8627,138 +9260,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Электрические изоляционные масла</w:t>
+          <w:bookmarkStart w:name="z278" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>49.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 980 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие смазочные масла и прочие масла, для прочих целей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8776,794 +9421,854 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении смазочных масел, смазочных материалов и специальных автомобильных жидкостей, произведенных с 1 сентября 2026 года</w:t>
+          <w:bookmarkStart w:name="z283" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>50.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3403 19 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалы смазочные, содержащие не в качестве основного компонента 70 мас.% или более нефти или нефтепродуктов, полученных из битуминозных пород</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z286" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 февраля 2026 года обязательная маркировка в отношении моторных масел, произведенных с 1 февраля 2026 года. В отношении товаров классифицируемых в указанных позициях ТН ВЭД ЕАЭС, необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка иных смазочных масел, смазочных материалов и специальных автомобильных жидкостей, подпадающих под данные ТН ВЭД и произведенных с 1 сентября 2026 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...126 lines deleted...]
-          <w:bookmarkEnd w:id="21"/>
+          <w:bookmarkStart w:name="z289" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3403 19 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие материалы смазочные, кроме содержащих в качестве основных компонентов 70 мас.% нефти или более нефтепродуктов, полученных из битуминозных пород</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z292" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 февраля 2026 года обязательная маркировка в отношении моторных масел, произведенных с 1 февраля 2026 года. В отношении товаров классифицируемых в указанных позициях ТН ВЭД ЕАЭС, необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С 1 сентября 2026 года обязательная маркировка иных смазочных масел, смазочных материалов и специальных автомобильных жидкостей, подпадающих под данные ТН ВЭД и произведенных с 1 сентября 2026 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...126 lines deleted...]
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkStart w:name="z295" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>52.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3403 99 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие материалы смазочные, не содержащие нефть или нефтепродукты, полученные из битуминозных пород</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z298" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 февраля 2026 года обязательная маркировка в отношении моторных масел, произведенных с 1 февраля 2026 года. В отношении товаров классифицируемых в указанных позициях ТН ВЭД ЕАЭС, необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С 1 сентября 2026 года обязательная маркировка иных смазочных масел, смазочных материалов и специальных автомобильных жидкостей, подпадающих под данные ТН ВЭД и произведенных с 1 сентября 2026 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...142 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка иных смазочных масел, смазочных материалов и специальных автомобильных жидкостей, подпадающих под данные ТН ВЭД и произведенных с 1 сентября 2026 года.</w:t>
+          <w:bookmarkStart w:name="z301" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>53.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3819 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жидкости тормозные гидравлические и жидкости готовые прочие для гидравлических передач, не содержащие или содержащие менее 70 мас.% нефти или нефтепродуктов, полученных из битуминозных пород</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении смазочных масел, смазочных материалов и специальных автомобильных жидкостей, произведенных с 1 сентября 2026 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Жидкости тормозные гидравлические и жидкости готовые прочие для гидравлических передач, не содержащие или содержащие менее 70 мас.% нефти или нефтепродуктов, полученных из битуминозных пород</w:t>
+          <w:bookmarkStart w:name="z306" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>54.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3820 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Антифризы и жидкости антиобледенительные готовые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9581,287 +10286,311 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении смазочных масел, смазочных материалов и специальных автомобильных жидкостей, произведенных с 1 сентября 2026 года.</w:t>
+          <w:bookmarkStart w:name="z311" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4203 10 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды и принадлежности к одежде, из натуральной кожи или композиционной кожи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2026 года обязательная маркировка в отношении товаров легкой промышленности, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Предметы одежды и принадлежности к одежде, из натуральной кожи или композиционной кожи</w:t>
+          <w:bookmarkStart w:name="z316" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>56.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4304 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мех искусственный и изделия из него</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9879,138 +10608,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Мех искусственный и изделия из него</w:t>
+          <w:bookmarkStart w:name="z321" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>57.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6113 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды из трикотажного полотна машинного или ручного вязания товарной позиции 5903, 5906 или 5907</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10028,138 +10769,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Предметы одежды из трикотажного полотна машинного или ручного вязания товарной позиции 5903, 5906 или 5907</w:t>
+          <w:bookmarkStart w:name="z326" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>58.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды, изготовленные из материалов товарной позиции 5602, 5603, 5903, 5906 или 5907</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10177,138 +10930,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Предметы одежды, изготовленные из материалов товарной позиции 5602, 5603, 5903, 5906 или 5907</w:t>
+          <w:bookmarkStart w:name="z331" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>59.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лыжные костюмы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10326,138 +11091,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Лыжные костюмы</w:t>
+          <w:bookmarkStart w:name="z336" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды прочие мужские или для мальчиков из хлопчатобумажной пряжи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10475,138 +11252,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Предметы одежды прочие мужские или для мальчиков из хлопчатобумажной пряжи</w:t>
+          <w:bookmarkStart w:name="z341" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>61.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 39 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды прочие мужские или для мальчиков из прочих текстильных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10624,138 +11413,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Предметы одежды прочие мужские или для мальчиков из прочих текстильных материалов</w:t>
+          <w:bookmarkStart w:name="z346" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>62.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды прочие женские или для девочек из хлопчатобумажной пряжи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10773,138 +11574,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Предметы одежды прочие женские или для девочек из хлопчатобумажной пряжи</w:t>
+          <w:bookmarkStart w:name="z351" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>63.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 49 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды прочие женские или для девочек из прочих текстильных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10922,138 +11735,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Предметы одежды прочие женские или для девочек из прочих текстильных материалов</w:t>
+          <w:bookmarkStart w:name="z356" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>64.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белье постельное, столовое, туалетное и кухонное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11071,287 +11896,311 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 декабря 2026 года обязательная маркировка в отношении товаров легкой промышленности, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
+          <w:bookmarkStart w:name="z361" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Блузки, блузы и блузоны трикотажные машинного или ручного вязания, женские или для девочек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 марта 2027 года обязательная маркировка в отношении товаров легкой промышленности, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Блузки, блузы и блузоны трикотажные машинного или ручного вязания, женские или для девочек</w:t>
+          <w:bookmarkStart w:name="z366" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>66.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свитеры, пуловеры, кардиганы, жилеты и аналогичные изделия трикотажные машинного или ручного вязания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11369,138 +12218,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Свитеры, пуловеры, кардиганы, жилеты и аналогичные изделия трикотажные машинного или ручного вязания</w:t>
+          <w:bookmarkStart w:name="z371" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>67.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия мужские или для мальчиков, кроме изделий товарной позиции 6203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11518,138 +12379,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия мужские или для мальчиков, кроме изделий товарной позиции 6203</w:t>
+          <w:bookmarkStart w:name="z376" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>68.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия женские или для девочек, кроме изделий товарной позиции 6204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11667,138 +12540,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия женские или для девочек, кроме изделий товарной позиции 6204</w:t>
+          <w:bookmarkStart w:name="z381" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>69.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашки мужские или для мальчиков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11816,138 +12701,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Рубашки мужские или для мальчиков</w:t>
+          <w:bookmarkStart w:name="z386" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>70.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Блузки, блузы и блузоны женские или для девочек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11965,138 +12862,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Блузки, блузы и блузоны женские или для девочек</w:t>
+          <w:bookmarkStart w:name="z391" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>71.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды прочие мужские или для мальчиков из химических нитей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12114,138 +13023,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Предметы одежды прочие мужские или для мальчиков из химических нитей</w:t>
+          <w:bookmarkStart w:name="z396" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>72.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды прочие женские или для девочек из химических нитей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12263,138 +13184,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Предметы одежды прочие женские или для девочек из химических нитей</w:t>
+          <w:bookmarkStart w:name="z401" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шали, шарфы, кашне, мантильи, вуали и аналогичные изделия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12412,138 +13345,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Шали, шарфы, кашне, мантильи, вуали и аналогичные изделия</w:t>
+          <w:bookmarkStart w:name="z406" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>74.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Галстуки, галстуки-бабочки и шейные платки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12561,287 +13506,311 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 марта 2027 года обязательная маркировка в отношении товаров легкой промышленности, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
+          <w:bookmarkStart w:name="z411" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>75.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия трикотажные машинного или ручного вязания, мужские или для мальчиков, кроме изделий товарной позиции 6103:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 октября 2027 года обязательная маркировка в отношении товаров легкой промышленности, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия трикотажные машинного или ручного вязания, мужские или для мальчиков, кроме изделий товарной позиции 6103:</w:t>
+          <w:bookmarkStart w:name="z416" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>76.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия трикотажные машинного или ручного вязания, женские или для девочек, кроме изделий товарной позиции 6104:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12859,138 +13828,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия трикотажные машинного или ручного вязания, женские или для девочек, кроме изделий товарной позиции 6104:</w:t>
+          <w:bookmarkStart w:name="z421" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>77.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы, комплекты, пиджаки, блайзеры, брюки, комбинезоны с нагрудниками и лямками, бриджи и шорты (кроме купальных) трикотажные машинного или ручного вязания, мужские или для мальчиков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13008,138 +13989,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Костюмы, комплекты, пиджаки, блайзеры, брюки, комбинезоны с нагрудниками и лямками, бриджи и шорты (кроме купальных) трикотажные машинного или ручного вязания, мужские или для мальчиков</w:t>
+          <w:bookmarkStart w:name="z426" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>78.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы, комплекты, жакеты, блайзеры, платья, юбки, юбки-брюки, брюки, комбинезоны с нагрудниками и лямками, бриджи и шорты (кроме купальных) трикотажные машинного или ручного вязания, женские или для девочек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13157,138 +14150,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Костюмы, комплекты, жакеты, блайзеры, платья, юбки, юбки-брюки, брюки, комбинезоны с нагрудниками и лямками, бриджи и шорты (кроме купальных) трикотажные машинного или ручного вязания, женские или для девочек</w:t>
+          <w:bookmarkStart w:name="z431" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>79.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашки трикотажные машинного или ручного вязания, мужские или для мальчиков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13306,138 +14311,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Рубашки трикотажные машинного или ручного вязания, мужские или для мальчиков</w:t>
+          <w:bookmarkStart w:name="z436" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>80.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6112 11 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы спортивные из хлопчатобумажной пряжи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13455,436 +14472,472 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 октября 2027 года обязательная маркировка в отношении товаров легкой промышленности, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
+          <w:bookmarkStart w:name="z441" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>81.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6112 12 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы спортивные из синтетических нитей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 октября 2027 года обязательная маркировка в отношении товаров легкой промышленности, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 октября 2027 года обязательная маркировка в отношении товаров легкой промышленности, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
+          <w:bookmarkStart w:name="z446" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>82.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6112 19 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы спортивные из прочих текстильных материалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 октября 2027 года обязательная маркировка в отношении товаров легкой промышленности, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Костюмы спортивные из прочих текстильных материалов</w:t>
+          <w:bookmarkStart w:name="z451" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>83.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6112 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы спортивные, лыжные костюмы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13902,138 +14955,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Костюмы спортивные, лыжные костюмы</w:t>
+          <w:bookmarkStart w:name="z456" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>84.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы, комплекты, пиджаки, блайзеры, брюки, комбинезоны с нагрудниками и лямками, бриджи и шорты (кроме купальных) мужские или для мальчиков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14051,138 +15116,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Костюмы, комплекты, пиджаки, блайзеры, брюки, комбинезоны с нагрудниками и лямками, бриджи и шорты (кроме купальных) мужские или для мальчиков</w:t>
+          <w:bookmarkStart w:name="z461" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>85.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы, комплекты, жакеты, блайзеры, платья, юбки, юбки-брюки, брюки, комбинезоны с нагрудниками и лямками, бриджи и шорты (кроме купальных) женские или для девочек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14200,8780 +15277,9488 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 октября 2027 года обязательная маркировка в отношении товаров легкой промышленности, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан</w:t>
+          <w:bookmarkStart w:name="z466" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>86.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1204 00 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+семена льна, дробленые или недробленые прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z471" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>87.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1208 90 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мука тонкого и грубого помола из семян или плодов масличных культур, кроме семян горчицы и соевых бобов прочая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z476" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>88.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1210 20 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шишки хмеля дробленые, в порошкообразном виде или в форме гранул; лупулин прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z481" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>89.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1211 90 860 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+растения и их части (включая семена и плоды), используемые главным образом в парфюмерии, фармации или инсектицидных, фунгицидных или аналогичных целях, свежие, охлажденные, мороженные или сушеные, целые или измельченные, дробленые или молотые, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z486" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1212 21 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+морские и прочие водоросли пригодные для употребления в пищу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z491" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1212 99 950 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+семена рожкового дерева прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z496" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>92.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1302 19 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+растительные соки и экстракты прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z501" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>93.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1302 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+растительные соки и экстракты пектиновые вещества, пектинаты и пектаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z506" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>94.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1504 10 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиры из печени рыб и его фракции с содержанием витамина А не более 2500 МЕ/г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z511" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>95.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1504 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиры и масла из рыбы и их фракции, кроме жира из печени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z516" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>96.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 11 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+масло льняное и его фракции, масло сырое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z521" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>97.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 19 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+масло льняное и его фракции, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z526" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>98.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 90 690 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+масла сырые, прочие, в твердом виде, прочие; в жидком виде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z531" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>99.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 90 890 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие, в твердом виде, прочие; в жидком виде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z536" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>100.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиры и масла животного происхождения и их фракции:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z541" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>101.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1517 90 990 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нелетучие масла растительного происхождения жидкие, смешанные прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z546" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>102.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1602 90 990 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+содержащие мясо крупного рогатого скота или субпродукты, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z551" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>103.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1603 00 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+экстракты и соки из мяса, рыбы, ракообразных, моллюсков или прочих водных беспозвоночных в первичных упаковках нетто-массой 1 кг или менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z556" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>104.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1702 30 500 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+глюкоза и сироп глюкозы, не содержащие фруктозу или содержащие менее 20 мас.% фруктозы в сухом состоянии, в виде белого кристаллического порошка, агломерированного или неагломерированного</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z561" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>105.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1702 40 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+глюкоза и сироп глюкозы, содержащая в сухом состоянии не менее 20 мас.%, но менее 50 мас.% фруктозы, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z566" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>106.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1702 60 950 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фруктоза прочая и сироп фруктозы, содержащие в сухом состоянии более 50 мас.% фруктозы, не включая инвертный сахар, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z571" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>107.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1702 90 950 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+карамельный кулер, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z576" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>108.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1704 90 550 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие, пастилки от боли в горле и таблетки от кашля, не содержащий какао</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z581" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>109.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1704 90 710 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие леденцовая карамель, с начинкой или без начинки,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z586" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>110</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1704 90 820 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие, отпрессованные таблетки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z591" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>111.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1806 31 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие, в брикетах, пластинках или плитках с начинкой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z596" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>112.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1806 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие, в брикетах, пластинках или плитках, без начинки:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z601" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>113.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1806 90 310 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шоколадные конфеты, с начинкой или без начинки, с начинкой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z606" w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>114.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1806 90 700 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+готовые изделия, содержащие какао и предназначенные для производства (приготовления) напитков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z611" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>115.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1806 90 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шоколадные конфеты, с начинкой или без начинки, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z616" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>116.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1901 90 980 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+экстракт солодовый, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z621" w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>117.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1904 10 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+готовые пищевые продукты, полученные путем вздувания или обжаривания зерна хлебных злаков или зерновых продуктов, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z626" w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>118.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2101 12 920 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+готовые продукты на основе экстрактов, эссенций или концентратов кофе в первичных упаковках нетто массой не более 3 кг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z631" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>119.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2102 20 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дрожжи неактивные в виде таблеток, кубиков или в аналогичной форме, или в первичных упаковках нетто-массой не более 1 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z636" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>120.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2106 10 800 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+белковые концентраты и текстурированные белковые вещества прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z641" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>121.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2106 90 580 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сахарные сиропы со вкусоароматическими или красящими добавками, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z646" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>122.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2106 90 930 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не содержащие молочных жиров, сахарозы, изоглюкозы, глюкозы или крахмала или содержащие менее 1, 5 мас.% молочного жира, 5 мас.% сахарозы или изоглюкозы, 5 мас.% глюкозы или крахмала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z651" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>123.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2106 90 980 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жевательная резинка без сахара (сахарозы) и/или с использованием заменителя сахара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z656" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2106 90 980 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смеси витаминов и минеральных веществ, предназначенных для сбалансированного дополнения к питанию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z661" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>125.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2106 90 980 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пищевые продукты, в другом месте не поименованные или не включенные, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z666" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>126.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2202 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+воды, включая минеральные и газированные, содержащие добавки сахара или других подслащивающих или вкусоароматических веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z671" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>127.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2202 99 180 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не содержащие продуктов товарных позиций 0401 - 0404 или жира, полученного из продуктов товарных позиций 0401 – 0404, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z676" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>128.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2202 99 910 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие, содержащие жир, полученный из продуктов товарных позиций 0401 - 0404:, менее 0, 2 мас.%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z681" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>129.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2922 41 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лизин и его сложные эфиры; соли этих соединений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z686" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>130.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2922 42 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+глутаминовая кислота и ее соли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z691" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>131.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2922 49 850 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аминокислоты, кроме соединений, содержащих более одного типа кислородсодержащих функциональных групп, и их сложные эфиры; соли этих соединений, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z696" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>132.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2923 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соли и гидроксиды четвертичного аммониевого основания; лецитины и фосфоаминолипиды прочие, определенного или неопределенного химического состава: лецитины и фосфоаминолипиды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z701" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>133.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2923 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соли и гидроксиды четвертичного аммониевого основания; лецитины и фосфоаминолипиды прочие, определенного или неопределенного химического состава, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z706" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>134.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2925 29 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+имины и их производные; соли этих соединений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z711" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>135.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2936</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+провитамины и витамины, природные или синтезированные (включая природные концентраты), их производные, используемые в основном в качестве витаминов, и смеси этих соединений, в том числе в любом растворителе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z716" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>136.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3001 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+экстракты желез или прочих органов или их секретов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z721" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>137.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 49 000 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+культуры микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z726" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>138.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 90 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кровь животных, приготовленная для использования в терапевтических, профилактических или диагностических целях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z731" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>139.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3502 90 700 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+альбумины, кроме альбумина яичного и альбумина молочного (лактальбумина), прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z736" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>140.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3503 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+желатин (в том числе в прямоугольных (включая квадратные) листах, с поверхностной обработкой или без обработки, окрашенный или неокрашенный) и производные желатина; клей рыбий; клеи прочие животного происхождения, кроме казеиновых товарной позиции 3501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z741" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>141.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3802 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уголь активированный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z746" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>142.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3913 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кислота альгиновая, ее соли и сложные эфиры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 сентября 2026 года обязательная маркировка в отношении биологически активных добавок к пище, произведенных с 1 сентября 2026 года, имеющих действующее свидетельство о государственной регистрации в качестве биологически активных добавок к пище в соответствии с законодательством Республики Казахстан и Евразийского экономического союза </w:t>
+          <w:bookmarkStart w:name="z751" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>143.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7113 11000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ювелирные изделия и их части из драгоценных металлов или металлов, плакированных драгоценными металлами из серебра, имеющего или не имеющего гальванического покрытия, плакированного или не плакированного другими драгоценными металлами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2026 года обязательная маркировка в отношении ювелирных и других изделий из драгоценных металлов и драгоценных камней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-ювелирные изделия и их части из драгоценных металлов или металлов, плакированных драгоценными металлами из серебра, имеющего или не имеющего гальванического покрытия, плакированного или не плакированного другими драгоценными металлами</w:t>
+          <w:bookmarkStart w:name="z756" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>144.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7113 19 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ювелирные изделия и их части из драгоценных металлов или металлов, плакированных драгоценными металлами из прочих драгоценных металлов, имеющие или не имеющие гальваническое покрытие, плакированные или не плакированные драгоценными металлами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22991,138 +24776,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-ювелирные изделия и их части из драгоценных металлов или металлов, плакированных драгоценными металлами из прочих драгоценных металлов, имеющие или не имеющие гальваническое покрытие, плакированные или не плакированные драгоценными металлами</w:t>
+          <w:bookmarkStart w:name="z761" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>145.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7114 11 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+изделия золотых или серебряных дел мастеров и их части из драгоценных металлов или металлов, плакированных драгоценными металлами из серебра, имеющего или не имеющего гальванического покрытия, плакированного или не плакированного другими драгоценными металлами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23140,138 +24937,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-изделия золотых или серебряных дел мастеров и их части из драгоценных металлов или металлов, плакированных драгоценными металлами из серебра, имеющего или не имеющего гальванического покрытия, плакированного или не плакированного другими драгоценными металлами</w:t>
+          <w:bookmarkStart w:name="z766" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>146.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7114 19 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из драгоценных металлов, имеющих или не имеющих гальванического покрытия, плакированных или не плакированных драгоценными металлами из прочих драгоценных металлов, имеющих или не имеющих гальванического покрытия, плакированных или не плакированных драгоценными металлами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23289,138 +25098,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-из драгоценных металлов, имеющих или не имеющих гальванического покрытия, плакированных или не плакированных драгоценными металлами из прочих драгоценных металлов, имеющих или не имеющих гальванического покрытия, плакированных или не плакированных драгоценными металлами</w:t>
+          <w:bookmarkStart w:name="z771" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>147.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9111 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+корпуса для часов, предназначенные для ношения на себе или с собой и их части, корпуса из драгоценного металла или металла, плакированного драгоценным металлом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23438,138 +25259,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-корпуса для часов, предназначенные для ношения на себе или с собой и их части, корпуса из драгоценного металла или металла, плакированного драгоценным металлом</w:t>
+          <w:bookmarkStart w:name="z776" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>148.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9113 10 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ремешки, ленты и браслеты для часов, предназначенные для ношения на себе или с собой, и их части, из драгоценного металла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23587,179 +25420,23884 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-С 1 декабря 2026 года обязательная маркировка в отношении ювелирных и других изделий из драгоценных металлов и драгоценных камней</w:t>
+          <w:bookmarkStart w:name="z781" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>149.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для волос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 марта 2027 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z786" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>150.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3306 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для чистки зубов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 марта 2027 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z791" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>151.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3306 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нити, используемые для очистки межзубных промежутков (зубной шелк) в индивидуальной упаковке для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 марта 2027 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z796" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>152.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 8212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бритвы и лезвия для них (включая полосовые заготовки для лезвий)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2027 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z801" w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>153.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3402 31 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вещества поверхностно-активные органические анионные, расфасованные для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z806" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>154.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3402 39 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вещества поверхностно-активные органические анионные, расфасованные для розничной продажи, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z811" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>155.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3402 41 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вещества поверхностно-активные органические, кроме анионных, расфасованные для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z816" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>156.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3402 42 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вещества поверхностно-активные органические, кроме анионных, расфасованные для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z821" w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>157.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3402 49 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вещества поверхностно-активные органические, кроме анионных, расфасованные для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z826" w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>158.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3405 40 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чистящие пасты и порошки и прочие чистящие средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z831" w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>159.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3402 50 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поверхностно-активные средства, моющие средства (включая вспомогательные моющие средства) и средства чистящие, содержащие или не содержащие мыло (кроме средств товарной позиции 3401), расфасованные для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z836" w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>160.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3304 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для макияжа губ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары цилиндрической или конусообразной формы в первичной упаковке диаметром менее 10 миллиметров включительно и без вторичной упаковки, увеличивающей общую площадь потребительской упаковки, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z841" w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>161.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3304 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для макияжа глаз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары цилиндрической или конусообразной формы в первичной упаковке диаметром менее 10 миллиметров включительно и без вторичной упаковки, увеличивающей общую площадь потребительской упаковки, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z846" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>162.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3304 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для маникюра или педикюра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z851" w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>163.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3304 91 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пудра, включая компактную</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z856" w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>164.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3304 99 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Косметические средства, средства для макияжа (кроме указанных в других кодах товарной позиции 3304 ТН ВЭД ЕАЭС), средства для ухода за кожей (кроме лекарственных), включая средства против загара или для загара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z861" w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>165.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3306 90 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для гигиены полости рта или зубов, включая фиксирующие порошки и пасты для зубных протезов, в индивидуальной упаковке для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z866" w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>166.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства, используемые до, во время или после бритья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z871" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>167.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дезодоранты и антиперспиранты индивидуального назначения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z876" w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>168.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ароматизированные соли и прочие составы для принятия ванн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z881" w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>169.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 41 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Агарбатти" и прочие благовония, распространяющие запах при горении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z886" w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>170.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 49 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для ароматизации или дезодорирования воздуха помещений (кроме средств, указанных в позиции 3307 41 000 0 ТН ВЭД ЕАЭС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z891" w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>171.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 90 000 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства для удаления волос и прочие парфюмерные, косметические или туалетные средства, в другом месте ТН ВЭД ЕАЭС не поименованные или не включенные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z896" w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>172.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мыло; поверхностно-активные органические вещества и средства, применяемые в качестве мыла, в форме брусков, кусков или в виде формованных изделий, содержащие или не содержащие мыло; поверхностно-активные органические вещества и средства для мытья кожи в виде жидкости или крема и расфасованные для розничной продажи, содержащие или не содержащие мыло; бумага, вата, войлок или фетр и нетканые материалы, пропитанные или покрытые мылом или моющим средством</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 декабря 2028 года обязательная маркировка в отношении товаров парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Обязательной маркировке не подлежат товары объемом до 5 миллилитров или массой до 5 граммов включительно, а также товары, упакованные непромышленным способом в организациях розничной торговли.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z901" w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>173.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1507 10 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло соевое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z906" w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>174.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1507 90 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло соевое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z911" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>175.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1508 10 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло арахисовое и его фракции нерафинированные или рафинированные, но без изменения химического состава масло сырое, прочее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции; Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z916" w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>176.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1508 90 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло арахисовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z921" w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>177.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1509</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло оливковое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z926" w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>178.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие масла и их фракции, получаемые только из маслин, или оливок, нерафинированные или рафинированные, но без изменения химического состава, включая смеси этих масел или фракций с маслами или фракциями товарной позиции 1509</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z931" w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>179.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1511 10 900 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло пальмовое и его фракции для технического или промышленного применения, кроме производства продуктов, используемых для употребления в пищу, в таре нетто-массой 20 000 кг или менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z936" w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>180.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1511 90 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло пальмовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава, твердые фракции, в первичных упаковках нетто- массой не более 1 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z941" w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>181.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1511 90 190 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло пальмовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава, прочие, в таре нетто-массой 20 000 кг или менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z946" w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>182.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="206"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1511 90 990 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло пальмовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава, твердые фракции, в таре нетто-массой 20 000 кг или менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z951" w:id="207"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>183.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="207"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1512 11 910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло подсолнечное или сафлоровое и их фракции: масло сырое: масло подсолнечное:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z956" w:id="208"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>184.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="208"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1512 11 990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло подсолнечное или сафлоровое и их фракции: прочие: прочие:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z961" w:id="209"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>185.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="209"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1512 19 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло подсолнечное или сафлоровое и их фракции: прочие: прочие:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z966" w:id="210"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>186.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="210"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1512 21 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло подсолнечное или сафлоровое и их фракции: масло сырое, очищенное от госсипола или не очищенное: прочее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z971" w:id="211"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>187.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="211"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1512 29 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло подсолнечное или сафлоровое и их фракции: прочие: прочие:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z976" w:id="212"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>188.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="212"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 11 910 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: масло сырое: прочее: в первичных упаковках нетто-массой не более 1 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z981" w:id="213"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>189.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="213"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 11 990 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: масло сырое: прочее: прочее: в таре нетто-массой 19 000 кг или менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z986" w:id="214"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>190.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="214"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 19 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: в первичных упаковках нетто-массой не более 1 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z991" w:id="215"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>191.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="215"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 19 190 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: прочие: в таре нетто-массой 19 000 кг или менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z996" w:id="216"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>192.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="216"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 19 910 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: в первичных упаковках нетто-массой не более 1 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1001" w:id="217"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>193.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="217"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 19 990 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: прочие: твердые фракции: в таре нетто-массой 19 000 кг или менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1006" w:id="218"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>194.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="218"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 21 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: масло сырое: – в первичных упаковках нетто-массой не более 1 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1011" w:id="219"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>195.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="219"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 21 900 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: масло сырое: прочее: в таре нетто-массой 19 000 кг или менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1016" w:id="220"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>196.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 29 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: в первичных упаковках нетто-массой не более 1 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1021" w:id="221"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>197.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="221"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 29 190 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: прочие: аре нетто-массой 19 000 кг или менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1026" w:id="222"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>198.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="222"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 29 500 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: в первичных упаковках нетто-массой 1 кг или менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1031" w:id="223"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>199.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 29 900 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло кокосовое (копровое) и его фракции: прочие: твердые фракции: прочие: нетто-массой 19 000 кг или менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1036" w:id="224"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>200.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="224"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1514 11 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло рапсовое (из рапса, или кользы) с низким содержанием эруковой кислоты и его фракции: масло сырое: прочее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1041" w:id="225"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>201.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="225"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1514 19 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло рапсовое (из рапса, или кользы) с низким содержанием эруковой кислоты и его фракции: прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1046" w:id="226"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>202.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="226"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1514 91 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло рапсовое (из рапса, или кользы) с низким содержанием эруковой кислоты и его фракции: масло сырое: прочее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1051" w:id="227"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>203.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="227"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1514 99 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло рапсовое (из рапса, или кользы) с низким содержанием эруковой кислоты и его фракции: прочее: прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1056" w:id="228"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>204.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="228"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 11 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло сырое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1061" w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>205.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="229"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 19 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: прочие: масло кукурузное и его фракции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1066" w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>206.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 21 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло сырое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1071" w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>207.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 29 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1076" w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>208.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="232"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 30 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло касторовое и его фракции: прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1081" w:id="233"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>209.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="233"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 50 190 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло кунжутное и его фракции: масло сырое: прочее: прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции; Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1086" w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>210.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="234"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 50 990 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: масло кунжутное и его фракции: масло сырое: прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1091" w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>211.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="235"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 1515 90 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: тунговое масло; масла жожоба и ойтиковое; воск из мирта и японский воск; их фракции: масло табачное и его фракции: масло сырое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1096" w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>212.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="236"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 90 610 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: в твердом виде, в первичных упаковках нетто-массой не более 1 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1101" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>213.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 90 690 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: в твердом виде, прочие; в жидком виде: прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1106" w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>214.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="238"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 90 810 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: в твердом виде, в первичных упаковках нетто-массой не более 1 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1111" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>215.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 90 890 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нелетучие жиры и масла (включая масло жожоба) растительного или микробиологического происхождения и их фракции, нерафинированные или рафинированные, но без изменения химического состава: масло льняное и его фракции: прочие: в твердом виде, прочие; в жидком виде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1116" w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>216.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="240"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 810 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: прочие, в первичных упаковках нетто массой не более 1 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1121" w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>217.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 960 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: масла арахисовое, хлопковое, соевое или подсолнечное; масла прочие, содержащие менее 50 мас% свободных жирных кислот, за исключением масел пальмоядрового, брассии, кокосового, рапсового (из рапса, или кользы) или копайба: масло хлопковое гидрогенизированное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1126" w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>218.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="242"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 960 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: масла арахисовое, хлопковое, соевое или подсолнечное; масла прочие, содержащие менее 50 мас% свободных жирных кислот, за исключением масел пальмоядрового, брассии, кокосового, рапсового (из рапса, или кользы) или копайба: масло из виноградных косточек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1131" w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>219.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="243"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 960 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: масла арахисовое, хлопковое, соевое или подсолнечное; масла прочие, содержащие менее 50 мас% свободных жирных кислот, за исключением масел пальмоядрового, брассии, кокосового, рапсового (из рапса, или кользы) или копайба: прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1136" w:id="244"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>220.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="244"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 980 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: прочие: заменители какао-масла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1141" w:id="245"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>221.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="245"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 980 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиры и масла животного, растительного или микробиологического происхождения и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: прочие: эквиваленты какао-масла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1146" w:id="246"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>222.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="246"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 980 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло арахисовое, соевое, подсолнечное, масла прочие, содержащие менее 50 мас% свободных жирных кислот, за исключением масел пальмоядрового, брассии, кокосового, рапсового (из рапса или кользы) или копайба, полностью или частично гидрогенизированные переэтерифирцированное, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке: жиры и масла растительного происхождения и их фракции: прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1151" w:id="247"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>223.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="247"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1517</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маргарин; пригодные для употребления в пищу смеси или готовые продукты из жиров или масел животного, растительного или микробиологического происхождения или фракций различных жиров или масел данной группы, кроме пригодных для употребления в пищу жиров и масел или их фракций товарной позиции 1516</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1156" w:id="248"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>224.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="248"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1804 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао-масло, какао-жир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2027 года обязательной маркировке подлежат отдельные виды растительных масел и масложировой продукции в потребительской упаковке, произведенные с 1 апреля 2027 года и предназначенные для употребления в пищу либо использования при производстве пищевой продукции. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее; товары, объемом 25 литров и более либо массой нетто 25 килограммов и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1161" w:id="249"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>225.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="249"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кондитерские изделия из сахара (включая белый шоколад), не содержащие какао</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; соусы с массой нетто которых составляет до 30 граммов и объемом до 25 миллилитров включительно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1166" w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>226.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="250"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1806</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шоколад и прочие готовые пищевые продукты, содержащие какао (кроме 1806 10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; соусы с массой нетто которых составляет до 30 граммов и объемом до 25 миллилитров включительно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1171" w:id="251"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>227.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="251"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имбирное печенье и аналогичные изделия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1176" w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>228.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="252"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сладкое сухое печенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1181" w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>229.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="253"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вафли и вафельные облатки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1186" w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>230.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 1905 90 200 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вафельные пластины, пустые капсулы, пригодные для использования в фармацевтических целях, вафельные облатки для запечатывания, рисовая бумага и аналогичные продукты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1191" w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>231.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 90 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлебобулочные изделия, не содержащие добавок в виде меда, яиц, сыра или плодов и содержащие в сухом состоянии не более 5 мас% сахара и не более 5 мас% жира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; хлебобулочные изделия со сроком годности до 30 суток (включительно), а также хлеба, в том числе замороженного</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1196" w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>232.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 90 450 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сухое печенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1201" w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>233.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="257"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 90 600 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлеб, мучные кондитерские изделия, пирожные, печенье и прочие хлебобулочные и мучные кондитерские изделия, содержащие или не содержащие какао; вафельные пластины, пустые капсулы, пригодные для использования в фармацевтических целях, вафельные облатки для запечатывания, рисовая бумага и аналогичные продукты, прочие с добавлением подслащивающих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1206" w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>234.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2006 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овощи, фрукты, орехи, кожура плодов и другие части растений, пропитанные сахарным сиропом, глазированные или засахаренные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; кроме консервированной продукции, подлежащей маркировке в соответствии с Решением Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120 и консервированной продукции для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1211" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>235.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джемы, желе фруктовое, мармелады, пюре фруктовое или ореховое, паста фруктовая или ореховая, полученные путем тепловой обработки, в том числе с добавлением сахара или других подслащивающих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; кроме консервированной продукции, подлежащей маркировке в соответствии с Решением Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120 и консервированной продукции для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1216" w:id="260"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>236.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="260"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фрукты, орехи и прочие съедобные части растений, приготовленные или консервированные иным способом, содержащие или не содержащие добавок сахара или других подслащивающих веществ или спирта, в другом месте не поименованные или не включенные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации; кроме консервированной продукции, подлежащей маркировке в соответствии с Решением Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120 и консервированной продукции для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1221" w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>237.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пищевые продукты, в другом месте не поименованные или не включенные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2027 года обязательная маркировка в отношении отдельных видов кондитерских изделий в потребительской упаковке, произведенных с 1 сентября 2027 года. Обязательной маркировке не подлежат кондитерские изделия массой нетто 20 граммов и менее в первичной потребительской упаковке, реализуемые без вторичной потребительской упаковки; кондитерские изделия, изготавливаемые и реализуемые непосредственно потребителю организациями розничной торговли по месту их изготовления и реализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1226" w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>238.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="262"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9503 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трехколесные велосипеды, самокаты, педальные автомобили и аналогичные игрушки на колесах; коляски для кукол; куклы; прочие игрушки; модели в уменьшенном размере ("в масштабе") и аналогичные модели для развлечений, действующие или недействующие; головоломки всех видов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 февраля 2028 года обязательная маркировка в отношении отдельных видов игрушек и игр для детей, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего Перечня необходимо руководствоваться как кодом TH ВЭД ЕАЭС, так и наименованием товара; Обязательной маркировке не подлежат изделия, включенные в приложение 1 к техническому регламенту Таможенного союза "О безопасности игрушек" (ТР ТС 008/2011)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1231" w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>239.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="263"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 9504 40 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карты игральные (колод)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 февраля 2028 года обязательная маркировка в отношении отдельных видов игрушек и игр для детей, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего Перечня необходимо руководствоваться как кодом TH ВЭД ЕАЭС, так и наименованием товара; Обязательной маркировке не подлежат изделия, включенные в приложение 1 к техническому регламенту Таможенного союза "О безопасности игрушек" (ТР ТС 008/2011)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1236" w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>240.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9504 90 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наборы электрических гоночных автомобилей для соревновательных игр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 февраля 2028 года обязательная маркировка в отношении отдельных видов игрушек и игр для детей, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего Перечня необходимо руководствоваться как кодом TH ВЭД ЕАЭС, так и наименованием товара; Обязательной маркировке не подлежат изделия, включенные в приложение 1 к техническому регламенту Таможенного союза "О безопасности игрушек" (ТР ТС 008/2011)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1241" w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>241.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="265"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 9504 90 800 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие настольные или комнатные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 февраля 2028 года обязательная маркировка в отношении отдельных видов игрушек и игр для детей, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего Перечня необходимо руководствоваться как кодом TH ВЭД ЕАЭС, так и наименованием товара; Обязательной маркировке не подлежат изделия, включенные в приложение 1 к техническому регламенту Таможенного союза "О безопасности игрушек" (ТР ТС 008/2011)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1246" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>242.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кофе жареный или нежареный, с кофеином или без кофеина; кофейная шелуха и оболочки зерен кофе; заменители кофе, содержащие кофе в любой пропорции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара; Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 граммов и менее, за исключением товаров, упакованных в дрип-пакеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1251" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>243.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чай со вкусо-ароматическими добавками или без них</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара; Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее. При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1256" w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>244.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="268"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0903 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мате, или парагвайский чай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1261" w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>245.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1211 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корни женьшеня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара; Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее. При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1266" w:id="270"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>246.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="270"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1211 90 860 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Растения и их части (включая семена и плоды), используемые главным образом в парфюмерии, фармации или инсектицидных, фунгицидных или аналогичных целях, свежие, охлажденные, мороженные или сушеные, целые или измельченные, дробленые или молотые прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1271" w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>247.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="271"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 1805 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао-порошок; готовые изделия, содержащие какао и предназначенные для приготовления напитков; вкусо-ароматические порошки для приготовления напитков, имитирующие вкус и (или) аромат какао</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 грамма и менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1276" w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>248.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="272"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 1806 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао-порошок с добавлением сахара или других подслащивающих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 грамма и менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1281" w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>249.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="273"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 1806 90 700 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые изделия, содержащие какао и предназначенные для производства или приготовления напитков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 грамма и менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1286" w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>250.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="274"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2101 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экстракты, эссенции и концентраты кофе и готовые продукты на основе этих экстрактов, эссенций или концентратов или на основе кофе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 граммов и менее, за исключением товаров, упакованных в дрип-пакеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1291" w:id="275"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>251.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="275"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2101 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые продукты на основе экстрактов, эссенций или концентратов или на основе кофе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 граммов и менее, за исключением товаров, упакованных в дрип-пакеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1296" w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>252.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="276"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2101 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экстракты, эссенции и концентраты чая или мате, или парагвайского чая, и готовые продукты на их основе или на основе чая или мате, или парагвайского чая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара; Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее. При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1301" w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>253.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="277"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2101 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обжаренный цикорий и прочие обжаренные заменители кофе и экстракты, эссенции и концентраты из них</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 граммов и менее, за исключением товаров, упакованных в дрип-пакеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1306" w:id="278"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>254.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="278"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2106 90 980 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чай, мате (парагвайский чай) (далее – чай); экстракты, эссенции и концентраты чая и готовые продукты на их основе или на основе чая; пищевые продукты для приготовления напитков, изготовленные из растительного сырья с возможным добавлением чая и других компонентов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара. Обязательной маркировке не подлежат товары, масса нетто которых составляет 3 грамма и менее. При объединении нескольких товаров массой 3 грамма и менее в потребительскую упаковку, такая упаковка подлежит маркировке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао-порошок; готовые изделия, содержащие какао и предназначенные для приготовления напитков; вкусо-ароматические порошки для приготовления напитков, имитирующие вкус и (или) аромат какао</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1314" w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 июня 2028 года обязательная маркировка в отношении отдельных видов растворимых и (или) завариваемых напитков в потребительской упаковке, произведенных с 1 июня 2028 года. Для целей применения настоящего Перечня необходимо руководствоваться одновременно кодом ТН ВЭД ЕАЭС и наименованием товара.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Обязательной маркировке не подлежат товары, масса нетто которых составляет 20 грамма и менее </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1317" w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>255.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="280"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3304 99 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Косметическая продукция, предназначенная для гигиены рук, с антимикробным действием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 августа 2028 года обязательная маркировка в отношении косметической продукции с антимикробным действием, а также средств дезинфицирующих, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1322" w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>256.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3808 94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Средства дезинфицирующие </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 августа 2028 года обязательная маркировка в отношении косметической продукции с антимикробным действием, а также средств дезинфицирующих, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан (в отношении средств для дезинфекции помещений, оборудования и инструментов, одежды и белья, за исключением средств для ветеринарного применения, а также кожные антисептики). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1327" w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>257.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0712 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лук репчатый, сушеный целый, нарезанный кусками, ломтиками, измельченный или в виде порошка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1332" w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>258.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 0712 90 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Овощи сушеные в другом месте товарной позиции 0712 ТН ВЭД ЕАЭС не поименованные или не включенные, или овощные смеси </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1337" w:id="284"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>259.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="284"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 0904</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Перец рода Piper; плоды рода Capsicum или рода Pimenta, сушеные или дробленые, или молотые </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1342" w:id="285"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>260.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="285"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 0905</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ваниль </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1347" w:id="286"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>261.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="286"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 0906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Корица и цветки коричного дерева </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1352" w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>262.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="287"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 0907</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Гвоздика (целые плоды, цветы и цветоножки) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1357" w:id="288"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>263.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="288"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 0908</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мускатный орех, мацис и кардамон </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1362" w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>264.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="289"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 0909</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Семена аниса, бадьяна, фенхеля, кориандра, тмина римского, или тмина волошского, или тмина; ягоды можжевельника </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1367" w:id="290"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>265.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="290"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 0910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Имбирь, шафран, турмерик (куркума), тимьян, или чабрец, лавровый лист, карри и прочие пряности </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1372" w:id="291"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>266.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="291"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 1211 90 860 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Растения и их части пригодные для употребления в пищу (базилик, розмарин, мята и другие пригодные для употребления в пищу), за исключением смесей для изготовления напитков </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (массой нетто более 1 грамма). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1377" w:id="292"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>267.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="292"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1904 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые пищевые продукты, полученные путем вздувания или обжаривания зерна злаков или зерновых продуктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1382" w:id="293"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>268.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="293"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хрустящие хлебцы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1387" w:id="294"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>269.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="294"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 1905 40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сухари, гренки и аналогичные обжаренные продукты (кроме панировочных сухарей, сухарей сдобных пшеничных, в том числе ванильных, с изюмом, маком и аналогичными добавками)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1392" w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>270.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="295"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 90 550 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экструдированные или вытянутые продукты, острые или соленые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1397" w:id="296"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>271.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="296"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 1905 90 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлебобулочные изделия в другом месте товарной позиции 1905 ТН ВЭД ЕАЭС не поименованные или не включенные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1402" w:id="297"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>272.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="297"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2005 20 200 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картофель, нарезанный тонкими ломтиками, обжаренный или подсушенный, соленый или несоленый, ароматизированный или неароматизированный, в герметичных упаковках, пригодный для непосредственного употребления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1407" w:id="298"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>273.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="298"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2005 20 800 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картофель, приготовленный иным способом, кроме консервирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1412" w:id="299"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>274.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="299"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Продукты для приготовления соусов и готовые соусы; вкусовые добавки и приправы смешанные; горчичный порошок и готовая горчица </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года (за исключением соусов и готовой горчицы, масса нетто которых составляет 30 граммов и менее). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1417" w:id="300"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>275.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="300"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2104 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Супы и бульоны готовые и заготовки для их приготовления </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года(за исключением прессованной продукции (например, продукции в форме брикетов, предназначенной для приготовления бульонов и супов), масса нетто которой составляет 10 граммов и менее). Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1422" w:id="301"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>276.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="301"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2209 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уксус и его заменители, полученные из уксусной кислоты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 сентября 2028 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 сентября 2028 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1427" w:id="302"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>277.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="302"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экстракт солодовый; готовые пищевые продукты из муки тонкого или грубого помола, крупы, крахмала или солодового экстракта, не содержащие какао или содержащие менее 40 мас% какао в пересчете на полностью обезжиренную основу, в другом месте не поименованные или не включенные; прочие готовые пищевые продукты из сырья товарных позиций 0401 – 0404, не содержащие или содержащие менее 5 мас% какао в пересчете на полностью обезжиренную основу, в другом месте не поименованные или не включенные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1432" w:id="303"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>278.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="303"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Макаронные изделия, подвергнутые или не подвергнутые тепловой обработке, с начинкой (из мяса или прочих продуктов) или без начинки, или приготовленные другим способом или неприготовленные, такие как спагетти, макароны, лапша, лазанья, клецки, равиоли, каннеллони; кускус, приготовленный или неприготовленный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1437" w:id="304"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>279.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="304"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1903 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тапиока и ее заменители, приготовленные из крахмала, в форме хлопьев, гранул, зернышек, крупинок или в других аналогичных формах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1442" w:id="305"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>280.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="305"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1904 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые пищевые продукты, полученные из необжаренных зерновых хлопьев или смесей из необжаренных зерновых хлопьев с обжаренными зерновыми хлопьями или с вздутыми зернами злаков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1447" w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>281.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="306"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1904 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пшеница Bulgur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1452" w:id="307"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>282.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="307"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1904 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые пищевые продукты, полученные путем вздувания или обжаривания зерна злаков или зерновых продуктов (например, кукурузные хлопья); злаки (кроме зерна кукурузы) в виде зерна или в виде хлопьев или зерна, обработанного иным способом (за исключением муки тонкого и грубого помола, крупы), предварительно отваренные или приготовленные иным способом, в другом месте не поименованные или не включенные, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1457" w:id="308"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>283.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="308"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2005 20 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картофель в виде муки грубого и тонкого помола или хлопьев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 мая 2029 года обязательная маркировка в отношении пищевой продукции, произведенной с 1 мая 2029 года. Для целей применения настоящего перечня необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1462" w:id="309"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>284.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="309"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 1602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые и консервированные продукты из мяса, мясных субпродуктов, крови или насекомых прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации в случае, если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1467" w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>285.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="310"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 1604</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовая и консервированная рыба, икра рыбная (кроме икры осетровых и икры лососевых (красной икры)) (кроме 1604 31 000 0, 1604 32 001 0)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120; Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1472" w:id="311"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>286.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="311"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 1605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Готовые и консервированные ракообразные, моллюски и прочие водные беспозвоночные (кроме 1605 21)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1477" w:id="312"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>287.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="312"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овощи, фрукты, орехи и другие съедобные части растений, приготовленные или консервированные с добавлением уксуса или уксусной кислоты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1482" w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>288.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="313"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Томаты, приготовленные или консервированные без добавления уксуса или уксусной кислоты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1487" w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>289.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="314"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грибы и трюфели, приготовленные или консервированные без добавления уксуса или уксусной кислоты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1492" w:id="315"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>290.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="315"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овощи прочие, приготовленные или консервированные, без добавления уксуса или уксусной кислоты, незамороженные, кроме продуктов товарной позиции 2006 (кроме 2005 20)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1497" w:id="316"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>291.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="316"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2006 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овощи, фрукты, орехи, кожура плодов и другие части растений, консервированные с помощью сахара (пропитанные сахарным сиропом, глазированные или засахаренные)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1502" w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>292.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="317"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джемы, желе фруктовое, мармелады, пюре фруктовое или ореховое, паста фруктовая или ореховая, полученные путем тепловой обработки, в том числе с добавлением сахара или других подслащивающих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1507" w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>293.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="318"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фрукты, орехи и прочие съедобные части растений, приготовленные или консервированные иным способом, содержащие или не содержащие добавок сахара или других подслащивающих веществ или спирта, в другом месте не поименованные или не включенные (кроме 2008 11, 2008 19)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1512" w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>294.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="319"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2104 20 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гомогенизированные составные готовые пищевые продукты из рыбы, водных беспозвоночных водных млекопитающих и других водных животных, а также водорослей и других водных растений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1517" w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>295.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="320"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2104 20 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гомогенизированные составные готовые пищевые продукты из мяса, мясных субпродуктов, овощей и фруктов, а также грибов и ягод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 апреля 2029 года обязательная маркировка в отношении отдельных видов консервированной продукции, произведенной с 1 апреля 2029 года. Товары, указанные в данном перечне, подлежат маркировке средствами идентификации, в случае если соответствуют определению "консервированная продукция", указанному в Решении Совета Евразийской экономической комиссии от 29 ноября 2024 г № 120. Обязательной маркировке не подлежат товары, масса нетто которых составляет 30 граммов и менее и детское питание для детей до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -23786,55 +49324,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24160,31 +49698,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>