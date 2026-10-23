--- v0 (2026-06-06)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc4ad68" w14:textId="fc4ad68">
+    <w:p w14:paraId="7807744" w14:textId="7807744">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об образовании избирательных участков на территории города Павлодара</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение акима города Павлодара Павлодарской области от 22 января 2026 года № 2</w:t>
+        <w:t>Решение акима города Павлодара Павлодарской области от 22 января 2026 года № 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -606,30905 +606,30577 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением внесенным решением акима города Павлодара Павлодарской области от 19.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkStart w:name="z25" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: микрорайон Жанаауыл улица 6 Жанааульская строение 6/1, государственное коммунальное казенное предприятие "Дворец культуры имени Естая" отдела культуры и развития языков города Павлодара, акимата города Павлодара</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Жанааульская: 1А, 3, 16, 24;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 1 Жанааульская: 1, 1/1, 1Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 3 Жанааульская: 1, 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/11, 1А, 1Б, 1В, 1Г, 1Д, 1Е, 2, 2А, 2Б, 2/4, 3, 3А, 4, 5, 6, 6/1, 6/2, 7, 8, 8/1, 9, 10, 10/1, 10А, 11, 12, 13, 14, 14/1, 15, 16, 16/1, 18/1, 18/2, 20, 20/1, 22, 22/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 4 Жанааульская: 1, 2, 2/1, 4, 4А, 6, 6/1, 8, 8/1, 10/1, 10А, 10Б, 12, 12А, 14, 16, 16/1, 18, 18А, 18Б, 19/1, 20, 20/1, 20А, 20Б, 21, 22, 22А, 23, 23А, 25, 25А, 26, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 35, 35А, 36, 37, 38, 38А, 39, 43, 44А, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 5 Жанааульская: 1, 2, 2/1, 2/2, 4, 5А, 6, 8, 10, 10А, 12, 14, 14/1, 14/2, 14/5, 14А, 14Б, 16, 18, 20, 20А, 22, 24, 26, 26А, 27;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
-[...15 lines deleted...]
-      улица 1 Жанааульская: 1, 1/1, 1Б;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 6 Жанааульская: 1, 1/1, 1/5, 1А, 1Б, 1В, 1Г, 2, 3, 3/1, 3А, 4, 4А, 5, 5/2, 5А, 6, 6/1, 6А, 6Б, 6В, 7, 7А, 8, 8/1, 8/2, 9, 9А, 10А, 11, 11А, 12, 13, 14, 14/1, 14/2, 14/3, 15, 16, 16А, 16Б, 17, 18/1, 18А, 18Б, 19, 20, 20/1, 20Б, 21, 21А, 23, 23А, 24, 24А, 24Б, 24В, 25, 26, 26А, 27, 28, 29, 29/1, 29/3, 30, 30А, 30Б, 31, 32, 32А, 34, 34/1, 34А, 38, 40, 40А, 40Б, 42, 42/1, 42/2, 44, 44/1, 44/2, 46, 46А, 48, 48/2, 50, 50/1, 50/2, 52, 52/1, 52/2, 54, 54/1, 54/2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
-[...15 lines deleted...]
-      улица 3 Жанааульская: 1, 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/11, 1А, 1Б, 1В, 1Г, 1Д, 1Е, 2, 2А, 2Б, 2/4, 3, 3А, 4, 5, 6, 6/1, 6/2, 7, 8, 8/1, 9, 10, 10/1, 10А, 11, 12, 13, 14, 14/1, 15, 16, 16/1, 18/1, 18/2, 20, 20/1, 22, 22/1;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 7 Жанааульская: 1, 1А, 1Б, 2, 2/1, 2А, 2Б, 2Г, 3, 4, 5, 5/1, 5/2, 5/3, 6, 6/1, 6А, 7, 7А, 9, 11, 11/1, 12, 13, 15, 15А, 16, 18, 19, 19/1, 19/3, 19/4, 20, 23, 24, 25, 27, 27/1, 27/2, 28, 29, 33, 33/1, 33/2, 33А, 35, 35/1, 37, 39, 41, 43, 45, 47, 49;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
-[...15 lines deleted...]
-      улица 4 Жанааульская: 1, 2, 2/1, 4, 4А, 6, 6/1, 8, 8/1, 10/1, 10А, 10Б, 12, 12А, 14, 16, 16/1, 18, 18А, 18Б, 19/1, 20, 20/1, 20А, 20Б, 21, 22, 22А, 23, 23А, 25, 25А, 26, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 35, 35А, 36, 37, 38, 38А, 39, 43, 44А, 45;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 8 Жанааульская: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 24А, 33, 33Б;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
-[...15 lines deleted...]
-      улица 5 Жанааульская: 1, 2, 2/1, 4, 5А, 6, 8, 10, 10А, 12, 14, 14/1, 14/2, 14/5, 14А, 14Б, 16, 18, 20, 20А, 22, 24, 26, 26А, 27;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 9 Жанааульская: 1, 1Г, 1/1, 2, 3, 3/1, 3/2, 4, 5/1, 5/2, 6, 6/2, 7, 7/1, 7/2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
-[...15 lines deleted...]
-      улица 6 Жанааульская: 1, 1/1, 1/5, 1А, 1Б, 1В, 1Г, 2, 3, 3/1, 3А, 4, 4А, 5, 5/2, 5А, 6, 6/1, 6А, 6Б, 6В, 7, 7А, 8, 8/1, 8/2, 9, 9А, 10А, 11, 11А, 12, 13, 14, 14/1, 14/2, 14/3, 15, 16, 16А, 16Б, 17, 18/1, 18А, 18Б, 19, 20, 20/1, 20Б, 21, 21А, 23, 23А, 24, 24А, 24Б, 24В, 25, 26, 26А, 27, 28, 29, 29/1, 29/3, 30, 30А, 30Б, 31, 32, 32А, 34, 34А, 38, 40, 40А, 40Б, 42, 42/1, 42/2, 44, 44/1, 44/2, 46, 46А, 48, 48/2, 50, 50/1, 50/2, 52, 52/1, 52/2, 54, 54/1, 54/2;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 10 Жанааульская: 2/1, 2А, 4, 6.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
-[...15 lines deleted...]
-      улица 7 Жанааульская: 1, 1А, 1Б, 2, 2/1, 2А, 2Б, 2Г, 3, 4, 5, 5/1, 5/2, 5/3, 6, 6/1, 6А, 7, 7А, 9, 11, 11/1, 12, 13, 15, 15А, 16, 18, 19, 19/1, 19/3, 19/4, 20, 23, 24, 25, 27, 27/1, 27/2, 28, 29, 33, 33/1, 33/2, 33А, 35, 35/1, 37, 39, 41, 43, 45, 47, 49;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Хромзаводская строение 1/1, коммунальное государственное учреждение "Специализированная детско-юношеская школа олимпийского резерва по плаванию" управления физической культуры и спорта Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...15 lines deleted...]
-      улица 8 Жанааульская: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 24А, 33, 33Б;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Аргынбаева: 1, 1А, 1Б, 1В, 1Г, 1Д, 2, 2/2, 2А, 3, 4, 4А, 5, 6, 7, 8, 9, 11, 12, 13, 14, 14/2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
-[...15 lines deleted...]
-      улица 9 Жанааульская: 1, 1Г, 1/1, 2, 3, 3/1, 3/2, 4, 5/1, 5/2, 6, 6/2, 7, 7/1, 7/2;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Батурина: 1, 1А, 1Б, 1В, 3, 5, 7, 8, 9, 11, 13, 15, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
-[...15 lines deleted...]
-      улица 10 Жанааульская: 2/1, 2А, 4, 6.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ледовского: 37, 37/1, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 1 (Лесозавод): 1, 1Б, 4, 7/1, 7/2, 15, 19, 21, 35, 41, 43, 45;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 1А: 1, 3, 7, 7/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 2: 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 2 (Лесозавод): 1А, 1Г, 5, 11, 13, 15, 18, 19, 20, 22, 22/1, 26, 28, 29, 30, 31, 32, 34, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 3: 1, 2Б, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 3 (Лесозавод): 1, 1А, 2, 2Б, 3, 4, 5, 6, 7, 7/1, 7А, 8, 9, 10, 10/1, 10/2, 10А, 11, 12, 12/1, 13, 13А, 14, 15, 15/1, 15/2, 16, 17, 18, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 3А: 1/1, 1/2, 2, 3, 5, 6, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 4 (Лесозавод): 1, 1/1, 1А, 2, 3, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 5 (Лесозавод): 4, 5, 9, 11, 12, 16, 18, 20, 22, 22/1, 26, 26/1, 32, 36, 40, 46, 52, 54, 64, 70, 72, 78, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 6 (Лесозавод): 3, 4, 8, 16, 18/1, 19, 20, 23, 26/2, 26/3, 29, 30, 34, 34А, 37, 38А, 41, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 1 (Хромзавод): 1А, 3, 3/1, 5, 5/1, 6, 7, 11, 11А, 14, 15, 23, 25, 27, 29, 33, 35, 37, 41, 43, 45, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 2 (Хромзавод): 1А, 3, 5, 7, 9, 11, 13, 14, 16, 17, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 3 (Хромзавод): 2Б, 3, 4, 6, 7, 8, 10, 12, 14, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 4 (Хромзавод): 1, 2, 4, 5, 6, 7, 9, 11, 12, 14, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 5 (Хромзавод): 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 14, 16, 20, 22, 22/1, 28, 30А, 32, 32А, 34, 36, 38, 38А, 40, 42, 44, 46, 48, 50, 52А, 54, 56, 58, 62, 62А, 64, 66, 70, 72, 74, 76, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 6 (Хромзавод): 1, 3, 4, 5, 7, 9, 10, 10А, 11, 12, 14, 16, 17, 18, 18А, 19, 21, 23, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 38, 38А, 38Б, 39, 40, 40А, 41, 42, 43, 45, 47, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Путинцева: 1, 2, 2/1, 3, 4, 4/1, 5, 5/1, 6, 6/1, 7, 7/1, 8, 8/1, 9, 9/1, 9/2, 9/3, 9/4, 10, 10/1, 11, 11/1, 12, 12/1, 13, 14, 14/1, 15, 16, 16/1, 17, 17/1, 17/2, 18, 18/1, 19, 19/1, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Хромзаводская: 1, 1/1, 1/6, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Центральная: 1, 2, 4, 6, 7, 8, 9, 10, 10/2, 13, 15, 17, 17/1, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд Центральный: 4, 6, 8, 8А, 10, 12, 12/9, 12А, 12Б, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шарипова: 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 2</w:t>
-[...399 lines deleted...]
-      проезд 6 (Хромзавод): 1, 3, 4, 5, 7, 9, 10, 10А, 11, 12, 14, 16, 17, 18, 18А, 19, 21, 23, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 38, 38А, 38Б, 39, 40, 40А, 41, 42, 43, 45, 47, 49, 50;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 3</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: село Мойылды улица Абая строение 1, коммунальное государственное учреждение "Средняя общеобразовательная школа № 38 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Абая: 1, 2, 3, 5, 6, 7, 8, 10, 10/1, 10А, 11, 13, 15, 18, 280, 282, 282/1, 283, 284, 285;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алаш Орда: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Атамекен: 3, 4, 5, 6, 8, 9, 9/1, 9/2, 10, 10/2, 11/2, 12, 12/1, 12А, 14, 15, 16, 16/1, 18, 18/1, 18/2, 20/1, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әл-Фараби: 77, 78, 80, 82, 83, 84, 88, 90, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 107, 108, 109, 239, 241, 242, 243, 245, 246, 247, 248, 249, 251, 252, 254, 255, 256, 259;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбітшілік: 4, 6, 8, 10, 12, 16, 20, 21, 22, 23, 26, 27, 29, 30, 31, 32, 34, 35, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жерұйық: 1, 1/1, 2, 3, 4, 5, 6, 7, 7/1, 8, 8А, 9, 10, 11, 12, 12А, 13, 14, 15, 16, 18/1, 18/2, 20, 21, 22, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қазыбек Би: 111, 112, 113, 116/1, 118, 119, 120, 121, 122, 123, 124, 128, 129, 130, 131, 132, 136, 138, 140, 142, 143, 143/1, 230, 231, 232, 233, 234, 238;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      Границы: улица Абая: 1, 2, 3, 5, 6, 7, 8, 10, 10/1, 10А, 11, 13, 15, 18, 280, 282, 282/1, 283, 284, 285;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қазына: 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 20/1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Қабанбай батыр: 43, 187; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мектеп: 1, 2, 3, 5, 7, 9, 10, 11, 12, 13, 13/1, 45, 46, 47, 48, 51, 55, 56, 57, 59, 60, 62, 63, 65, 66, 67, 68, 69, 70, 71, 74, 261, 276, 277;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкжиек: 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тұрар Рысқұлова: 148, 149, 150, 152, 154, 156, 157, 158, 159, 161, 170, 171, 174, 175, 176, 177, 180, 181, 182, 184, 185;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ұлы Дала: 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 15, 23, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ыбырай Алтынсарина: 15, 190, 191, 195, 196, 202, 203, 207, 209, 214, 215, 217, 218, 221, 222, 225, 226, 229.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Олжабай батыр строение 43А, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарский машиностроительный колледж" управления образования Павлодарской области, акимата Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Академика Бектурова: 1, 1/2, 1/3, 2, 5, 5А, 7, 9, 11, 15;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      улица Мектеп: 2, 3, 5, 7, 9, 10, 11, 12, 13, 13/1, 45, 46, 47, 48, 51, 55, 56, 57, 59, 62, 63, 65, 66, 67, 68, 69, 70, 71, 74, 261, 276, 277;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Космонавтов: 1, 1/50, 2, 4, 5, 6, 7;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-      улица Көкжиек: 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәшһүр Жүсіп: 2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...15 lines deleted...]
-      улица Тұрар Рысқұлова: 148, 149, 150, 152, 154, 156, 157, 158, 159, 161, 170, 171, 174, 175, 176, 177, 180, 181, 182, 184, 185;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Олжабай батыр: 40, 43, 43/2, 43А, 44, 46, 48, 48/2, 48/3, 49, 54, 54/1, 54/2, 56;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-      улица Ұлы Дала: 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 15, 23, 30;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок 1-й Зеленый: 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-      улица Ыбырай Алтынсарина: 15, 190, 191, 195, 196, 202, 203, 207, 209, 214, 215, 217, 218, 221, 222, 225, 226, 229.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок 2-й Зеленый: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Путейская: 2, 7, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сормова: 4/1, 5, 5/1, 5/2, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торайгырова: 52, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торговая: 1, 3, 4, 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 4</w:t>
-[...79 lines deleted...]
-      улица Мәшһүр Жүсіп: 2;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 5</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
-[...15 lines deleted...]
-      улица Олжабай батыр: 40, 43, 43/2, 43А, 44, 46, 48, 48/2, 48/3, 49, 54, 54/1, 54/2, 56;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Айманова 35, государственное учреждение "Областная казахская гимназия-интернат для одаренных детей имени И. Алтынсарина"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
-[...15 lines deleted...]
-      переулок 1-й Зеленый: 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Айманова: 18, 19, 20, 21, 23, 24, 25, 26, 28, 29, 29/2, 30, 31, 31/1, 31/2, 31/3, 31/4, 32, 33, 33/1, 33/2, 34, 35, 35/1, 37/1, 37/2, 37/4.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
-[...15 lines deleted...]
-      переулок 2-й Зеленый: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 6 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
-[...15 lines deleted...]
-      улица Путейская: 2, 7, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Айманова 37, коммунальное государственное учреждение "Средняя общеобразовательная школа № 35 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
-[...15 lines deleted...]
-      улица Сормова: 4/1, 5, 5/1, 5/2, 8;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Айманова: 6, 7, 8, 9, 9/2, 9А, 10, 11, 12, 15, 16, 16/1, 16/3, 17, 36, 37, 38, 40, 47, 47/1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
-[...15 lines deleted...]
-      улица Торайгырова: 52, 54;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 7</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
-[...15 lines deleted...]
-      улица Торговая: 1, 3, 4, 5.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Айманова 51, коммунальное государственное учреждение "Школа-лицей имени Аманжола Шамкенова города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Айманова: 41, 42, 46, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Баян батыр: 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Олжабай батыр: 7/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 5</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+        <w:t xml:space="preserve"> Избирательный участок № 8</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Айманова 51, коммунальное государственное учреждение "Школа-лицей имени Аманжола Шамкенова города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Айманова: 1, 2, 3, 4, 5, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Баян батыр: 1, 3, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торайгырова: 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 6 </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+        <w:t xml:space="preserve"> Избирательный участок № 9</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Олжабай батыр 9/1, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарский колледж сервиса и питания" управления образования Павлодарской области, акимата Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Академика Бектурова: 2/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Баян батыр: 2, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Генерала Дюсенова: 2/2, 4/8;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Олжабай батыр: 3, 6, 7, 9/1, 9/2, 11, 11/1, 13, 15, 16, 17, 18/3, 19, 20, 21, 30, 32, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торайгырова: 10, 44.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 7</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+        <w:t xml:space="preserve"> Избирательный участок № 10</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Торайгырова строение 24, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Султанмахмута Торайгырова города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Торайгырова: 14, 18, 18/1, 20, 26, 28, 28/2, 30, 32, 34, 36, 42, 44/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 8</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+        <w:t xml:space="preserve"> Избирательный участок № 11</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: площадь Конституции 1, государственное коммунальное казенное предприятие "Дворец культуры имени Естая" отдела культуры и развития языков города Павлодара, акимата города Павлодара</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Академика Сатпаева: 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Астана: 6, 7, 8, 8/1, 10, 10/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Береговая: 1, 2, 3, 6, 9/1, 9А, 20, 23, 25, 26, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Набережная: 1, 3, 3/2, 4, 5, 5/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Прибрежная: 16, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торайгырова: 1/2, 1/3, 1/4, 1/4/1, 1/4/2, 49, 53, 59, 59/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 9</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+        <w:t xml:space="preserve"> Избирательный участок № 12</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Астана строение 12, коммунальное государственное учреждение "Школа-лицей № 8 для одаренных детей" управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Академика Сатпаева: 34, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Астана: 7/1, 7/2, 12, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лермонтова: 4, 5, 11, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Луговая: 1, 1/1, 1А, 2, 2А, 3, 3А, 4, 6, 6/1, 6А, 6Б, 7, 8, 10, 10А, 10Б, 12, 12/1, 12А, 12Б, 13, 14, 14Б, 18, 20, 53, 54, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Набережная: 7, 9, 11, 109.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 10</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+        <w:t xml:space="preserve"> Избирательный участок № 13</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Академика Бектурова строение 14, коммунальное государственное учреждение "Специализированная школа-интернат-колледж олимпийского резерва" управления физической культуры и спорта Павлодарской области, акимата Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Академика Бектурова: 8, 8/1, 15/1, 16, 18, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Академика Сатпаева: 1, 3, 5, 6, 10, 11, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Генерала Дюсенова: 1, 5, 6, 8, 10, 12, 13, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Олжабай батыр: 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торайгырова: 61, 63, 65.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 11</w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+        <w:t xml:space="preserve"> Избирательный участок № 14</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Генерала Дюсенова 22/1, филиал акционерного общества "Национальный центр повышения квалификации "Өрлеу" Институт профессионального развития по Павлодарской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Академика Бектурова: 22, 24, 31, 33, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Академика Сатпаева: 17, 19, 21, 21/1, 25, 27, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Генерала Дюсенова: 14, 18/1, 18/2, 18/3, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лермонтова: 46, 48, 48/1, 60, 62.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 12</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+        <w:t xml:space="preserve"> Избирательный участок № 15</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Академика Сатпаева 104, коммунальное государственное учреждение "Областная универсальная научная библиотека имени С. Торайгырова" управления культуры, развития языков и архивного дела Павлодарской области, акимата Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Академика Бектурова: 50, 50/1, 52, 52/1, 56, 56/1, 58, 58/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Академика Сатпаева: 33, 35, 37, 43, 47, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Каирбаева: 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лермонтова: 1/5, 1/5/1, 1/5/2, 3, 45, 45/1, 47, 47/1, 49, 49/1, 49/2, 49А, 51, 53.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 13</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+        <w:t xml:space="preserve"> Избирательный участок № 16</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z66" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Местонахождение: улица Торайгырова 67, государственное учреждение "Комплекс "Музыкальный колледж-музыкальная школа-интернат для одаренных детей"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Академика Бектурова: 17, 19, 21, 25, 27, 27/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Едіге би: 18, 61, 63, 76, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоқсан: 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәшһүр Жүсіп: 4, 6, 8, 10, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торайгырова: 73, 75/1, 75/3, 75/4, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Генерал Смағұлов: 74.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 14</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="125"/>
+        <w:t xml:space="preserve"> Избирательный участок № 17</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: площадь Победы строение 3/1, коммунальное государственное учреждение "Средняя общеобразовательная школа № 11 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z149" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Академика Бектурова: 71, 75, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z150" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоқсан: 5, 6, 7, 13, 15А;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z151" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Каирбаева: 72, 74;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z152" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лермонтова: 55, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z153" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәшһүр Жүсіп: 20, 20/2, 22, 24, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z154" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      площадь Победы: 3/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z155" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 15</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="131"/>
+        <w:t xml:space="preserve"> Избирательный участок № 18</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z156" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Олжабай батыр строение 60, Некоммерческое акционерное общество "Павлодарский педагогический университет имени Әлкей Марғұлан"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z157" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Бұқар жырау: 1, 3, 3/1, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z158" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Едіге би: 67, 69, 80, 80/1, 82, 82/1, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z159" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәшһүр Жүсіп: 1, 5, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z160" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Олжабай батыр: 60, 60/1, 60/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z161" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торайгырова: 56, 58/3, 79, 81, 83, 85, 85/5, 87, 89.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z162" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 16</w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="139"/>
+        <w:t xml:space="preserve"> Избирательный участок № 19 </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z163" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Генерал Смағұлов 78, коммунальное государственное учреждение "Средняя общеобразовательная школа № 6 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z164" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Бұқар жырау: 2, 4, 6, 8, 8/1, 8/10, 10, 11, 11/1, 12, 15, 15/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z165" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лермонтова: 82, 84, 84/1, 86, 88, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z166" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәшһүр Жүсіп: 17, 18, 21, 21/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z167" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Генерал Смағұлов: 78.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z168" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 17</w:t>
-[...119 lines deleted...]
-      улица Мәшһүр Жүсіп: 20, 20/2, 22, 24, 26;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 20 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
-[...15 lines deleted...]
-      площадь Победы: 3/1.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Лермонтова строение 93/1, коммунальное государственное учреждение "Средняя общеобразовательная школа инновационного типа имени Ахмет Байтұрсынұлы города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:bookmarkStart w:name="z170" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Бұқар жырау: 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z171" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Каирбаева: 76, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z172" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лермонтова: 83, 85, 87, 87/1, 89, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z173" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәшһүр Жүсіп: 23, 25, 25/2, 29, 31/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z174" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 18</w:t>
-[...79 lines deleted...]
-      улица Мәшһүр Жүсіп: 1, 5, 9, 11, 13;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 21 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
-[...15 lines deleted...]
-      улица Олжабай батыр: 60, 60/1, 60/2;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Бұқар жырау 9/1, коммунальное государственное учреждение "Средняя общеобразовательная школа № 2 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
-[...15 lines deleted...]
-      улица Торайгырова: 56, 58/3, 79, 81, 83, 85, 85/5, 87, 89.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Бұқар жырау: 7, 9, 9/1, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Нұрсұлтан Назарбаев: 6, 6/1, 6/2, 6/3, 8/1, 8/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торайгырова: 66, 68, 72, 72/1, 89/1, 89/2, 91, 91/1, 93, 93/1, 95, 95/1, 97, 97/1, 99, 101, 103, 103/1, 105, 107, 109.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 22 </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Бұқар жырау 9/2, коммунальное государственное учреждение "Специализированная детско-юношеская школа олимпийского резерва № 2" управления физической культуры и спорта Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:bookmarkStart w:name="z181" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Бұқар жырау: 17, 21, 21/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z182" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лермонтова: 92, 94, 102, 104, 106, 108, 110;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z183" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Нұрсұлтан Назарбаев: 8, 8/3, 10, 10/1, 12, 16, 18, 18/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z184" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 19 </w:t>
-[...59 lines deleted...]
-      улица Лермонтова: 82, 84, 84/1, 86, 88, 91;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 23 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z166" w:id="158"/>
-[...15 lines deleted...]
-      улица Мәшһүр Жүсіп: 17, 18, 21, 21/1;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Лермонтова строение 93, коммунальное государственное предприятие на праве хозяйственного ведения "Колледж информационных технологий" управления образования Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z167" w:id="159"/>
-[...15 lines deleted...]
-      улица Генерал Смағұлов: 78.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Каирбаева: 82, 86, 88, 90, 96, 98;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:bookmarkStart w:name="z187" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лермонтова: 93, 93/1, 93/2, 93/5, 96, 96/1, 98, 100, 100/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z188" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 20 </w:t>
-[...19 lines deleted...]
-      Местонахождение: улица Лермонтова строение 93/1, коммунальное государственное учреждение "Средняя общеобразовательная школа инновационного типа имени Ахмет Байтұрсынұлы города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 24 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z170" w:id="162"/>
-[...15 lines deleted...]
-      Границы: улица Бұқар жырау: 23, 25;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Лермонтова строение 95, коммунальное государственное учреждение "Средняя общеобразовательная школа № 43 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z171" w:id="163"/>
-[...15 lines deleted...]
-      улица Каирбаева: 76, 80;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Каирбаева: 104, 106;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
-[...15 lines deleted...]
-      улица Лермонтова: 83, 85, 87, 87/1, 89, 90;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лермонтова: 107, 107/1, 109, 111, 113;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
-[...15 lines deleted...]
-      улица Мәшһүр Жүсіп: 23, 25, 25/2, 29, 31/1.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Нұрсұлтан Назарбаев: 20, 22, 24.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:bookmarkStart w:name="z193" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 21 </w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 25</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z175" w:id="167"/>
-[...15 lines deleted...]
-      Местонахождение: улица Бұқар жырау 9/1, коммунальное государственное учреждение "Средняя общеобразовательная школа № 2 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+    <w:bookmarkStart w:name="z194" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Бакинская 4, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Рафики Нұртазиной города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
-[...15 lines deleted...]
-      Границы: улица Бұқар жырау: 7, 9, 9/1, 13;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Бакинская: 2, 2/1, 4, 6, 6/1, 6/2, 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
-[...15 lines deleted...]
-      проспект Нұрсұлтан Назарбаев: 6, 6/1, 6/2, 6/3, 8/1, 8/2;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Железнодорожная: 2, 2/1, 3, 3/1, 4, 5, 6, 7, 8, 10, 18;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
-[...15 lines deleted...]
-      улица Торайгырова: 66, 68, 72, 72/1, 89/1, 89/2, 91, 91/1, 93, 93/1, 95, 97, 97/1, 99, 101, 103, 103/1, 105, 107, 109.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Коммунальная: 1, 8/2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:bookmarkStart w:name="z198" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кудайбергена Сураганова: 1, 5, 9, 9/1, 11, 11/3, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z199" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Павлова: 1, 2, 6, 8, 12, 14, 14/1, 16, 18, 20, 20/1, 20/2, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z200" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица переулок Железнодорожный: 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z201" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сағадат Нұрмағамбетов: 5, 10, 10/2, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z202" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Якова Геринга: 1, 2, 3, 4, 6, 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z203" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 22 </w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 23 </w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 26 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
-[...373 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="196"/>
+    <w:bookmarkStart w:name="z210" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: проспект Нұрсұлтан Назарбаев строение 1, коммунальное государственное казенное предприятие "Павлодарская областная филармония имени Исы Байзакова" управления культуры, развития языков и архивного дела Павлодарской области, акимата Павлодарской области </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Кудайбергена Сураганова: 2, 2/1, 2/2, 4/1, 4/2, 10, 10/1, 12/1, 12/2, 112/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z206" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 1/3, 2, 2/1, 3/2, 4, 4/1, 5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z207" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Торайгырова: 111, 111/1, 111/2, 112/2, 113, 115, 117;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z208" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Фильтровальная: 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промышленная зона Центральная: 1, 2, 8, 10, 12, 26, 65, 67, 2031.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 27</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z211" w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Кудайбергена Сураганова строение 19, Ассоциация "Иртыштрансстрой"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z212" w:id="204"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z212" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Бакинская: 5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z213" w:id="205"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z213" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кудайбергена Сураганова: 12, 14/1, 14/2, 15, 16, 16/1, 18, 18/1, 20, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z214" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Павлова: 5, 7, 9, 11, 11/1, 24, 24/1, 24/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z215" w:id="207"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z215" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 28</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z216" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Лермонтова 129, коммунальное государственное учреждение "Средняя общеобразовательная школа № 5 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z217" w:id="209"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z217" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Лермонтова: 119, 121, 123, 125, 129;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z218" w:id="210"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z218" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Павлова: 11/2, 11/3, 28, 30, 32, 34, 34/1, 36, 40, 42, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z219" w:id="211"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z219" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 23, 27.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z220" w:id="212"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z220" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 29</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z221" w:id="213"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z221" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Малайсары батыр 2, коммунальное государственное учреждение "Централизованная библиотечная система города Павлодара" отдела культуры и развития языков города Павлодара, акимата города Павлодара</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z222" w:id="214"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z222" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: улица Катаева: 9; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z223" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Малайсары батыр: 1/5, 2, 4, 6, 6/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z224" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Павлова: 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z225" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Нұрсұлтан Назарбаев: 20/1, 25, 28, 29, 31, 33, 35.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z226" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 30</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z227" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Жүсіпбек Аймауытұлы строение 2, коммунальное государственное предприятие на праве хозяйственного ведения "Высший колледж электроники и коммуникаций" управления образования Павлодарской области, акимата Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z228" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Камзина: 1, 1/1, 1/2, 3, 4, 4/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z229" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Московская: 1, 3, 5, 7, 9, 11, 12, 12/1, 13, 14, 15, 16, 17, 18, 19, 20, 20/1, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z230" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сағадат Нұрмағамбетов: 14, 16, 18, 18/1, 20, 20/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z231" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Якова Геринга: 8, 9, 10, 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z232" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 31</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z233" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Жүсіпбек Аймауытұлы строение 2, коммунальное государственное предприятие на праве хозяйственного ведения "Высший колледж электроники и коммуникаций" управления образования Павлодарской области, акимата Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z234" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Барнаульская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z235" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гурьевская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52А, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z236" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Елгина: 25, 26, 27, 28, 29, 30, 31, 32, 32/1, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46/1, 46/2, 47, 47/1, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z237" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жүсіпбек Аймауытұлы: 2/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z238" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Иссык-Кульская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z239" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Камзина: 6, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z240" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карагандинская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52, 54, 56, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z241" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кисловодская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z242" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Комсомольская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z243" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Красноярская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46/1, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z244" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Крылова: 4, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z245" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ленинградская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43/1, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z246" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Московская: 25, 27, 29, 31, 33, 34, 34/1, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z247" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Омская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 57/1;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z223" w:id="215"/>
-[...15 lines deleted...]
-      улица Малайсары батыр: 1/5, 2, 4, 6, 6/1;</w:t>
+    <w:bookmarkStart w:name="z248" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Павлова: 13, 13/1, 15;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z224" w:id="216"/>
-[...15 lines deleted...]
-      улица Павлова: 44;</w:t>
+    <w:bookmarkStart w:name="z249" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ростовская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 53, 54, 55, 56, 57, 58.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z225" w:id="217"/>
-[...15 lines deleted...]
-      проспект Нұрсұлтан Назарбаев: 20/1, 25, 28, 29, 31, 33, 35.</w:t>
+    <w:bookmarkStart w:name="z250" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 32</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z226" w:id="218"/>
+    <w:bookmarkStart w:name="z251" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Камзина 16/1, коммунальное государственное казенное предприятие "Ясли-сад № 72 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z252" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Естая: 150/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z253" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Павлова: 21, 25, 27, 29, 31, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z254" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Малайсары батыр: 8, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z255" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 30</w:t>
-[...79 lines deleted...]
-      улица Сағадат Нұрмағамбетов: 14, 16, 18, 18/1, 20, 20/1;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 33</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z231" w:id="223"/>
-[...15 lines deleted...]
-      улица Якова Геринга: 8, 9, 10, 13.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Павлова строение 17, коммунальное государственное учреждение "Средняя общеобразовательная школа № 27 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z232" w:id="224"/>
+    <w:bookmarkStart w:name="z257" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Барнаульская: 59, 60, 61, 62, 63, 64, 65, 65/1, 65/2, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 79А, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z258" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Камзина: 7, 10, 11, 12, 14, 15, 17, 18, 19, 19/1, 20/1, 20/2, 21, 23, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z259" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Малайсары батыр: 7/1, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z260" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Московская: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 83, 85, 87, 89, 91, 91А, 93, 95, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z261" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Павлова: 17, 23.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z262" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 31</w:t>
-[...99 lines deleted...]
-      улица Жүсіпбек Аймауытұлы: 2/1;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 34</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z238" w:id="230"/>
-[...15 lines deleted...]
-      улица Иссык-Кульская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Сағадат Нұрмағамбетов строение 134, коммунальное государственное учреждение "Инновационный центр творчества "Алтын сақа" управления образования Павлодарской области, акимата Павлодарской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z239" w:id="231"/>
-[...15 lines deleted...]
-      улица Камзина: 6, 8, 9;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Барнаульская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z240" w:id="232"/>
-[...15 lines deleted...]
-      улица Карагандинская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52, 54, 56, 58;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гурьевская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z241" w:id="233"/>
-[...15 lines deleted...]
-      улица Кисловодская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Елгина: 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z242" w:id="234"/>
-[...15 lines deleted...]
-      улица Комсомольская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Заслонова: 3, 3/1, 7, 7А, 9, 11, 13, 15, 15/1, 17, 19, 21, 23, 25, 27, 29, 31, 33, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z243" w:id="235"/>
-[...15 lines deleted...]
-      улица Красноярская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46/1, 50, 52;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Иссык-Кульская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z244" w:id="236"/>
-[...15 lines deleted...]
-      улица Крылова: 4, 12, 14;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карагандинская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z245" w:id="237"/>
-[...15 lines deleted...]
-      улица Ленинградская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43/1, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кисловодская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z246" w:id="238"/>
-[...15 lines deleted...]
-      улица Московская: 25, 27, 29, 31, 33, 34, 34/1, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 56, 57;</w:t>
+    <w:bookmarkStart w:name="z271" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Комсомольская: 1, 1/1, 1/2, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z247" w:id="239"/>
-[...15 lines deleted...]
-      улица Омская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 57/1;</w:t>
+    <w:bookmarkStart w:name="z272" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Красноярская: 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z248" w:id="240"/>
-[...15 lines deleted...]
-      улица Павлова: 13, 13/1, 15;</w:t>
+    <w:bookmarkStart w:name="z273" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ленинградская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z249" w:id="241"/>
-[...15 lines deleted...]
-      улица Ростовская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 53, 54, 55, 56, 57, 58.</w:t>
+    <w:bookmarkStart w:name="z274" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Омская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z250" w:id="242"/>
+    <w:bookmarkStart w:name="z275" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ростовская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z276" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сағадат Нұрмағамбетов: 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 78/1, 80, 82, 82/1, 84, 86, 88, 98, 100, 102, 102А, 104, 104/1, 106, 108, 110, 112, 114, 116, 116/1, 118, 122, 126, 128, 130А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z277" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 32</w:t>
-[...39 lines deleted...]
-      Границы: улица Естая: 150/1;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 35</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z253" w:id="245"/>
-[...15 lines deleted...]
-      улица Павлова: 21, 25, 27, 29, 31, 38;</w:t>
+    <w:bookmarkStart w:name="z278" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Московская 82, Павлодарский филиал Республиканского государственного казенного предприятия "Военно-техническая школа Министерства обороны Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z254" w:id="246"/>
-[...15 lines deleted...]
-      улица Малайсары батыр: 8, 10.</w:t>
+    <w:bookmarkStart w:name="z279" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Всеволода Иванова: 62/1, 63, 64, 65, 66, 67, 68, 69, 69/1, 70, 71, 72, 73, 73/1, 73/2, 74, 75, 75/2, 76, 77, 78, 79, 80, 81, 81/1, 81/2, 82, 83, 84, 85, 86, 86/1, 87, 88, 89, 90, 91, 92, 93, 93/2, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z255" w:id="247"/>
+    <w:bookmarkStart w:name="z280" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гурьевская: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 97/1, 97/2, 98, 99, 100, 101, 102, 103, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z281" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Елгина: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z282" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Иссык-Кульская: 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z283" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карагандинская: 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 97/4, 98, 99, 99/1, 100, 102, 104, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z284" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кисловодская: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 104/2, 105, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z285" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Комсомольская: 59, 60, 61, 62, 63, 64, 65, 66, 66/1, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z286" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Красноярская: 59, 59А, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 69/1, 70, 71, 72, 73, 74, 74/1, 75, 76, 77, 78, 78/1, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z287" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ленинградская: 59, 60, 60/1, 60/2, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 96/1, 97, 98, 99, 100, 100/1, 101, 101/2, 102, 102/2, 103, 104, 104/1, 104/2, 104/3, 105, 106, 106/5, 107, 108, 109, 110, 111, 112, 113;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z288" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Омская: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 113/2, 114;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z289" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ростовская: 59, 60, 61, 61А, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 78/1, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z290" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 33</w:t>
-[...197 lines deleted...]
-      улица Гурьевская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 36</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z266" w:id="258"/>
-[...15 lines deleted...]
-      улица Елгина: 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Украинская строение 38, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарский колледж технического сервиса" управления образования Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z267" w:id="259"/>
-[...15 lines deleted...]
-      улица Заслонова: 3, 3/1, 7, 7А, 9, 11, 13, 15, 15/1, 17, 19, 21, 23, 25, 27, 29, 31, 33, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Алмаатинская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z268" w:id="260"/>
-[...15 lines deleted...]
-      улица Иссык-Кульская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z293" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Всеволода Иванова: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z269" w:id="261"/>
-[...15 lines deleted...]
-      улица Карагандинская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ермака: 2, 4, 5, 6, 7, 7/1, 8, 10, 11, 11/1, 11/2, 12, 13, 14, 15, 16, 18, 20, 22, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z270" w:id="262"/>
-[...15 lines deleted...]
-      улица Кисловодская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z295" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Заслонова: 59, 59/1, 59/2, 67, 67/1, 69, 69/1, 69/2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z271" w:id="263"/>
-[...15 lines deleted...]
-      улица Комсомольская: 1, 1/1, 1/2, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Львовская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z272" w:id="264"/>
-[...15 lines deleted...]
-      улица Красноярская: 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Муткенова: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z273" w:id="265"/>
-[...15 lines deleted...]
-      улица Ленинградская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рижская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z274" w:id="266"/>
-[...15 lines deleted...]
-      улица Омская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Российская: 6;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z275" w:id="267"/>
-[...15 lines deleted...]
-      улица Ростовская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z300" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сағадат Нұрмағамбетов: 114/1, 118/1, 118/2, 120, 120/1, 120/2, 128/1, 130, 130/1, 134, 134А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z276" w:id="268"/>
-[...495 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="293"/>
+    <w:bookmarkStart w:name="z301" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Смоленская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z302" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 37</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z303" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Щедрина 60, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Калижана Бекхожина" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z304" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Алмаатинская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 50, 76, 76/1, 76/2, 78, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z305" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Всеволода Иванова: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39/1, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49/1, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z306" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ермака: 13/1, 15/1, 17, 17/1, 19, 21, 23, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z307" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Львовская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 75, 75/1, 75/2, 75/3, 75/4, 76, 77, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z308" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Муткенова: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 48/1, 49, 50, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z309" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рижская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 68, 70, 74, 76, 76А, 78, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z310" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Российская: 10, 14/1, 16/3, 16/4, 16/6, 18, 20, 22, 65, 69, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z311" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Смоленская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54А, 55, 56, 57, 60, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z312" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Щедрина: 58, 58/1, 60, 60Г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z313" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 38</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z314" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Якова Геринга 79, коммунальное государственное учреждение "Средняя общеобразовательная школа № 18 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z315" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Алтайская: 81, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z316" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Минина: 40, 42, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z317" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Российская: 8, 8/1, 73, 73/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z318" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сибирская: 84, 86, 87, 87/2, 88, 89, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z319" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Украинская: 60, 62, 64, 66, 66/1, 72, 74, 76/1, 80, 82, 88, 90, 90/1, 92, 97, 100, 101, 102, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z320" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Щедрина: 5/1, 30, 30/1, 30/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z321" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Якутская: 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z322" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 39</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z323" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Минина 31, коммунальное государственное казенное предприятие "Ясли-сад № 7 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z324" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Алтайская: 46, 48, 50, 52, 54, 56, 58, 58/1, 60, 62, 64, 68, 70, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z325" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жүсіпбек Аймауытұлы: 37/1, 80, 80/1, 82, 84, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z326" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Заслонова: 61, 61А, 63, 63/1, 63А, 65;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z302" w:id="294"/>
+    <w:bookmarkStart w:name="z327" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Минина: 31, 32, 34, 36, 38, 38/1, 38/2, 45, 47, 47/1, 47/2, 49, 49/1, 49/2, 49/3, 51, 53, 55, 57, 57/2, 59, 61, 63, 65, 67, 69, 71, 71/1, 71/3, 73, 73/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z328" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Одесская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z329" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пензенская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z330" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сағадат Нұрмағамбетов: 73, 75, 75/1, 77, 77/1, 79, 132, 134/1, 136/2, 142/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z331" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сибирская: 45, 46, 47, 48, 49, 50, 51, 51/1, 52, 53, 54, 55, 57, 58, 58/1, 59, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z332" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Украинская: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 33/1, 35, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z333" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Хабаровская: 45, 46, 47, 47/1, 47/2, 48, 49, 50, 51, 52, 54, 55, 56, 57, 58, 58А, 59, 62, 63, 64, 65, 65/1, 66, 67, 69/1, 69/2, 69/3, 69/4, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z334" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Якова Геринга: 76, 76/1, 76/2, 79, 81, 83, 85, 85/1, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z335" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Якутская: 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z336" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 37</w:t>
-[...179 lines deleted...]
-      улица Смоленская: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54А, 55, 56, 57, 60, 67;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 40</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z312" w:id="304"/>
-[...15 lines deleted...]
-      улица Щедрина: 58, 58/1, 60, 60Г.</w:t>
+    <w:bookmarkStart w:name="z337" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Якова Геринга строение 78, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарский технологический колледж" управления образования Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z313" w:id="305"/>
+    <w:bookmarkStart w:name="z338" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Алтайская: 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z339" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Архангельская: 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 44, 45, 45/1, 45/2, 46, 47, 47/1, 47/2, 48, 49, 49/1, 50, 52, 52/1, 54, 56, 57, 58, 58/1, 59, 60, 60А, 61, 62, 62/1, 63, 64, 64/1, 65, 66, 66/1, 67, 68, 68/1, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 83, 85, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z340" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дальневосточная: 44, 45, 45/1, 46, 47, 47/1, 48, 49, 49/1, 49/2, 50, 50/1, 51, 51/1, 52, 53, 53/1, 54, 55, 55/1, 56, 57, 57/1, 58, 59, 59/1, 60, 61, 61/1, 62, 63, 63/1, 64, 65, 65/1, 66, 67, 67/1, 68, 69, 69/1, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z341" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дерова: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 37, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z342" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Днепропетровская: 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 71, 72, 73, 74, 76, 77, 78, 80, 81, 82, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z343" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Запорожская: 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z344" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Муялдинская: 43, 44, 45, 46, 47, 48, 48/2, 50, 50/2, 51, 52, 53, 54, 54/1, 55, 56, 57, 58, 58/1, 59, 60, 61, 61/1, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 74/1, 75, 76, 77, 77/1, 77/2, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 88/1, 89, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z345" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сахалинская: 43, 44, 45, 46, 47, 47/1, 48, 49, 49/1, 50, 51, 51/1, 52, 53, 54, 55, 56, 57, 58, 58/1, 59, 61, 61/1, 63, 63А, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z346" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сулейменова: 23, 24, 25, 26, 27, 28, 30, 32, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 69/1, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z347" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таллинская: 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 78А, 78Б, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 88/5, 88А, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z348" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Целинная: 43, 45, 46, 46/1, 47, 49, 50, 51, 53, 55, 57, 58, 58/1, 59, 59А, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z349" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Якова Геринга: 93, 95, 97.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z350" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 38</w:t>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z322" w:id="314"/>
+        <w:t xml:space="preserve"> Избирательный участок № 41</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z351" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: поселок Атамекен улица Ахмет Байтұрсынұлы строение 14, коммунальное государственное учреждение "Средняя общеобразовательная школа № 33 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z352" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Алтынсарина: 3, 3А, 5, 6, 6А, 7, 8, 9, 10, 11, 11А, 12Б, 13, 14, 15, 16, 17, 18, 19, 20, 20/1, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 57/1, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68А, 69, 70, 71, 72, 73, 74, 75, 76, 77, 77А, 78, 79, 80, 81, 81/1, 82, 83, 84, 85, 86А, 87, 87А, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 99А, 100, 100/1, 101, 102, 103, 103А, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 126, 127, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 154/1, 156, 158, 158/1, 158/2, 160, 160/1, 160/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z353" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ахмет Байтұрсынұлы: 1, 2, 2А, 4, 6, 8, 10, 11, 12, 13, 14/1, 16, 17, 18, 19, 19/1, 19/2, 19/3, 19А, 20, 21А, 22, 24, 25, 26, 27, 28, 29, 29А, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46/1, 46/2, 47, 48, 48/1, 49, 50, 51, 52, 53, 54, 55, 55А, 56, 57, 58, 58/3, 58А, 58Б, 58В, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 91А, 92, 93, 94, 95, 96, 96/1, 97, 98, 98/1, 99, 99А, 100, 100/1, 101, 101А, 102, 103, 103А, 104, 105, 106, 107, 107А, 108, 109, 110, 111, 112, 113, 115, 117, 117/1, 119, 121, 123, 125, 127;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z354" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бокина: 1, 2, 3, 3А, 4, 6, 8, 8А, 10, 12, 14, 16, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z355" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жангельдина: 1, 2, 2/1, 2/2, 2А, 2Б, 3, 4, 4А, 5, 6, 7, 7А, 8, 9, 10, 10А, 12, 12А, 13, 14, 15, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z356" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жібек жолы: 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z357" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жолкудукская: 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18А;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z358" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тараз: 1, 2, 3, 4, 5, 6, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z359" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Маметовой: 2, 2А, 4, 6, 8, 10, 12, 12А, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 33, 35, 36, 37, 37А, 38, 39, 40, 41, 41А, 42, 43, 44, 45, 45А, 46, 47, 47/1, 48, 49, 49/1, 49А, 50, 50А, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 64А, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 76/1, 77, 78, 79, 79/2, 81/1, 83;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z360" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Макажанова: 1, 1/1, 1А, 2, 3, 3/1, 3А, 3Б, 4А, 5, 5/1, 6, 7, 7/1, 7А, 8, 9, 9/1, 11, 11/1, 12, 14, 14А, 15, 16, 17, 18, 18/1, 19, 19Б, 20, 21, 22, 22А, 22Б, 22Г, 23, 24, 25, 26, 26А, 26Б, 27, 28, 28/2, 28А, 29, 30, 30/1, 30А, 31, 32, 32/1, 32А, 33, 34, 35, 36, 37, 39, 40, 40/1, 41, 42, 43, 45, 47, 49, 51, 53, 55, 55А, 57, 59, 61, 63, 65, 67, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 96/1, 97, 98, 99, 100, 101, 102, 102А, 103, 104, 105, 106, 107, 107А, 108, 109, 109А, 110, 111, 112, 113, 114, 114/2, 115, 116, 117, 118, 119, 120, 121, 122, 123, 123/1, 124, 125, 126, 126А, 127, 128, 129, 130, 130А, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 142;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z361" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Түркістан: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 10Б, 11, 12, 13, 14.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z362" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 39</w:t>
-[...297 lines deleted...]
-      Местонахождение: улица Якова Геринга строение 78, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарский технологический колледж" управления образования Павлодарской области, акимата Павлодарской области</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 42</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z338" w:id="330"/>
-[...15 lines deleted...]
-      Границы: улица Алтайская: 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79;</w:t>
+    <w:bookmarkStart w:name="z363" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: поселок Атамекен улица Сарыарқа строение 53/1, государственное коммунальное казенное предприятие "Дом культуры имени Жаяу Мусы"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z339" w:id="331"/>
-[...15 lines deleted...]
-      улица Архангельская: 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 44, 45, 45/1, 45/2, 46, 47, 47/1, 47/2, 48, 49, 49/1, 50, 52, 52/1, 54, 56, 57, 58, 58/1, 59, 60, 60А, 61, 62, 62/1, 63, 64, 64/1, 65, 66, 66/1, 67, 68, 68/1, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 83, 85, 87;</w:t>
+    <w:bookmarkStart w:name="z364" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица А. Молдагуловой: 2, 3, 4, 4А, 5, 6, 7, 8, 8/1, 9, 9А, 10, 10/2, 11, 11А, 11/1, 11/2, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 26А, 27, 28, 29, 30, 31, 31А, 32, 33, 33А, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43А, 44, 45, 46, 47, 48, 50, 51, 52, 53, 54, 55, 55А, 56, 57, 58, 59, 60;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z340" w:id="332"/>
-[...15 lines deleted...]
-      улица Дальневосточная: 44, 45, 45/1, 46, 47, 47/1, 48, 49, 49/1, 49/2, 50, 50/1, 51, 51/1, 52, 53, 53/1, 54, 55, 55/1, 56, 57, 57/1, 58, 59, 59/1, 60, 61, 61/1, 62, 63, 63/1, 64, 65, 65/1, 66, 67, 67/1, 68, 69, 69/1, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100;</w:t>
+    <w:bookmarkStart w:name="z365" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжол: 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z341" w:id="333"/>
-[...15 lines deleted...]
-      улица Дерова: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 37, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+    <w:bookmarkStart w:name="z366" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Джамбула: 1, 1/1, 1А, 2, 2А, 2Б, 3, 3/1, 4, 4А, 5, 6, 7, 7А, 8, 9, 10, 10/1, 10А, 11, 11/1, 11/2, 12, 12/2, 12А, 13, 13/1, 14, 14А, 15, 16, 16А, 17, 18, 19, 20, 21, 21А, 22, 22А, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z342" w:id="334"/>
-[...15 lines deleted...]
-      улица Днепропетровская: 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 71, 72, 73, 74, 76, 77, 78, 80, 81, 82, 84;</w:t>
+    <w:bookmarkStart w:name="z367" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жасыбай батыр: 1, 2, 3, 5, 7, 9, 13, 13/1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z343" w:id="335"/>
-[...15 lines deleted...]
-      улица Запорожская: 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
+    <w:bookmarkStart w:name="z368" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жүсіпбек Аймауытов: 4, 5, 6, 7, 8, 8А, 9, 11, 12, 12А, 13, 14, 14А, 14Б, 14В, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25/1, 26, 27, 28, 30, 33, 35, 37, 39, 41, 43, 45, 47, 49, 53, 55, 57, 59, 61;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z344" w:id="336"/>
-[...15 lines deleted...]
-      улица Муялдинская: 43, 44, 45, 46, 47, 48, 48/2, 50, 50/2, 51, 52, 53, 54, 54/1, 55, 56, 57, 58, 58/1, 59, 60, 61, 61/1, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 74/1, 75, 76, 77, 77/1, 77/2, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 88/1, 89, 90;</w:t>
+    <w:bookmarkStart w:name="z369" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Курмангазы: 1, 1А, 2, 2А, 3, 3А, 3/1, 4, 5, 6, 6/1, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 20А, 21, 21А, 22, 24, 26, 28, 30, 30А, 32, 34, 36, 38, 42, 48, 48А, 50, 50/1, 50А, 52, 54, 56, 58, 58А, 60, 60А, 62, 64, 66, 127;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z345" w:id="337"/>
-[...15 lines deleted...]
-      улица Сахалинская: 43, 44, 45, 46, 47, 47/1, 48, 49, 49/1, 50, 51, 51/1, 52, 53, 54, 55, 56, 57, 58, 58/1, 59, 61, 61/1, 63, 63А, 65;</w:t>
+    <w:bookmarkStart w:name="z370" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Малайсары батыр: 1, 1А, 2, 2А, 3, 3А, 3Б, 4, 4А, 5, 6, 6А, 7, 7Б, 8, 8/1, 8А, 9, 10, 11, 12, 13, 13/1, 14, 15, 15А, 16, 17, 17/1, 17А, 18, 18А, 19, 19/1, 20, 20/1, 20А, 21, 22, 23, 23/1, 24, 24А, 25, 25А, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38/1, 39, 40, 40/1, 41, 41А, 42, 42А, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z346" w:id="338"/>
-[...15 lines deleted...]
-      улица Сулейменова: 23, 24, 25, 26, 27, 28, 30, 32, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 69/1, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+    <w:bookmarkStart w:name="z371" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Надирова: 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 10А, 10Б, 11, 12, 13, 14, 14А, 15, 16, 16А, 17, 18, 19, 19А, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47А, 49, 49/1, 51, 53, 55, 70, 70/1, 71, 72, 73, 73Б, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 92, 93, 94, 94А, 95, 95А, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 111/1, 112, 113, 114, 115, 116, 117, 118, 120;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z347" w:id="339"/>
-[...495 lines deleted...]
-    <w:bookmarkStart w:name="z372" w:id="364"/>
+    <w:bookmarkStart w:name="z372" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Олжабай батыр: 1, 1/2, 2, 2/6, 2А, 3, 4, 5, 6, 7, 8, 9, 9А, 10, 11, 11/1, 11/2, 11А, 11Б, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 19/1, 19А, 19Б, 20, 20А, 21, 23, 26, 28, 30, 32, 34, 36, 37, 38, 40, 42, 44, 46, 48, 50, 52, 56, 58, 60; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z373" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарыарқа: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 17/1, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 40/1, 40А, 42, 44, 46, 48, 50, 52, 53, 53А, 54, 55, 56, 56А, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81/1, 82, 82А, 83, 84, 85, 86, 87, 88, 89, 90, 91, 91А, 92, 93, 94, 95, 95/1, 96, 97, 99, 99/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z374" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шевченко: 2, 7, 8, 9, 10, 14, 15, 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z375" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 43</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z376" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: поселок Атамекен улица Бұқар жырау 1, Товарищество с ограниченной ответственностью "Agrimer Zholkuduk"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z377" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Абылай хан: 1, 2, 2/1, 3, 4, 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 19, 21, 23, 23/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z378" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Болашақ: 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z379" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бөгенбай батыр: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47/2, 48, 49, 50, 51, 52, 53, 54, 55, 55/1, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z380" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бұқар жырау: 1/2, 1А, 2, 3, 4, 5, 5/1, 6, 7, 8, 9, 14, 15, 16, 18, 28, 30/1, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z381" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гауһар батыр: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32/1, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z382" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ғарышкер: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z383" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қабанбай батыр: 1, 2, 3, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z384" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қазыбек би: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 13, 15, 17, 19, 21, 23, 25, 29, 30, 31, 31/1, 43, 45, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z385" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Калкаманская: 1, 2, 3, 3/1, 4, 5, 6, 8, 8/1, 8/3, 8/6, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z386" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Керуен: 1, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z387" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Отырар: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z388" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарайшық: 1, 2, 3, 5, 6А, 7, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z389" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сығанақ: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z390" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Терешковой: 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z391" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торайғыр би: 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 11, 12, 12/2, 13, 14, 15, 16, 16/2, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z392" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тохтарова: 4, 5, 6, 7, 9, 17, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z393" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш. Уәлиханов: 1, 2, 4, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39А, 40, 41, 42, 43, 44, 44/1, 45, 46, 47, 48, 49, 50, 51, 51А, 52, 53, 54, 55, 56, 57, 58, 59, 61/1, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 86/1, 86/2, 87, 88, 88А, 90, 92, 94, 96, 98.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z394" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 44</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z395" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: поселок Атамекен улица Панфилова строение 65, коммунальное государственное учреждение "Основная общеобразовательная школа № 32 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z396" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Айдагольская: 2, 2/1, 2А, 3, 3А, 4, 4А, 5, 6, 7, 8, 8А, 9, 10, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z397" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алаш: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z373" w:id="365"/>
-[...15 lines deleted...]
-      улица Сарыарқа: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 17/1, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 40/1, 40А, 42, 44, 46, 48, 50, 52, 53, 53А, 54, 55, 56, 56А, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81/1, 82, 82А, 83, 84, 85, 86, 87, 88, 89, 90, 91, 91А, 92, 93, 94, 95, 95/1, 96, 97, 99, 99/1;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алтын сақа: 1, 3, 4, 5, 6, 8, 12, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z374" w:id="366"/>
-[...15 lines deleted...]
-      улица Шевченко: 2, 7, 8, 9, 10, 14, 15, 16.</w:t>
+    <w:bookmarkStart w:name="z399" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әбілқайыр Баймолдин: 1, 3, 5, 7, 9, 11, 13, 15, 15А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z375" w:id="367"/>
+    <w:bookmarkStart w:name="z400" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Береке: 1, 2, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 29, 29/1, 29/2, 30, 31, 31/1, 31/2, 31А, 32, 33, 33/1, 34, 36, 36/1, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z401" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z402" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ертіс: 2, 3, 110, 110/1, 110/2, 110/3, 111/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z403" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоқсан: 10, 12, 13, 14, 15, 16, 17, 18, 19, 19/2, 20, 21, 21/4, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39/1, 40, 42, 44, 46, 50, 50/1, 52, 54, 56, 58, 60, 62, 64, 68, 70, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z404" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қайнар: 12, 14, 15, 16, 17, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z405" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкжиек: 1, 1А, 1Б, 1В, 2, 2А, 3, 4, 4/1, 4/2, 4А, 5, 5А, 6, 7, 7А, 8, 9, 9/1, 12, 14, 16, 18, 20, 22, 24, 24А, 26, 28, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z406" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Куляш Байсеитовой: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z407" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Панфилова: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22/1, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 75/1, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104, 104А, 105, 106, 107, 108, 109, 110, 111, 112, 112/1, 114, 116;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z408" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Саржайлау: 1, 2, 2А, 3, 4, 5, 6, 6/1, 6/2, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z409" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тәуелсіздік: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41А, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 69/1, 70, 71, 72, 73, 73А, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 98/1, 98/2, 99, 100, 101, 101А, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 112/1, 113, 114, 115, 116, 117, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 144А, 146, 148, 150, 152, 154, 156, 158;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z410" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тұран: 1, 2, 4, 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z411" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шәмші Қалдаяқов: 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z412" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шолохова: 1, 2, 2А, 4, 5, 6, 7, 8, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z413" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Энбекшинская: 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 25, 27, 27К1, 29, 31.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z414" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 43</w:t>
-[...279 lines deleted...]
-      улица Сығанақ: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 45</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z390" w:id="382"/>
-[...15 lines deleted...]
-      улица Терешковой: 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+    <w:bookmarkStart w:name="z415" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Российская строение 57/3, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарский областной онкологический диспансер" управления здравоохранения Павлодарской области, акимата Павлодарской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z391" w:id="383"/>
-[...15 lines deleted...]
-      улица Торайғыр би: 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 11, 12, 12/2, 13, 14, 15, 16, 16/2, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 94;</w:t>
+    <w:bookmarkStart w:name="z416" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 46</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z392" w:id="384"/>
-[...15 lines deleted...]
-      улица Тохтарова: 4, 5, 6, 7, 9, 17, 19, 21;</w:t>
+    <w:bookmarkStart w:name="z417" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Щедрина 63, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарская областная больница имени Г.Султанова" управления здравоохранения Павлодарской области, акимата Павлодарской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z393" w:id="385"/>
-[...15 lines deleted...]
-      улица Ш. Уәлиханов: 1, 2, 4, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39А, 40, 41, 42, 43, 44, 44/1, 45, 46, 47, 48, 49, 50, 51, 51А, 52, 53, 54, 55, 56, 57, 58, 59, 61/1, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 86/1, 86/2, 87, 88, 88А, 90, 92, 94, 96, 98.</w:t>
+    <w:bookmarkStart w:name="z418" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 47</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z394" w:id="386"/>
+    <w:bookmarkStart w:name="z419" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Батурина строение 4/1, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарская городская больница № 3" Управления здравоохранения Павлодарской области, акимата Павлодарской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z420" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 44</w:t>
-[...19 lines deleted...]
-      Местонахождение: поселок Атамекен улица Панфилова строение 65, коммунальное государственное учреждение "Основная общеобразовательная школа № 32 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 48</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z396" w:id="388"/>
-[...15 lines deleted...]
-      Границы: улица Айдагольская: 2, 2/1, 2А, 3, 3А, 4, 4А, 5, 6, 7, 8, 8А, 9, 10, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z449" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Павлодарское улица Ыбырай Алтынсарин 60/1, коммунальное государственное учреждение "Средняя общеобразовательная школа № 40 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z397" w:id="389"/>
-[...15 lines deleted...]
-      улица Алаш: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Абая: 2, 4, 8, 10, 12, 14, 20, 22, 24, 26, 28, 30, 32, 32/1, 34, 34/1, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алтын Орда: 1, 1А, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 9А, 10, 10/1, 11, 11А, 11Б, 12, 13, 13А, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 22, 23, 23/1, 23/2, 24, 25, 26, 27, 28, 30, 32, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ахмет Байтұрсынұлы: 1, 2, 3, 4, 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбітшілік: 1, 3, 4, 4Д, 5, 6, 7, 8, 9, 10, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бөгенбай батыр: 1, 2, 3, 4, 4А, 5, 6, 6А, 7, 8, 8А, 9, 10, 11, 13, 15, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дешті Қыпшақ: 1, 3, 3/1, 5, 7, 9, 11, 13, 15, 15/2, 17/1, 17/2, 17/3, 17/4, 17/5, 18, 19, 19/1, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 39/1, 41, 43, 45, 47, 49, 51, 53, 55, 57, 57/2, 59, 61, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жәнібек-Керей: 1, 2, 2А, 3, 3В, 5, 6, 7, 7/1, 7А, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29А, 29Г, 29/2, 30, 31, 33, 34, 35, 36, 37, 38, 38/2, 39, 39С, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоқсан: 1, 2, 4, 5, 7, 10, 11, 12, 12А, 14, 16, 17, 18, 20, 23, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ер Еділ: 1, 3, 5, 7, 9, 9/2, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Камзина: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қасым Қажы: 1, 2, 3, 4, 5, 7, 8, 9, 11, 13, 15, 19, 20, 20А, 21, 23, 23/1, 28, 31, 32, 32В, 32Г, 33, 33/1, 35, 37, 38, 38/2, 39, 39/2, 40, 43, 51, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қажымұқан: 1, 1В, 2, 3, 5, 6, 7, 7/1, 9, 10, 10А, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәңгілік Ел: 1, 1/1, 1/2, 2, 2/1, 3, 3/1, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 12А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Ақбеттау: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17/1, 17К, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Ғабдылуахит Хазірет: 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Жас тұлпар: 1, 2, 2А, 3, 4А, 5, 6, 7, 9, 9А, 10, 11, 12, 14, 16, 23, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Жасыбай батыр: 1, 1/1, 3, 5, 7, 9, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Қағанат: 1, 3, 6, 7, 8, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Көктем: 1, 2, 3, 4, 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Сауран: 1, 3, 7, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Шапағат: 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Шәкәрім: 1, 1/1, 1А, 2, 3, 5, 6, 6А, 7, 8, 10, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пушкина: 1, 2, 3, 4, 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сатпаева: 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сұлтан Бейбарыс: 1, 1/1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/1, 15, 16, 16/1, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 26, 28, 29, 30, 30/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тәуелсіздік: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43/1, 44, 45, 46, 47, 48, 49, 49А, 50, 50/1, 51, 51А, 52, 53, 53/1, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70/1, 71, 72, 73, 74, 74/2, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 110, 111;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ұлы Дала: 1, 2, 2/2, 2А, 2В, 3, 3/1, 4, 4/1, 4А, 5, 6, 7, 8, 8А, 9, 10, 10А, 10В, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19А, 20, 21, 21/2, 22, 23, 24, 25, 25/1, 27, 29, 31, 32, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 53/1, 55, 57, 59, 61, 63, 65, 67.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 49</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z486" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Павлодарское улица Ыбырай Алтынсарин 60/1, коммунальное государственное учреждение "Средняя общеобразовательная школа № 40 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z398" w:id="390"/>
-[...15 lines deleted...]
-      улица Алтын сақа: 1, 3, 4, 5, 6, 8, 12, 14;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица 12: 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ардагерлер: 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алаш Орда: 4, 8, 12, 15, 84, 102, 103, 134, 136, 163, 165, 170, 171, 173, 177;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Атажурт: 1, 1/1, 1А, 1/5, 2, 2/2, 2/8, 2/10, 4А, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 33, 34, 37, 38, 39, 43, 45, 46, 47, 49, 51, 53, 54, 56, 58, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бауыржан Момышұлы: 1, 1/1, 1/2, 1/4, 2, 2/1, 2/3, 2А, 2Б, 2Г, 3, 4, 4/1, 5, 5/1, 5/4, 6, 7, 8, 9, 10, 11, 11/2, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Болашак: 1, 2, 3, 4, 6, 7, 8, 9, 10, 12, 14, 15, 16, 19, 20, 21, 22, 23, 27, 28, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Далакөл: 1, 2, 3, 4, 12А, 49А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дінмұхамед Қонаев: 1, 1Д, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 12/1, 13, 13А, 14, 14/1, 14/2, 14А, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 34А, 35, 36, 36/1, 37, 38, 39, 40, 41, 42, 42/1, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 53Д, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 65А, 66, 67, 69, 69А, 69К, 71, 73, 75, 77, 79, 81, 81К, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 118, 119, 121, 121/1, 127, 129, 131, 133, 137, 137/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Нуркенова: 5, 6, 7, 9, 10, 12, 13, 15, 18, 20, 21, 22, 23, 24, 26, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар: 4А, 5, 7, 10, 11, 13, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жибек жолы: 2, 2/1, 10, 22, 22/1, 92, 124, 158, 160, 164, 192;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жұмабек Тәшенев: 1, 2, 2Б, 2В, 3, 4, 4А, 5, 6, 6А, 7, 8, 8/1, 9, 10, 10/1, 10А, 11, 12, 12/1, 13, 13А, 14, 14А, 15, 15А, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Исабек Ишан: 1, 1/1, 3, 16, 18, 20, 133, 136, 141, 142, 144, 153, 163, 174, 206;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Күлтегін: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/1, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29/1, 29Д, 29К, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38/1, 38/2, 40, 41, 42, 43, 44, 46, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Конституции: 1, 3, 3А, 5, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құмдыкөл: 1, 4, 16, 22, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рахымжан Қошқарбаев: 1, 2, 2/1, 2/2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лесная: 3, 6, 13, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Малайсары: 9, 13, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мұқан Қаған: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 14А, 15, 16, 17, 18, 19, 20, 21, 21/1, 21/2, 22, 23, 24, 25, 26, 27, 28, 29, 29/1, 30, 31, 32, 33, 34, 34А, 35, 36, 37, 38, 39, 40, 40А, 41, 41А, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 59А, 60, 61, 62, 63, 64, 65, 66, 66А, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 82А, 83, 84, 84А, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрорайон Спутник-1: 1, 143, 634;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z399" w:id="391"/>
-[...15 lines deleted...]
-      улица Әбілқайыр Баймолдин: 1, 3, 5, 7, 9, 11, 13, 15, 15А;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрорайон Спутник-2: 1, 2, 9, 16, 143, 165, 167;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z400" w:id="392"/>
-[...15 lines deleted...]
-      улица Береке: 1, 2, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 29, 29/1, 29/2, 30, 31, 31/1, 31/2, 31А, 32, 33, 33/1, 34, 36, 36/1, 38, 40;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Отандастар: 1, 1/2, 1/4, 1/6, 1/10, 1/14, 1/16, 1/18, 1/20, 1А, 2, 2/1, 2/2, 2/3, 2/5, 2/7, 2/12, 2/14, 2А, 2Б, 2Д, 3, 3А, 4А, 5, 6А, 8, 8А, 9, 10, 10А, 12, 12А, 13, 14, 15, 16, 17, 17/1, 18, 19, 20А, 21, 22, 23, 24, 24А, 26А, 27, 28, 28А, 30, 31, 32А, 34, 34А, 35, 36, 36А, 38, 38А, 39, 40, 40А, 41, 42А, 43, 46А, 47, 50, 50А, 53, 55, 57, 58А, 62А, 66А, 72А, 93;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z401" w:id="393"/>
-[...15 lines deleted...]
-      улица Достық: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Лев Гумилев: 1, 3, 5, 7, 9, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z402" w:id="394"/>
-[...15 lines deleted...]
-      улица Ертіс: 2, 3, 110, 110/1, 110/2, 110/3, 111/2;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Отырар: 1, 2, 3;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z403" w:id="395"/>
-[...15 lines deleted...]
-      улица Желтоқсан: 10, 12, 13, 14, 15, 16, 17, 18, 19, 19/2, 20, 21, 21/4, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39/1, 40, 42, 44, 46, 50, 50/1, 52, 54, 56, 58, 60, 62, 64, 68, 70, 72;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 3: 6;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z404" w:id="396"/>
-[...15 lines deleted...]
-      улица Қайнар: 12, 14, 15, 16, 17, 18, 20;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд 4: 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z405" w:id="397"/>
-[...15 lines deleted...]
-      улица Көкжиек: 1, 1А, 1Б, 1В, 2, 2А, 3, 4, 4/1, 4/2, 4А, 5, 5А, 6, 7, 7А, 8, 9, 9/1, 12, 14, 16, 18, 20, 22, 24, 24А, 26, 28, 30, 32;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Республика: 41, 47, 49, 51, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарыарка: 2, 3, 4, 6, 7, 8, 9, 11, 12, 13, 13/1, 14, 16, 17, 18, 19, 20, 20/1, 20А, 21, 22, 23, 24, 25, 27, 29, 30, 31, 32, 33, 34, 35, 38, 39, 39/2, 40, 41, 42, 42/1, 43, 44, 44/1, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тайкелтір би: 2, 3, 4, 5, 6, 7, 7/1, 7/2, 8, 9, 9/1, 10, 12, 14, 16, 18, 19, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торайғыр би: 1, 1А, 2, 3, 4, 4/1, 4А, 5, 6, 7, 8, 8А, 9, 10, 11, 11/2, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 37, 39, 40, 41, 43, 45, 47, 49, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Центральная: 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шаукень: 1, 1А, 2, 2А, 3, 3А, 4, 4А, 5, 6, 7, 7А, 8, 8/1, 8А, 8Б, 9, 10, 11, 11А, 12, 12А, 13, 13А, 14, 14А, 15, 15А, 16, 16А, 17, 17А, 18, 19, 21, 21А, 22А, 22Б, 23, 23А, 24, 25, 25/1, 26, 26Б, 27, 28, 28Б, 29/1, 29/2, 30, 34, 36, 36/1, 38А, 40, 42, 44, 46, 46А, 48, 50, 94Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шоң би: 1, 1/1, 2А, 3, 4, 7, 8/1, 11, 13, 17, 17Б, 19, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ыбырай Алтынсарин: 1, 2, 2А, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22/1, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38А, 39, 40, 40А, 41, 42, 43, 44, 45, 46, 46Д, 46К, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 59/1, 60, 60/1, 60/2, 61, 62, 62/1, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 82/1, 83, 84, 85, 86, 87, 88, 88/1, 88А, 89, 90, 90А, 91, 92, 93, 94, 95, 96, 96А, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 134А, 135, 136, 137, 138, 139, 140, 140/2, 141, 143, 145, 147, 147/2, 149, 151, 153.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 50</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z512" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Кенжеколь площадь Ата заң строение 1/7, коммунальное государственное учреждение "Кенжекольская средняя общеобразовательная школа города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z406" w:id="398"/>
-[...15 lines deleted...]
-      улица Куляш Байсеитовой: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Аксуская: 1, 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1/18, 1/19, 1/20, 1/21, 1/22, 1/23, 1/24, 1/25, 1/26, 1/27, 1/28, 1/29, 1/30, 1/31, 1/32, 1/33, 1/34, 1/35, 1/36, 1/37, 1/38, 1/39, 1/40, 1/41, 1/42, 1/43, 1/44, 1/45, 1/46, 1/47, 1/48, 1/49, 1/50, 1/51, 1/52, 1/53, 1/54, 1/55, 1/56, 1/57, 1/58, 1/59, 1/60, 1/61, 1/62, 1/63, 1/64, 1/65, 1/66, 1/67, 1/68, 1/69, 1/70, 1/71, 1/72, 1/73, 1/74, 1/75, 1/76, 1/77, 1/78, 1/79, 1/80, 1/81, 1/82, 2, 2/1, 2/2, 2/3, 2/4, 2/5, 2/6, 2/7, 2/8, 2/9, 3, 3/1, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 13, 14, 15, 16, 17, 17/1, 18, 18/1, 19, 20, 21, 21А, 22, 23, 24, 25, 25/1, 26, 27, 27/1, 28, 29, 29/1, 30, 32, 34, 36, 36/1, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақниет: 1/1, 1/2, 4, 5, 5/1, 5/9, 5/10, 5/11, 5/12, 5/13, 5/14, 5/16, 5/17, 5/18, 5/19, 5/20, 5/21, 5/22, 5/23, 5/24, 6, 8, 16, 27, 39, 40, 41, 49, 50, 52, 53, 55, 57, 57/1, 67, 68, 79, 91, 98, 102, 112, 128, 137, 138, 143, 152, 156, 168, 173, 180, 201, 201/1, 209, 228, 234, 245, 253, 255, 311, 338, 342, 364, 384, 386, 389, 410, 411, 411/1, 412, 416, 420, 433, 434, 443, 447, 454, 456, 457, 458;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ашимбетова: 1/1, 1/6, 1/10, 1/12, 1/14, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39А, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Саттарханова: 1, 2, 5, 7/1, 8, 10, 17, 18, 19, 21, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Баян батыр: 1, 2, 3, 3/1, 4, 5/3, 6, 6/1, 7, 7/1, 8, 9, 9/1, 10, 11, 11/1, 13, 14, 14/1, 15, 19, 20, 20/1, 20/2, 21, 22, 22/1, 23, 25/1, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Болашак: 1, 1/6, 1/7, 2, 2/1, 2/2, 2/6, 2/9, 4, 5, 6, 8, 9, 14, 16, 18, 18/1, 20, 21, 22, 24, 26, 28, 30, 32, 34, 34/1, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Күншуақ: 2, 3, 3/1, 4, 4/1, 5, 5/1, 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбарыс сұлтан: 9/1, 12А, 12/1, 17/1, 23/1, 25/1, 27/1, 28, 28/1, 28/2, 29, 32, 32/1, 32А, 33, 37, 37А, 38, 38/1, 39, 39В, 40, 41, 43, 44, 45, 46, 46А, 47, 48, 49, 50, 51, 52, 53, 55, 56, 56/1, 57, 57/1, 60, 60/1, 61, 61/1, 62, 63, 65, 66, 68, 69, 70, 71, 72, 72А, 73, 74, 75, 76, 77, 78, 79, 79/1, 80, 81, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 97, 97/1, 97А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Егемен: 1/5, 1/7, 1/8, 1/10, 2, 2/1, 2/3, 2/4, 2/5, 2/7, 2/8, 2/9, 4, 5, 6, 7, 8, 10, 13, 14, 16, 17/1, 20, 21, 22, 23, 25, 26, 27, 27/1, 28, 28/1, 30, 31/2, 32, 33, 33/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жакена Абдыкова: 19/1, 19А, 29Б, 31, 32, 33, 33/1, 34, 35, 36, 37, 37/1, 37/2, 38, 39, 40, 41, 41А, 42, 43, 44, 45, 46, 47, 48, 49, 50, 50/1, 51, 52, 52/3, 52/4, 52Б, 53, 54, 55, 56, 57, 57/1, 57А, 58, 58/1, 58Б, 59, 59/2, 60, 61, 62, 62/2, 63, 64, 65, 65/1, 66, 67, 68, 69, 70, 71, 71/1, 71/2, 72, 72/1, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жана-Аульская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 32А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоксан: 1, 1/3, 1/5, 1/6, 1/7, 1/8, 2/6, 2/7, 2/12, 3, 3/1, 4, 5, 6, 7, 8, 8/1, 8/2, 9, 10, 11, 11/1, 12, 13, 15, 17, 19, 21, 21/1, 23, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Токина: 2, 2А, 4, 4А, 4Б, 6, 6В, 8, 10, 12, 12/1, 12/2, 14, 16, 16/3, 18, 20, 22, 24, 26, 28, 30, 30А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Курманбая: 1, 3, 4, 5/1, 6, 6/1, 7/1, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Малайсары тархан: 1, 2, 2/2, 2В, 3, 3/1, 4, 4/1, 4/4, 6, 6/1, 6А, 7, 7/2, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17/1, 18, 19, 19/2, 19/3, 20, 21, 21/1, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мизама: 1/1, 1/3, 1/5, 2, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      площадь Ата заң: 1, 1/3, 1Б, 5, 6, 6/4, 6А, 9, 12, 12/1, 12А, 12В;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рамазанова: 1, 2, 2А, 2Б, 3, 3/2, 3/3, 4, 5, 6, 7, 7/1, 7А, 8, 8А, 9, 10, 10/1, 11, 12, 13, 13/3, 14, 15, 22, 33, 34В;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z407" w:id="399"/>
-[...15 lines deleted...]
-      улица Панфилова: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22/1, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 75/1, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104, 104А, 105, 106, 107, 108, 109, 110, 111, 112, 112/1, 114, 116;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Семипалатинская: 1, 1/1, 1А, 2, 2/1, 3, 3/1, 3/2, 4, 5, 5/2, 6, 6/1, 6А, 7, 7/1, 7/2, 8, 9, 9А, 10, 11, 12, 13, 14, 14/1, 14/2, 14А, 15, 15Б, 16, 16А, 17, 18, 18/1, 18/2, 19, 19/1, 21, 23, 24, 24/1, 24В, 25, 25А, 25Б, 27;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z408" w:id="400"/>
-[...15 lines deleted...]
-      улица Саржайлау: 1, 2, 2А, 3, 4, 5, 6, 6/1, 6/2, 7, 8;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сұлтанбет сұлтан: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z409" w:id="401"/>
-[...15 lines deleted...]
-      улица Тәуелсіздік: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41А, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 69/1, 70, 71, 72, 73, 73А, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 98/1, 98/2, 99, 100, 101, 101А, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 112/1, 113, 114, 115, 116, 117, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 144А, 146, 148, 150, 152, 154, 156, 158;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Ұлан: 1, 1/2, 1/3, 2, 2/2, 3, 4/1, 4/3, 6, 6/1, 6/2, 6/4, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z410" w:id="402"/>
-[...15 lines deleted...]
-      улица Тұран: 1, 2, 4, 6, 8;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үркер: 98, 112, 128;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шоктальская: 1, 1/1, 1А, 1Б, 1Г, 2, 2А, 2Б, 3, 3А, 3Б, 4, 4А, 5, 6, 7, 7/1, 7А, 8Г, 10, 10/3, 10Е, 12, 12/1, 12/3, 12Б, 12В, 12Г, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шоң би: 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49/1, 50, 51, 52, 53, 54, 54/1, 54/2, 55, 56, 56/1, 56А, 57, 57А, 58, 59, 59/3, 59/4, 60, 61, 62, 63, 63А, 63В, 64, 65, 65/2, 66, 67, 68, 70, 70/1, 70А, 70Б, 70В, 70Г, 70Д, 71, 71В, 72, 72/1, 73, 74, 75, 76, 76/2, 77, 77/1, 78, 79, 79/1, 79/2, 79/3, 80, 81, 82, 92/3, 93, 95, 95/1, 95/2, 95А, 96, 96/1, 97, 99, 101.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 51</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z513" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Рылеева 13, государственное коммунальное казенное предприятие "Дворец культуры имени Естая" отдела культуры и развития языков города Павлодара, акимата города Павлодара</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z411" w:id="403"/>
-[...15 lines deleted...]
-      улица Шәмші Қалдаяқов: 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94;</w:t>
+    <w:bookmarkStart w:name="z514" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Абая: 381, 383, 403, 405, 406, 408, 409, 410, 411, 412, 414, 415, 416, 417, 418, 419, 420, 422, 423, 424, 425, 426, 427, 428, 429, 430, 431, 432, 433, 434, 435, 436, 437, 438, 439, 439А, 440, 441, 442, 443, 444, 445, 446, 447, 448, 448А, 449, 450, 452, 454, 456, 458, 460, 462;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z412" w:id="404"/>
-[...15 lines deleted...]
-      улица Шолохова: 1, 2, 2А, 4, 5, 6, 7, 8, 12, 13;</w:t>
+    <w:bookmarkStart w:name="z515" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алданская: 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 35, 36;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z413" w:id="405"/>
-[...15 lines deleted...]
-      улица Энбекшинская: 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 25, 27, 27К1, 29, 31.</w:t>
+    <w:bookmarkStart w:name="z516" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангельды: 1, 5, 8, 10, 10/1, 10/2, 12, 12А, 13, 14, 14А, 15, 15А, 16, 16А, 18, 20, 22, 22А, 22Б;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z414" w:id="406"/>
+    <w:bookmarkStart w:name="z517" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бекхожина: 3, 7, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z518" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Вилюйская: 4, 5, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z519" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Генерал Бәкіров: 1, 3, 5, 7, 9, 11, 14, 15, 16, 16А, 17, 17/1, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 40А, 41, 42, 42А, 43, 44, 45, 46, 47, 47А, 48, 49, 51, 52, 53, 54, 55, 57, 58, 58/1, 59, 61, 63, 63А, 65, 66, 67, 67А, 68, 69, 69А, 70, 70А, 71, 72, 73, 73А, 74, 75, 76, 77, 78, 79, 80, 80А, 81, 82, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z520" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Камская: 1, 1А, 2, 4, 5, 7, 8, 8/1, 9, 9/1, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z521" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Качирская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 13, 15, 17, 18, 19, 20, 21, 23, 25, 27, 27/1, 29, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z522" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кирпичная: 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 42, 44, 44А, 45, 45/1, 46, 47, 47А, 48, 49, 50, 50А, 51, 52, 53, 54, 55, 56, 56А, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z523" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Комиссарская: 3, 3А, 5, 7, 9, 9А, 13, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z524" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кошевого: 18, 19, 19А, 20, 21, 22, 23, 24, 25, 25/1, 26, 27, 28, 28А, 29, 29А, 31, 32, 32/1, 32А, 32Б, 34, 34А, 36, 39, 40, 41, 42, 43, 44, 45, 47, 47А, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z525" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Матросова: 25, 28, 30, 32, 33, 34, 35, 36, 37, 38, 38А, 39, 39А, 40, 40А, 41, 41Б, 42, 42А, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z526" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәшһүр Жүсіп: 340, 342, 344, 346, 348, 350, 352, 354, 356, 358, 360, 362, 364, 382, 382/1, 382/3, 382/4, 384, 384/2, 384/3, 403, 405, 407, 409, 411, 413, 415, 417, 419, 421, 423, 425, 427, 429, 431, 433, 435, 437, 439, 441, 443, 445, 447, 449, 451, 453, 455, 457, 459, 461, 463, 465;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z527" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мұқағали Мақатаев: 1, 5, 5А, 7, 7А, 9, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z528" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Потанина: 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14А, 16, 17, 18, 18А, 19А, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29А, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 46, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z529" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рылеева: 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z530" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Теплова: 3, 5, 9, 9А, 11, 11А, 13, 13/1, 13А, 15, 17, 19, 21, 21/1, 23, 25, 27, 29, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z531" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Усолка: 1, 1А, 2, 3, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 15/1, 15А, 16, 17, 18, 19, 20, 21, 22, 22/1, 23, 24, 24/1, 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z532" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 45</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z416" w:id="408"/>
+        <w:t xml:space="preserve"> Избирательный участок № 52</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z533" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: проспект Нұрсұлтан Назарбаев 190, коммунальное государственное учреждение "Средняя общеобразовательная школа № 24 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z534" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Бірлік: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z535" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кәукен Кенжетаев: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z536" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангельды: 19, 19/1, 19/4, 24, 26, 28, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z537" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Валиханова: 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44А, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z538" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гагарина: 40, 40/1, 41, 42, 42/1, 43, 44, 44/1, 61/1, 63, 63/1, 65/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z539" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И. Байзакова: 169, 171, 173, 175, 354, 356, 358, 360, 362, 364, 366, 368;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z540" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қабдеш Нұркин: 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 88, 90, 92, 94, 96, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z541" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қалмұқан Исабай: 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z542" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Орджоникидзе: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38А, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z543" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Теплова: 32, 32А, 34, 34/2, 36, 36/1, 38, 38/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z544" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Чапаева: 44, 45, 46, 47, 48, 49, 50, 50А, 51, 51А, 52, 53, 54, 55, 56, 57, 59, 59/1, 59/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z545" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Чехова: 68, 69, 71, 71А, 72, 72В, 72Г, 73, 74, 75, 76, 77, 78, 79, 80.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z546" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 46</w:t>
-[...535 lines deleted...]
-      переулок Шәкәрім: 1, 1/1, 1А, 2, 3, 5, 6, 6А, 7, 8, 10, 96;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 53</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z444" w:id="436"/>
-[...15 lines deleted...]
-      улица Пушкина: 1, 2, 3, 4, 6, 8;</w:t>
+    <w:bookmarkStart w:name="z550" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Камзина 346, коммунальное государственное учреждение "Средняя общеобразовательная школа № 21 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z445" w:id="437"/>
-[...2049 lines deleted...]
-    <w:bookmarkStart w:name="z548" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: улица Камзина: 350; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z550" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Нұрсұлтан Назарбаев: 287, 288/1, 289, 291, 293.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 54</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z551" w:id="543"/>
+    <w:bookmarkStart w:name="z551" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Академика Сатпаева 156, Товарищество с ограниченной ответственностью "Единый расчетный центр г. Павлодара"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z552" w:id="544"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z552" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица 29 Ноября: 1, 1/2, 5, 7, 9, 11, 12, 14, 15, 15/1, 19, 23, 25, 27, 29, 31, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z553" w:id="545"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z553" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Маргулана: 99, 102, 104, 111/1, 115, 117, 117/2, 117А, 118, 119, 119А, 121, 132А, 133, 134, 136, 138, 140, 142, 144, 144/1, 146, 150, 152, 153, 153А, 155, 156, 157, 158, 159, 159/1, 159/2, 159/3, 160, 161, 161А, 162, 163, 163А, 165, 167, 169, 171;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z554" w:id="546"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z554" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Сатпаева: 55, 57, 59, 73, 75, 77, 79, 85, 99, 160, 164, 166, 166/1, 172, 180, 182, 186, 186/1, 192;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z555" w:id="547"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z555" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Астана: 124, 126, 128, 130, 134, 139, 140, 151, 160/1, 160/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z556" w:id="548"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z556" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әлихан Бөкейханұлы: 125, 125А, 126, 127, 129, 131, 133, 135, 137, 143, 149/1, 159, 196, 202, 202/1, 204, 206, 208, 210, 212;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z557" w:id="549"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z557" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Генерала Дюсенова: 56;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z558" w:id="550"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z558" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Естая: 25, 31, 32, 34, 36, 38, 39, 40, 40/1, 43, 44, 44/1, 54, 56, 56/1, 58;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z559" w:id="551"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z559" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ермұхан Бекмаханұлы: 1, 9, 27, 29, 31, 33, 35, 37, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z560" w:id="552"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z560" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Луначарского: 1/2, 2, 6/1, 6/1/1, 6/1/2, 6/2, 7, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z561" w:id="553"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z561" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Исиналиева: 1, 3, 12, 14, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z562" w:id="554"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z562" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Некрасова: 89А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z563" w:id="555"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z563" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Степана Разина: 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z564" w:id="556"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z564" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Толстого: 2, 8, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z565" w:id="557"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z565" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Чернышевского: 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 112.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z566" w:id="558"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z566" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 55</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z567" w:id="559"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z575" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: площадь Победы 13, коммунальное государственное учреждение "Средняя общеобразовательная школа № 7 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z568" w:id="560"/>
+    <w:bookmarkEnd w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Академика Бектурова: 62, 81, 83, 85, 87, 89, 91, 93, 107, 109, 111, 115;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z569" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Маргулана: 79, 91/1, 91/2, 91/3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z570" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ермұхан Бекмаханұлы: 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z571" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каирбаева: 55, 59;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z573" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кривенко: 18, 18/1, 18/2, 20, 22, 24, 24/1, 26, 28, 30, 47, 49;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мәшһүр Жүсіп: 38, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z574" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       площадь Победы: 13, 17/2, 19, 21, 23.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z575" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 56</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z576" w:id="568"/>
+    <w:bookmarkStart w:name="z576" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Мәшһүр Жүсіп 27, коммунальное государственное казенное предприятие "Дворец школьников имени М. М. Катаева" управления образования Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z577" w:id="569"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z577" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Бұқар жырау: 91, 93, 95, 99, 99А, 101, 101/1, 103, 105, 107, 109;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z578" w:id="570"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z578" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Естая: 136, 138, 140, 142, 142/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z579" w:id="571"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z579" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Желтоқсан: 60, 62, 64, 64/1, 64/2, 66, 67, 68, 68/1, 68/2, 68/3, 69, 70, 71, 72, 73, 74, 77, 78, 79, 79/1, 81, 82, 83, 85;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z580" w:id="572"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z580" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица И. Байзакова: 25, 25/1, 25А, 27, 29, 31, 33, 35, 37, 39, 40, 41, 44, 44/1, 46, 48, 50, 52, 54, 58;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z581" w:id="573"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z581" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каирбаева: 61, 69, 71, 73, 91, 93, 101, 101/1, 101/2, 103, 103/1, 103/2, 105, 105/1, 105А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z582" w:id="574"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z582" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кривенко: 50, 52, 54, 56, 58, 60, 62, 64, 64/1, 64/2, 69, 71, 73, 75, 79, 83, 85, 87;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z583" w:id="575"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z583" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Қабдеш Нұркин: 23, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z584" w:id="576"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z584" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мәшһүр Жүсіп: 27, 30, 32, 80, 82, 84, 86, 90, 92;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z585" w:id="577"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z585" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Пионеров: 74, 75, 76, 77, 78, 79, 79Г, 80, 81, 82, 83, 84, 86;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z586" w:id="578"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z586" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Фурманова: 69, 70, 71, 72, 73, 74, 74А, 75, 76, 77, 78, 79, 80, 81, 82, 83.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z587" w:id="579"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z587" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 57</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z588" w:id="580"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z588" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Мәшһүр Жүсіп 33, коммунальное государственное казенное предприятие "Детская музыкальная школа имени Курмангазы" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z589" w:id="581"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z589" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абая: 1, 75, 83, 83/1, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 106, 107, 109, 110, 110/1, 111, 112, 113, 114, 116, 118, 118А, 120, 122, 124, 126, 128, 130;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z590" w:id="582"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z590" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Больничный: 94, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 118/1, 118/2, 119, 120, 121, 122, 123, 125;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z591" w:id="583"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z591" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бұқар жырау: 94, 98, 100, 104, 108, 110, 111, 112, 114, 115, 116, 117, 117/1, 118, 119, 120, 121, 122, 123, 124, 124/1, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 134/1, 135, 136, 137, 138, 140, 141, 143, 144, 144/1, 144/2, 144А, 145, 147, 151, 153, 155, 159, 161, 165, 167, 169, 171, 173, 175;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z592" w:id="584"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z592" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Гоголя: 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 128, 129, 129А, 130, 131, 132, 133;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z593" w:id="585"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z593" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ермұхан Бекмаханұлы: 88, 90, 92, 92/2, 94, 96, 98, 100, 104, 106, 108;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z594" w:id="586"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z594" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Естая: 84, 86, 88, 90, 92, 94/1, 94/2, 96, 98, 102, 104, 106, 106А, 108, 110, 132, 134, 134/1, 134/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z595" w:id="587"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z595" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица И. Байзакова: 60, 62, 64, 66, 68, 70, 72, 74, 75, 76, 77, 77А, 78, 79, 80, 82, 83, 83А, 84, 86, 87, 88, 90, 92, 94, 96, 98, 102, 104, 106, 112, 114, 115А, 117, 119, 120, 122, 124, 126, 128, 128/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z596" w:id="588"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z596" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кривенко: 81;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z597" w:id="589"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z597" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мәшһүр Жүсіп: 119, 121, 123, 125, 133, 135, 137, 139.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z598" w:id="590"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z598" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 58</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z599" w:id="591"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z599" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Малайсары батыр 3, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Малайсары батыра города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z600" w:id="592"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z600" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Естая: 91, 91/1, 95, 101, 141, 144, 146, 148, 150;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z601" w:id="593"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z601" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Катаева: 9А, 11, 11/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z602" w:id="594"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z602" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малайсары батыр: 3, 7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z603" w:id="595"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z603" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 59</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z604" w:id="596"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z604" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Малайсары батыр строение 41, коммунальное государственное учреждение "Средняя общеобразовательная профильная школа № 41 города Павлодара с физкультурно-оздоровительной направленностью" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z605" w:id="597"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z605" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Малайсары батыр: 29, 33, 35, 37, 37А, 39, 39/2, 41, 43, 45/1, 53, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z606" w:id="598"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z606" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Одесская: 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z607" w:id="599"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z607" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Украинская: 103, 105, 106, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 132, 133, 135.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z608" w:id="600"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z608" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 60</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z609" w:id="601"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z609" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Камзина строение 62/1, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Мәшһүр Жүсіп города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z610" w:id="602"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z610" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Ермұхан Бекмаханұлы: 150, 150/2, 151, 152, 153, 153/12, 154, 154/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z611" w:id="603"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z611" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Естая: 99, 101/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z612" w:id="604"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z612" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Камзина: 20, 24, 37, 56, 60, 62, 62/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z613" w:id="605"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z613" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Павлова: 45, 48/3, 49, 50/10, 51, 55.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z614" w:id="606"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z614" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 61 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z615" w:id="607"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z624" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Жаяу Мусы 1, коммунальное государственное казенное предприятие "Центр детско-юношеского творчества "Жигер" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z616" w:id="608"/>
+    <w:bookmarkEnd w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Байкальская: 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z617" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Баймульдина: 5, 9, 13, 15, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z618" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жаяу Мусы: 1, 7А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z619" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қабдеш Нұркин: 77, 79, 81, 83, 87, 89, 91;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z622" w:id="614"/>
+    <w:bookmarkStart w:name="z204" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рамазан Тоқтаров: 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 33/1, 34, 35, 35/1, 35/2, 36, 37, 38, 39, 39/1, 40, 41, 42, 43, 44, 44/1, 45, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z205" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мұқағали Мақатаев: 2, 3, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 29/2, 29/3, 29/4, 31, 31/4;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z206" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қазанғап би: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z623" w:id="615"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z207" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Усолка: 53, 55, 57, 57А, 59, 61, 61А, 62, 63, 63Б, 63В, 63Г, 64, 65, 65А, 66, 67, 67/1, 67А, 67Б, 68, 69, 69/1, 70, 72, 74, 74/1, 74/2, 74/3, 81, 95, 97, 97А, 99, 101, 188.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z624" w:id="616"/>
+    <w:bookmarkEnd w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 62</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z625" w:id="617"/>
+    <w:bookmarkStart w:name="z652" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: улица М. Исиналиева 24, филиал некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан" по Павлодарской области </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z626" w:id="618"/>
+    <w:bookmarkEnd w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица 29 Ноября: 37, 38, 40, 42, 43, 45, 47, 49, 53, 55, 57;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z627" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абая: 117, 117/1, 119, 121, 123, 125, 127, 127/1, 127/2, 129, 131, 135, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z628" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Маргулана: 164, 164/1, 164/2, 168, 170, 172, 173, 174, 174/1, 176, 180, 181, 182, 184, 186, 188, 190, 191, 192, 193, 194, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 215, 217;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z629" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Сатпаева: 111, 113, 115, 115/1, 116, 117, 120, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 147, 149, 153, 194, 196, 198, 202, 204, 206, 210, 210/1, 212, 214, 216, 216А, 218, 220, 222, 224, 226, 228, 232;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z630" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Астана: 165, 167, 169, 171, 173, 175, 177, 178, 179, 180, 181, 183, 184, 185, 186, 187, 188, 188/1, 189, 190, 192, 193, 194, 195, 196, 197, 198, 199, 199/1, 201, 202, 203, 204, 205, 206, 208, 210, 214;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z631" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әлихан Бөкейханұлы: 161, 165, 167, 169, 169В, 171, 177, 181, 183, 185, 187, 191, 193, 193/3, 197, 197А, 199, 201, 203, 205, 207, 214, 216, 218, 220, 222, 224, 226, 228, 228/1, 230, 232, 234, 236, 236/1, 236/2, 240, 242, 244, 246, 248, 250, 252, 254, 256, 258, 258/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z632" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бұқар жырау: 146, 148, 150, 152, 154, 156, 158, 160, 164, 166, 166/1, 181, 183, 185, 187, 187/1, 191, 193, 195, 195/1, 197, 203, 205, 207, 209, 211, 213;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z633" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Генерала Дюсенова: 80, 82, 84, 86, 88, 88/1, 88А, 108, 110, 111, 112, 113, 113А, 114, 115, 117, 118, 120, 121, 123, 123/3, 123А, 125, 126, 127, 128, 129, 130, 132, 132/1, 133, 134, 135, 136, 137, 138, 138/1, 138/1/1, 138/1/2, 139, 140, 141, 142, 143, 148, 149, 150, 151, 152, 153, 154, 157, 158, 158/1, 159, 161, 162, 163, 165, 166, 167, 167А, 168, 168/1, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207, 208, 209, 211, 213, 215, 217, 221, 223, 225;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z634" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Герцена: 87, 89, 90, 90А, 90Б, 91, 93, 94, 94/1, 95, 96, 97, 99;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z635" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Достоевского: 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16/1, 16/2, 17, 18, 19, 20, 21, 22, 23, 23/1, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 43;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z636" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Естая: 45, 47, 59, 61, 63, 63А, 65, 67, 69, 71, 81/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z637" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Желтоқсан: 131, 133, 133/1, 135, 137, 139, 141, 141/3, 141/4, 141/5, 141/6, 143;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z638" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица И. Байзакова: 121, 125, 130, 131, 131/1, 132, 133, 134, 135, 137, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 172, 174, 176, 178, 180, 182, 184, 184/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z639" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қабдеш Нұркин: 61, 62, 62/1, 64, 64/1, 66;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z640" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Луначарского: 14, 15, 17, 18, 20, 20А, 21, 22, 22А, 23, 24, 24А, 24Б, 25, 26, 27, 28, 29, 30, 30А, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42/1, 42/2, 43, 45, 47, 49, 51, 53;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z641" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мәшһүр Жүсіп: 132, 134, 136, 138, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 149/1, 150, 151, 152, 153, 153А, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 164/2, 165, 166, 167, 168, 169, 170, 172, 175, 177;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z643" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Горького: 2, 4, 6, 8, 8/1, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 34, 36, 37А, 38, 40, 42, 44, 46, 48, 50;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Исиналиева: 15, 18, 18А, 20, 21, 22, 24, 29, 29А, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 48, 58;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z644" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Муравьева: 1, 2, 3, 4, 5, 6, 7, 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z645" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Водников: 2, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 178;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z646" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Заводской: 129, 131, 132, 133, 134, 135, 136, 137, 139, 140, 141, 142, 143;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z647" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Октябрят: 182/1, 183, 184, 184/1, 185, 186, 187, 187/1, 188, 189, 190, 191, 192;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z648" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Пионеров: 91/1, 93, 95, 114, 116;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z649" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Сенной: 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 155;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z650" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Толстого: 7, 9, 10, 11, 11/1, 13, 14, 15, 16, 17, 17А, 18, 18А, 19, 20, 22, 27, 29, 31, 33, 35, 41, 41А, 48, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z651" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Чернышевского: 111, 113, 113Г, 114, 115, 116, 117, 118, 118Г, 119, 120, 122, 122А, 123, 123А, 124, 125, 127, 128, 129, 132, 133, 134, 135, 136, 137, 138, 138/1, 138/2, 138/3, 138/4, 139, 140, 141, 142, 143, 144.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z652" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 63</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z653" w:id="645"/>
+    <w:bookmarkStart w:name="z653" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Естая строение 83А, коммунальное государственное учреждение "Детско-юношеская спортивная школа № 3" управления физической культуры и спорта Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z654" w:id="646"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z654" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Бұқар жырау: 179/1, 179/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z655" w:id="647"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z655" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Естая: 81/1, 83, 83/1, 83А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z656" w:id="648"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z656" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қабдеш Нұркин: 46/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z657" w:id="649"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z657" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 32, 34, 38, 40.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z658" w:id="650"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z658" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 64</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z659" w:id="651"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z659" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Толстого 95, коммунальное государственное учреждение "Гимназия для одаренных детей имени Абая" управления образования Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z660" w:id="652"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z660" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Бұқар жырау: 241, 245, 245А, 247, 249, 251, 253, 253/1, 255, 257, 259, 261, 263, 265, 267, 269, 273, 275, 275А, 277, 279, 281, 283, 285, 287, 289, 291, 293, 295, 297, 299, 301, 305;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z661" w:id="653"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z661" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Достоевского: 86, 99, 101, 103, 105, 107;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z662" w:id="654"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z662" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица И. Байзакова: 143, 145, 147, 147/1, 149, 151, 159/1, 186, 188, 188А, 192, 196, 196А, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 246, 250, 252, 254, 258, 260, 262, 264, 266, 270, 272, 274, 276, 278, 280, 282, 284, 286, 288, 290, 292, 294, 296;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z663" w:id="655"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z663" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Горького: 102/2, 102/3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z664" w:id="656"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z664" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Сенной: 156, 157, 158, 158/1, 158/2, 159, 161, 163, 165, 167, 167/1, 167А, 169;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z665" w:id="657"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z665" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Толстого: 68, 82, 93, 95, 97, 99, 101, 101/1, 103, 105/1, 109.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z666" w:id="658"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z666" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 65</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z667" w:id="659"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z667" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ермұхан Бекмаханұлы строение 115/2, учреждение образования "Павлодарский высший экономический колледж Казпотребсоюза"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z668" w:id="660"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z668" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Ермұхан Бекмаханұлы: 115, 115/1, 115/15, 115/17;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z669" w:id="661"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z669" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Естая: 89;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z670" w:id="662"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z670" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Катаева: 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z671" w:id="663"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z671" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 42, 59, 61, 63, 65, 67, 69, 71, 75.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z672" w:id="664"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z672" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 66</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z677" w:id="669"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z677" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Жаяу Мусы 1, коммунальное государственное казенное предприятие "Центр детско-юношеского творчества "Жигер" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Байкальская: 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Баймульдина: 5, 9, 13, 15, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаяу Мусы: 1, 7А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қабдеш Нұркин: 77, 79, 81, 83, 87, 89, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рамазан Тоқтаров: 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 33/1, 34, 35, 35/1, 35/2, 36, 37, 38, 39, 39/1, 40, 41, 42, 43, 44, 44/1, 45, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мұқағали Мақатаев: 2, 3, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 29/3, 29/4, 31, 31/4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қазанғап би: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Усолка: 53, 55, 57, 57А, 59, 61, 61А, 62, 63, 63Б, 63В, 63Г, 64, 65, 65А, 66, 67, 67/1, 67А, 67Б, 68, 69, 69/1, 70, 72, 74, 74/1, 74/2, 74/3, 81, 95, 97, 97А, 99, 101, 188.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 67</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z678" w:id="670"/>
+    <w:bookmarkStart w:name="z678" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Камзина строение 62/1, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Мәшһүр Жүсіп города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z679" w:id="671"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z679" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Камзина: 41/1, 41/3, 58, 58/1, 58/2, 64, 64/8, 66, 68, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z680" w:id="672"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z680" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Катаева: 11/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z681" w:id="673"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z681" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 68</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z682" w:id="674"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z682" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Катаева строение 22, коммунальное государственное учреждение "Средняя общеобразовательная школа № 29 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z683" w:id="675"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z683" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Катаева: 6, 12, 14, 22, 24, 28, 30, 32, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z684" w:id="676"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z684" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 75/1, 75/2, 77, 79, 81, 85, 87, 87/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z685" w:id="677"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z685" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Толстого: 84, 86, 88.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z686" w:id="678"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z686" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 69</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z687" w:id="679"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z687" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Камзина строение 90, Представительство Учреждения "Алматинская Академия Экономики и Статистики" в г. Павлодаре</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z688" w:id="680"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z688" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Камзина: 82, 82/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z689" w:id="681"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z689" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Катаева: 25, 31, 33, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z690" w:id="682"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z690" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Павлова: 64, 64/1, 66/1, 68, 68/1, 68/2, 72, 76;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z691" w:id="683"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z691" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Толстого: 90/1, 92, 94, 94/2, 96, 100, 102, 104, 106.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z692" w:id="684"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z692" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 70</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z693" w:id="685"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z700" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Камзина 69, коммунальное государственное учреждение "Лицей-интернат "БІЛІМ-ИННОВАЦИЯ" для одарҰнных девочек" управления образования Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z695" w:id="687"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Камзина: 69, 87, 92, 94, 96, 98, 100, 102, 102/1/1, 104, 106, 114, 114А, 126, 128, 130, 130/3, 134, 136, 138;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малая Объездная: 3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z696" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Павлова: 67, 67/1, 69, 70, 71, 73, 75, 77/6, 80, 81, 82, 83, 84, 86, 86/7, 88, 90, 91/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z697" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Расковой: 1, 1/1, 2, 2/1, 3, 4, 5, 5/1, 6, 6/1, 6/2, 6А, 7/1, 9/2/1, 9/2/2, 9/3, 9А, 9Б, 11/2, 11/3, 15, 17, 17/1, 17/2, 17/3, 17/4, 17/5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z698" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Циолковского: 8, 10, 12, 12/1, 12/2, 12/3, 13, 14, 14/3, 15, 16, 17, 19/1,19/2, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z699" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Чайковского: 2/1, 4, 4/1, 4/2, 10, 12, 16, 21.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z700" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 71</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z701" w:id="693"/>
+    <w:bookmarkStart w:name="z701" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Усолка строение 42, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарский областной Центр психического здоровья" управления здравоохранения Павлодарской области, акимата Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z702" w:id="694"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z702" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 72</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z703" w:id="695"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z703" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: улица Толстого строение 22/1, коммунальное государственное учреждение "Специализированная детско-юношеская школа олимпийского резерва № 1" управления физической культуры и спорта Павлодарской области, акимата Павлодарской области </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z704" w:id="696"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z704" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абая: 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 170, 172, 173, 175, 176, 177, 178, 178/1, 181, 182, 183, 185, 186, 187, 188, 189, 189А, 193, 197, 201, 203, 206, 207, 207А, 208, 209, 210, 211, 211А, 212, 213, 213А, 214, 215, 216, 216А, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 228/1, 228А, 229, 229/2, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 240/1, 241, 242, 243, 243А, 244, 245, 246, 247, 247А, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 266, 267, 269, 271, 273, 275, 277, 279, 281, 283, 285, 286, 287, 289, 291;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z705" w:id="697"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z705" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Бектурова: 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 138/А, 140, 141, 142, 143, 143А, 144, 145, 146, 147, 148, 149, 150, 151, 152, 154, 155, 156, 157, 158, 159, 160, 161, 162, 165, 165А, 165В, 166, 168, 169, 170, 171, 172, 175, 177, 181, 183, 185, 187, 187/1, 209;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z706" w:id="698"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z706" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бұқар жырау: 168, 170, 172, 174, 176, 178, 179, 180, 182, 184, 186, 190, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 215, 215А, 216, 217, 218, 219, 220, 221, 222, 222/1, 223, 224, 225, 226, 227, 229, 230, 231, 231А, 232, 233, 235, 236, 236/1, 237, 238, 239, 240, 240/1, 242, 244, 246, 248, 250, 252, 254, 256, 258, 260, 262;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z707" w:id="699"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z707" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Достоевского: 44, 46, 48, 48А, 50, 52, 52/2, 53, 54, 55, 57, 58, 59, 60, 60/1, 61, 62, 63, 64, 65, 65А, 66, 68, 69, 70, 71, 72, 73, 74, 74/1, 75, 76, 76/1, 77, 78, 80, 81, 82, 82А, 83, 84, 85, 87, 89, 89А, 89Б, 91, 93, 95;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z708" w:id="700"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z708" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Желтоқсан: 108, 108/1, 110, 112, 114, 116, 116/1, 118, 120, 122, 124, 126, 128, 128А, 130, 132, 134, 136, 138, 140, 142, 144, 144А, 145, 146, 147, 148, 149, 150, 151, 151А, 152, 153, 154, 155, 156, 157, 158, 159, 161, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 197, 199, 201;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z709" w:id="701"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z709" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Горького: 41, 54, 56, 58, 60, 62, 64, 66, 68, 68/1, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z710" w:id="702"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z710" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Мәшһүр Жүсіп: 174, 176, 178, 180, 182, 184, 186, 188, 190, 191, 192, 193, 194, 196, 198, 199, 200, 201, 202, 204, 205, 207, 208, 209, 210, 211, 212, 212/1, 213, 214, 215, 215/1, 216, 217, 217/2, 218, 219, 220, 221, 223, 225, 233, 233А, 235, 235А, 237, 239, 239А, 241, 243, 247, 251, 253, 255, 257, 259, 261, 263, 265, 270; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z711" w:id="703"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z711" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Боткина: 180, 181, 181/1, 181А, 182, 183, 183/1, 183/2, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z712" w:id="704"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z712" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Гоголя: 223, 224, 225, 226, 227, 228, 229;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z713" w:id="705"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z713" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Пионеров: 203, 203/1, 203/2, 203А, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 216;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z714" w:id="706"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z714" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Садовый: 138, 139, 141, 142, 143, 144, 145, 146, 147, 148, 149, 149А, 150, 150/1, 152, 153, 155;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z715" w:id="707"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z715" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Толстого: 34, 36, 38, 42, 43, 44, 46, 47, 51, 53, 55, 57, 61, 61/1, 61А, 63, 65, 67, 69, 71, 73, 75, 77, 77А, 79, 81, 83, 85, 87, 87/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z716" w:id="708"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z716" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 73</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z717" w:id="709"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z717" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица М. Горького строение 102/4, Товарищество с ограниченной ответственностью "Инновационный Евразийский университет"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z718" w:id="710"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z718" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица М. Горького: 93, 95, 97, 99, 101, 102, 102/4, 103, 104, 105, 106, 107, 109, 110, 111, 112, 112/1, 113, 114, 115, 116, 117, 119, 120, 121, 123, 124, 125, 126, 127, 128, 130, 132, 134, 136, 138, 140, 142, 144, 154, 156, 158, 160, 162, 164;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z719" w:id="711"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z719" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 44, 44/2, 46, 46/1, 48;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z720" w:id="712"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z720" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Р. Люксембург: 106, 108, 108/1, 109, 110, 112, 112/1, 113, 114, 116, 118, 120, 122, 122/1, 124, 126, 128, 130, 132;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z721" w:id="713"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z721" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Толстого: 105, 107, 107/5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z722" w:id="714"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z722" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 74</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z723" w:id="715"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z730" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Катаева 36, коммунальное государственное учреждение "Средняя общеобразовательная школа № 14 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z724" w:id="716"/>
+    <w:bookmarkEnd w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Катаева: 36, 36/1, 36/2, 41, 43, 45, 47, 49, 53, 55; 57;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z725" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Павлова: 66, 70/1, 70/2, 74, 78, 79;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z726" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 89, 89/1, 91, 91/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z727" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Осипенко: 14;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z728" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Толстого: 90; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z730" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Чайковского: 4/5, 4/6, 5/2, 7, 7/1, 8.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 75</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z731" w:id="723"/>
+    <w:bookmarkStart w:name="z737" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Академика Чокина строение 27, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Бауыржана Момышулы города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z733" w:id="725"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Академика Сатпаева: 253, 273, 288, 292, 294, 296, 298, 300, 302, 306, 306/2/2, 316, 316/1, 318, 318А, 320, 322, 328, 330, 330/1, 332, 334, 336;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Астана: 253, 255, 257, 259, 261, 263, 265, 266, 267, 268, 269, 270, 273, 274, 278, 279, 280, 281, 282, 283, 284, 285, 285/1, 285А, 286, 288, 290, 292, 294, 296, 298, 300, 302, 304;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z734" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әлихан Бөкейханұлы: 255, 257, 257А, 259, 265, 267, 269, 271, 273, 275, 277, 279, 281, 283, 287, 308, 310, 314, 316, 318, 318/1, 324/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z735" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z736" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Маяковского: 1, 2, 3, 4, 5, 6, 8, 10, 12, 24, 26.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z737" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 76</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z738" w:id="730"/>
+    <w:bookmarkStart w:name="z738" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица М. Горького строение 33, коммунальное государственное учреждение "Средняя общеобразовательная школа № 39 инновационного типа с гимназическими классами города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z739" w:id="731"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z739" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Академика Бектурова: 240, 242, 244, 246, 248, 248А, 248В, 250;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z740" w:id="732"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z740" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Чокина: 34, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z741" w:id="733"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z741" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Желтоқсан: 170, 172, 174, 176, 178, 180, 182, 186, 213, 217, 219, 221, 223, 225, 227, 237, 241, 243, 245;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z742" w:id="734"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z742" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Горького: 31, 33, 35, 37, 41/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z743" w:id="735"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z743" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 77</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z744" w:id="736"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z744" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица М. Горького строение 33, коммунальное государственное учреждение "Средняя общеобразовательная школа № 39 инновационного типа с гимназическими классами города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z745" w:id="737"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z745" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Академика Чокина: 29/1, 31, 38, 38/1, 41, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z746" w:id="738"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z746" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мәшһүр Жүсіп: 272, 280, 284.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z747" w:id="739"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z747" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 78</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z748" w:id="740"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z758" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Академика Чокина строение 90, коммунальное государственное учреждение "Средняя общеобразовательная школа-гимназия имени Шапық Шөкин города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z749" w:id="741"/>
+    <w:bookmarkEnd w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абая: 274, 290, 292, 293, 295, 296, 297, 298, 299, 300, 301, 302, 303, 304, 306, 307, 308, 309, 311, 312, 313, 314, 315, 316, 317, 318, 319, 320, 321, 323, 323/1, 325, 327, 329, 330, 331, 333, 335, 337;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z750" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Чокина: 66, 68, 70, 72, 74, 75, 76, 77, 78, 78А, 80, 82, 82/1, 93, 94, 94/1, 96, 98, 99;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z751" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бұқар жырау: 264, 264А, 266, 268, 270, 274, 276, 278, 280, 284, 286, 288, 290, 292, 294, 296, 298, 300, 302, 304, 306, 311, 313, 315, 317, 319, 321, 323, 325, 327, 329, 331, 333, 335, 335/1, 335/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z752" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица И. Байзакова: 314, 316, 316/1, 318, 320, 320/2, 322, 324, 326, 328, 330, 332;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z754" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Горького: 55, 71, 73, 74, 75, 77, 79, 79/1, 81;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мәшһүр Жүсіп: 267, 267/1, 269, 271, 273, 275, 277, 279, 281, 283, 285, 287, 289, 291, 293, 295, 297, 299, 303, 305, 307, 309;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z755" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Боткина: 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 207, 208, 208А, 208В, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z756" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Гоголя: 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 247, 248, 249, 250, 251, 252, 252/1, 253, 254, 255;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z757" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Р. Люксембург: 82, 84, 85, 86, 87, 88, 89, 90, 91, 91/1, 92, 93, 94, 96, 98, 100, 100/1, 101, 101/1, 101/4, 102, 103.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z758" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 79</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z759" w:id="751"/>
+    <w:bookmarkStart w:name="z759" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Катаева 44, государственное коммунальное казенное предприятие "Дворец культуры имени Естая" отдела культуры и развития языков города Павлодара, акимата города Павлодара</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z760" w:id="752"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z760" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Академика Чокина: 148, 150, 150/1, 150/2, 154, 154/1, 154/3, 155/1, 155/2, 155/3, 155/6, 156, 156/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z761" w:id="753"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z761" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Катаева: 40, 42, 44/1, 44/2, 44/5, 46, 46/1, 48, 59, 61, 63, 65, 67, 68, 69, 71, 73, 75, 77, 79, 81, 83;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z762" w:id="754"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z762" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Осипенко: 1, 1/1, 3, 4, 5, 5/1, 6, 6/1, 6/2, 8, 8/1, 8/2, 8/3, 10, 12, 13, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z763" w:id="755"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z763" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Циолковского: 2, 3, 4, 5, 5/1, 5/2, 6/1, 7, 7/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z764" w:id="756"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z764" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 80</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z765" w:id="757"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z765" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица П. Васильева 17, коммунальное государственное учреждение "Специальная школа-интернат № 4" управления образования Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z766" w:id="758"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z766" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Генерал Бәкіров: 83, 83А, 85, 86, 87, 88, 89, 90, 90А, 91, 92, 92А, 93, 94, 94А, 95, 96, 96А, 96Б, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z767" w:id="759"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z767" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Маргулана: 317, 319, 321, 323, 325, 327, 329, 331, 332, 333, 334, 335, 336, 336А, 336Б, 338, 339, 340, 341, 342, 343, 343/1, 344, 345, 345/1, 345/9, 346, 347, 348, 349, 350, 352, 352/1, 356, 356А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z768" w:id="760"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z768" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Сатпаева: 257, 259, 261, 263, 265, 267, 269, 271, 277, 283, 344, 348;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z769" w:id="761"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z769" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гагарина: 1, 1/1, 2, 2/3, 2/4, 2/5, 2/6, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 13Б, 14, 15, 17, 18, 19, 20, 21, 23, 23/3, 25, 27, 27/3, 29, 29/1, 31, 33, 35, 37;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z770" w:id="762"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z770" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Генерала Дюсенова: 282, 284, 286, 288, 290, 292, 294, 296, 298, 300, 302, 304, 306, 306/1, 359, 361, 363, 365, 367, 369, 371, 373, 375, 377, 381, 383, 383/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z771" w:id="763"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z771" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Затон: 61, 61Б, 63, 65, 66, 70, 72;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z772" w:id="764"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z772" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кирпичная: 60, 61, 62, 63, 63А, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z773" w:id="765"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z773" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Комиссарская: 27, 28, 29, 30, 31, 31А, 32, 32А, 33, 34, 34А, 35, 35А, 35Б, 36, 37, 37А, 37Б, 38, 39, 40, 41, 41А, 41Б, 42, 43, 44, 45, 46, 48, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z774" w:id="766"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z774" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кошевого: 46, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61А, 62, 63;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z775" w:id="767"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z775" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 1, 5, 7, 9, 9А, 11, 13, 15, 16, 17, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z776" w:id="768"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z776" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица П. Васильева: 2/1, 4, 6, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 20, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z777" w:id="769"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z777" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Водников: 217, 218, 219, 220, 221, 222, 223, 224, 224/1, 225, 226, 227, 228, 228/1, 229, 230, 231, 232, 234, 236; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z778" w:id="770"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z778" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Депутатский: 1, 1/1, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 15А, 17;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z779" w:id="771"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z779" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Заводской: 174, 176, 177, 179, 180, 181, 182, 182/1, 182А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z780" w:id="772"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z780" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Матросова: 57, 58, 59, 60, 61, 62, 63, 64, 65, 65/1, 65А, 65Б, 66, 67, 68, 69, 70, 72;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z781" w:id="773"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z781" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Теплова: 2, 2А, 4, 4А, 4Б, 4В, 10, 12, 12А, 12Б.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z782" w:id="774"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z782" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 81</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z783" w:id="775"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z783" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Академика Чокина строение 27, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Бауыржана Момышулы города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z784" w:id="776"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z784" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Академика Чокина: 25, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z785" w:id="777"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z785" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 32, 34, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z786" w:id="778"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z786" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мәшһүр Жүсіп: 286.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z787" w:id="779"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z787" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 82</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z788" w:id="780"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z788" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Академика Чокина 32, коммунальное государственное учреждение "Средняя общеобразовательная школа № 15 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z789" w:id="781"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z789" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица 29 Ноября: 61, 67, 71, 73, 75, 77, 77А, 79, 83, 87, 89, 93;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z790" w:id="782"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z790" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Сатпаева: 234, 236, 238, 240, 242, 243, 244, 245, 246, 247, 248, 248/1, 250, 252, 254, 256, 256А, 258, 260, 262, 264, 266, 266/1, 268, 270, 272, 274, 276, 278, 282, 284;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z791" w:id="783"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z791" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Чокина: 1, 1/1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 14А, 15, 16, 17, 18, 19, 20, 21, 22, 23/1, 24, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z792" w:id="784"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z792" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Астана: 207, 209, 211, 213, 215, 216, 217, 218, 221, 222, 223, 224, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 254, 256, 258, 260, 260/2, 262;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z793" w:id="785"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z793" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әлихан Бөкейханұлы: 209, 211, 213, 215, 217, 219, 221, 223, 225, 227, 229, 231, 233, 235, 237, 239, 241, 245, 247, 249, 251, 253, 260, 260Г, 262, 264, 266, 268, 270, 272, 274, 276, 278, 280, 282, 284, 286, 286/1, 288, 290, 296, 300;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z794" w:id="786"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z794" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Горького: 1, 3, 5, 9, 11, 13, 17, 23, 25, 27, 29;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z795" w:id="787"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z795" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Октябрят: 193, 195, 196, 197, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z796" w:id="788"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z796" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Р. Люксембург: 2, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 25, 26, 27, 31, 35.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z797" w:id="789"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z797" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 83</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z798" w:id="790"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z798" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица П. Васильева строение 17/2, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Музафара Алимбаева города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z799" w:id="791"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z799" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абая: 373;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z800" w:id="792"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z800" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Бектурова: 324, 326, 327, 328, 329, 330, 330/1, 331, 332, 333, 334, 335, 336, 337, 338, 339, 340, 341, 342, 343, 344, 345, 346, 347, 348, 349, 350, 351, 352, 354, 356, 358;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z801" w:id="793"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z801" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гагарина: 22, 24, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z802" w:id="794"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z802" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Желтоқсан: 256, 258, 260, 262, 264, 266, 268, 270, 272, 274, 315, 317, 321, 323, 325, 327, 329, 331, 333, 335;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z803" w:id="795"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z803" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 27, 29, 31, 33, 33/1, 33А, 39, 43, 45/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z804" w:id="796"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z804" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мәшһүр Жүсіп: 312, 357, 359, 361, 363, 365, 367, 369, 369/1, 371, 373, 381, 383, 383/1, 385, 385/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z805" w:id="797"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z805" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица П. Васильева: 24, 26, 28, 30, 32, 34, 36, 38, 38/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z806" w:id="798"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z806" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Пионеров: 252, 254, 256, 258, 259, 260, 261, 262, 263, 264, 265, 269;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z807" w:id="799"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z807" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Садовый: 286, 288, 289, 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 301, 302.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z808" w:id="800"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z808" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 84</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z809" w:id="801"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z809" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Академика Чокина строение 90, коммунальное государственное учреждение "Средняя общеобразовательная школа-гимназия имени Шапық Шөкин города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z810" w:id="802"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z810" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Академика Чокина: 87, 87/1, 87/2, 89, 91;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z811" w:id="803"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z811" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бұқар жырау: 347, 349, 351, 353, 355;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z812" w:id="804"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z812" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 50, 50/1, 52, 54, 58/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z813" w:id="805"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z813" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 85</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z814" w:id="806"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z814" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Гагарина 30, коммунальное государственное казенное предприятие "Центр детско-юношеского творчества "Жигер" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z815" w:id="807"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z815" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абая: 377, 379, 384, 385, 386, 387, 388, 389, 390, 391, 392, 394, 395, 396, 397, 398, 399, 400, 401, 402, 404;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z816" w:id="808"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z816" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Валиханова: 68, 69, 70, 71, 72, 73, 74, 74А, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z817" w:id="809"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z817" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гагарина: 30, 32, 34, 36, 36/1, 36/2, 36/8, 38, 38/1, 38/2, 39, 45, 47, 49, 51, 53, 53А, 55, 57, 57/1, 59/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z818" w:id="810"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z818" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица И. Байзакова: 153, 155, 155/1, 157, 159, 161, 163, 165, 167, 334, 336, 338, 340, 342, 342/1, 344, 346, 348, 350, 352;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z819" w:id="811"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z819" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қабдеш Нұркин: 33, 76, 78, 80, 84, 84/1, 85, 86;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z820" w:id="812"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z820" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 45, 47;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z821" w:id="813"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z821" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мәшһүр Жүсіп: 314, 316, 318, 320, 322, 324, 326, 328, 330, 332, 334, 338, 387, 389, 391, 393, 395, 395А, 397, 399, 401;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z822" w:id="814"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z822" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Орджоникидзе: 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 68А, 69, 71, 73;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z823" w:id="815"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z823" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Потанина: 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 59/2, 123;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z824" w:id="816"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z824" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Теплова: 14, 14А, 16, 18, 20, 22, 24, 26, 30, 30А, 30/1, 30Б;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z825" w:id="817"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z825" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Чапаева: 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 72Г, 73, 74, 75, 76, 77, 78, 78А, 79.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z826" w:id="818"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z826" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 86</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z827" w:id="819"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z827" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ломова строение 64, Некоммерческое акционерное общество "Торайгыров университет"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z828" w:id="820"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z828" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Академика Чокина: 95, 97, 97/1, 97/2, 103, 103/1, 107, 139/1, 143;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z829" w:id="821"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z829" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қабдеш Нұркин: 68, 70, 70/1, 72;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z830" w:id="822"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z830" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 58, 60, 62, 88;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z831" w:id="823"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z831" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 166, 168.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z832" w:id="824"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z832" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 87</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z833" w:id="825"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z833" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ломова строение 140, коммунальное государственное казенное предприятие "Павлодарский областной казахский музыкально-драматический театр имени Жусупбека Аймаутова" управления культуры, развития языков и архивного дела Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z834" w:id="826"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z834" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Академика Чокина: 147, 147/3, 155/4;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z835" w:id="827"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z835" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Катаева: 50, 54, 85;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z836" w:id="828"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z836" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 135, 137, 139, 141, 142, 145, 150, 150/1, 152/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z837" w:id="829"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z837" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Павлова: 96/5, 102/3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z838" w:id="830"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z838" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 157.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z839" w:id="831"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z839" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 88</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z840" w:id="832"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z840" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Академика Чокина строение 159/4, коммунальное государственное учреждение "Школа-лицей имени Әлихан Бөкейхан города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z841" w:id="833"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z841" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Академика Чокина: 151, 151/2, 151/3, 152, 152/1, 152/2, 153, 155/5, 157, 157/2, 158/1, 159, 159/1, 159/2, 159/3, 160, 160/1, 160/2, 161/1, 161/2, 162, 162/1, 162/2, 162/3, 163, 163/1, 163/2, 164, 164/1, 164/2, 164/3, 165, 165/1, 165/2, 166, 166/6, 167, 167/1, 168, 168/1, 169, 169/1, 169/2, 170, 170/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z842" w:id="834"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z842" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Камзина: 140, 142, 144, 149, 150, 152, 154, 156, 158/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z843" w:id="835"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z843" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 152, 152/1, 154/1, 154/2, 156, 158/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z844" w:id="836"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z844" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Павлова: 85, 85/1, 92, 93, 93/1, 94, 95, 95/5, 96/1, 96/6, 98, 98/1, 99, 101, 102, 102/1, 102/2, 103, 103/1, 103/4, 104, 104/1, 108, 109, 110, 146.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z845" w:id="837"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z845" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 89</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z846" w:id="838"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z846" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ломова строение 162, коммунальное государственное предприятие на праве хозяйственного ведения "Высший колледж цветной металлургии" управления образования Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z847" w:id="839"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z847" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Гагарина: 62;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z848" w:id="840"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z848" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Камзина: 156/1, 156/2, 156/3, 156/4, 156/5, 157, 158, 158/4, 158/5, 160, 166, 170;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z849" w:id="841"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z849" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 154/4, 158, 160, 162, 162/9, 163, 165, 167, 169, 171, 171/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z850" w:id="842"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z850" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Павлова: 95/1, 97/1, 97/3, 103/2, 105, 109/1, 111, 115.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z851" w:id="843"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z851" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 90</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z852" w:id="844"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z873" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ворушина строение 6/2, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Жумабека Ташенева города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z853" w:id="845"/>
+    <w:bookmarkEnd w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица 4 линия: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 43, 44, 45, 46, 47, 50, 52, 53, 54, 55, 57, 58, 59, 61, 63, 65, 67, 71, 75, 77, 79, 81, 83, 85, 87, 87А, 89;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z854" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица 11 линия: 14, 16, 18, 20, 44, 48, 50, 50/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z855" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ағайынды Дүйсембиновтер: 10, 12Б, 20, 126;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z856" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алсеитова: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 22, 24, 26, 28, 29, 30, 32, 34, 35, 36, 37, 38, 39, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
-    <w:bookmarkStart w:name="z857" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бабина: 1, 3, 4, 5, 6, 7, 9, 10, 11, 12, 14, 15, 18, 19, 22, 23, 24, 24/1, 25, 27, 29, 31, 32, 33, 34, 36, 38, 41, 42, 44, 45, 46, 47, 49, 50, 51, 53, 53/1, 54, 55, 57, 59, 61, 62, 63, 64, 66, 68, 69, 70, 70/1, 71, 72, 72/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z858" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Будчанова: 3, 4, 5, 6, 7, 8, 9, 11, 13, 14, 14/1, 15, 16, 17, 18, 20, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 45, 46, 48, 49, 50, 51, 52, 53, 53/1, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70/1, 71, 72, 72/2, 73, 74, 76, 76/1, 77;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
-    <w:bookmarkStart w:name="z859" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ворушина: 6/2, 26Б;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z860" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Донентаева: 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 13, 14, 15, 15/1, 16, 17, 18, 19, 20, 21, 21/1, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 42, 43, 43/1, 44, 45, 46, 47, 48, 50, 54, 55, 56, 62, 63, 67, 68, 69, 70, 71;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z861" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Достык: 1, 2, 4, 5, 6, 7, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 56, 58;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
-    <w:bookmarkStart w:name="z862" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жигарева: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 25, 27, 29, 31, 33, 35, 37;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
-    <w:bookmarkStart w:name="z863" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Металлургов: 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 16, 17, 20, 21, 22, 22/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="855"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z865" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нуржанова: 1, 1/2, 1/3, 2, 2/3, 2А, 3, 3А, 4, 4/1, 5, 5/1, 6, 6/1, 8, 10, 11, 11/1, 11/2, 11/4, 12, 13, 14, 15, 17, 18, 19, 20, 21, 22, 24, 25, 25/1, 25/3, 26, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40, 41, 44, 45, 46, 47, 48, 49, 50, 51, 51/3, 52, 53, 54, 55/1, 55/2, 57, 58, 59, 61/1, 63, 63/1, 63/2, 64, 65/1;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рубаева: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 18А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="857"/>
-    <w:bookmarkStart w:name="z866" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сталеваров: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z867" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Султанова: 1, 1/2, 1/3, 1/5, 1/7, 1/8, 1/9, 1А, 2, 3, 6, 7, 9, 10, 11, 12, 12/1, 13, 14, 14/1, 14/2, 16, 16/1, 17, 18, 18/1, 18/2, 19, 20, 21, 22, 22/1, 23, 24, 25, 26, 27, 28, 28/1, 28/2, 30, 30/1, 32/1, 32/2, 33, 34, 34/1, 34А, 35, 36/1, 36/2, 36/3, 36/4, 38, 38/1, 38/2, 39, 40, 41, 43, 53, 55, 56, 60, 64, 65, 66, 67, 68, 69, 73, 75;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z868" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Усова: 3, 3/1, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 22/1, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 54, 56, 58, 60, 62, 63, 64, 66, 67, 68, 68/1, 69, 69/1, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 83, 88, 90, 92;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z869" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Хайдарова: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17/1, 17/2, 17А, 18, 18А, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z870" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Цефт: 1, 2, 3, 3/1, 4, 5, 6, 7, 8, 8/1, 9, 9/1, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 30, 31, 32, 33, 34, 35, 37, 38, 39, 41, 43, 45, 47, 49, 51, 53, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z871" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шашкина: 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z872" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Энтузиастов: 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 14, 15, 15А, 16, 16/1, 17, 17/1, 18, 18/1, 19, 20, 99.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z873" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 91</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z874" w:id="866"/>
+    <w:bookmarkStart w:name="z874" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Гагарина строение 58, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Камала Макпалеева города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z875" w:id="867"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z875" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Гагарина: 58, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z876" w:id="868"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z876" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Катаева: 60/1, 87, 89, 91, 95, 95/2, 97;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z877" w:id="869"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z877" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 147, 149, 150/3, 152/3, 154, 154/3, 155, 156/1, 156/2, 157, 159, 161;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z878" w:id="870"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z878" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Павлова: 111/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z879" w:id="871"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z879" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 92</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z880" w:id="872"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z880" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Гагарина строение 58, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Камала Макпалеева города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z881" w:id="873"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z881" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Баянаульская: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32/1, 32А, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z882" w:id="874"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z882" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гагарина: 50, 58/1, 60, 75, 81, 83, 85, 87, 89;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z883" w:id="875"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z883" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Катаева: 93, 99, 101, 103;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z884" w:id="876"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z884" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Семенченко: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 21, 21/1, 21/2, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z885" w:id="877"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z885" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Экибастузская: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z886" w:id="878"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z886" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 93</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z887" w:id="879"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z887" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Катаева 68, коммунальное государственное учреждение "Средняя общеобразовательная профильная школа дифференцированного обучения № 17 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z888" w:id="880"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z888" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Актюбинская: 37, 38, 38/1, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z889" w:id="881"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z889" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гагарина: 46, 48, 52;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z890" w:id="882"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z890" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дорожная: 1, 3, 3/1, 4, 9, 11, 22, 23, 24, 26, 28, 30, 32, 34, 36, 38, 40, 41/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z891" w:id="883"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z891" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Катаева: 60, 62, 64, 76, 78, 80, 82, 84, 103/1, 103/2, 105;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z892" w:id="884"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z892" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кулундинская: 37, 39, 41, 43, 45, 46, 47, 48, 49, 50, 50/1, 51, 52, 53, 54, 54/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z893" w:id="885"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z893" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лебяжинская: 19, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z894" w:id="886"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z894" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Теплова: 40, 42, 44, 46/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z895" w:id="887"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z895" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Уральская: 26, 27, 27/1, 28, 28/1, 29, 30, 30/1, 31, 32, 33, 34, 34/1, 34/2, 34/3, 34/4, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z896" w:id="888"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z896" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Чимкентская: 7, 27, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z897" w:id="889"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z897" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 94</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z898" w:id="890"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z910" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ломова строение 162, коммунальное государственное предприятие на праве хозяйственного ведения "Высший колледж цветной металлургии" управления образования Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z899" w:id="891"/>
+    <w:bookmarkEnd w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Бескарагайская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z900" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ворушина: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 28, 29, 31, 33, 35, 37, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z901" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гагарина: 66, 68, 70, 76, 76/3, 78;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z902" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қабдыкәрім Ыдырысов: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z903" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Иртышская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z904" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Камзина: 168, 172, 174, 176, 178, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 218/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z905" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кокчетавская: 1, 2, 3, 4, 5, 6, 6/1, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z906" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кустанайская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="898"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z908" w:id="900"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сейфуллина: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 36;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Семипалатинская: 1, 2, 3, 4, 5, 6, 6/1, 7, 7/1, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="900"/>
-    <w:bookmarkStart w:name="z909" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Славгородская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z910" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 95</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z911" w:id="903"/>
+    <w:bookmarkStart w:name="z911" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: проспект Нұрсұлтан Назарбаев 190, коммунальное государственное учреждение "Средняя общеобразовательная школа № 24 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z912" w:id="904"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z912" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Бірлік: 21, 23, 25, 27, 29, 31, 35, 37, 39, 41, 43, 45, 47, 49, 51;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z913" w:id="905"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z913" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кәукен Кенжетаев: 20А, 21, 22, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 31, 33, 34, 35, 36, 36А, 36Д, 37, 38, 39, 39А, 41, 41А, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51/1, 52;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z914" w:id="906"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z914" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Амангельды: 11/1, 17, 19А, 21, 23, 23А, 25, 27, 37, 47/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z915" w:id="907"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z915" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Баратбаева: 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z916" w:id="908"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z916" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жаяу Мусы: 7, 7Б;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="908"/>
-    <w:bookmarkStart w:name="z917" w:id="909"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z917" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қалмұқан Исабай: 61, 61/1, 63;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z918" w:id="910"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z918" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кунавина: 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="910"/>
-    <w:bookmarkStart w:name="z919" w:id="911"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z919" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 190, 190А, 200/1, 201;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="911"/>
-    <w:bookmarkStart w:name="z920" w:id="912"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z920" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шәкәрім Құдайбердіұлы: 10, 12, 14.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="912"/>
-    <w:bookmarkStart w:name="z921" w:id="913"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z921" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 96</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="913"/>
-    <w:bookmarkStart w:name="z922" w:id="914"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z922" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ткачева 15, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Мухтара Ауэзова города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="914"/>
-    <w:bookmarkStart w:name="z923" w:id="915"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z923" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Бекхожина: 11, 11/1, 11/2, 17, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="915"/>
-    <w:bookmarkStart w:name="z924" w:id="916"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z924" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Майры: 27/1, 27/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="916"/>
-    <w:bookmarkStart w:name="z925" w:id="917"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z925" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ткачева: 5, 5/1, 9, 11, 13, 15, 17, 17/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z926" w:id="918"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z926" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 97</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="918"/>
-    <w:bookmarkStart w:name="z927" w:id="919"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z927" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Амангельды строение 17/1, коммунальное государственное учреждение "Областная специальная библиотека для незрячих и слабовидящих граждан" управления культуры, развития языков и архивного дела Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="919"/>
-    <w:bookmarkStart w:name="z928" w:id="920"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z928" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Амангельды: 11/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="920"/>
-    <w:bookmarkStart w:name="z929" w:id="921"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z929" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бийская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="921"/>
-    <w:bookmarkStart w:name="z930" w:id="922"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z930" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Валиханова: 48, 49, 50, 51, 52, 53, 54, 54А, 55, 56, 57, 58, 59, 61, 62, 63, 64, 65, 66, 67;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="922"/>
-    <w:bookmarkStart w:name="z931" w:id="923"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z931" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица И. Байзакова: 177, 179, 181, 183, 185, 187, 189, 191, 193, 194, 195, 197, 199, 370, 372, 374, 376, 378, 378/1, 380, 382, 384, 386, 388;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z932" w:id="924"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z932" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қабдеш Нұркин: 100, 106, 108, 110, 112, 114, 116, 118, 122, 124;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="924"/>
-    <w:bookmarkStart w:name="z933" w:id="925"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z933" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қалмұқан Исабай: 44, 46, 48, 50, 52, 54, 56, 58, 60, 64, 66;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="925"/>
-    <w:bookmarkStart w:name="z934" w:id="926"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z934" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ленская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="926"/>
-    <w:bookmarkStart w:name="z935" w:id="927"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z935" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Обская: 1, 2, 3, 4, 5, 6, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="927"/>
-    <w:bookmarkStart w:name="z936" w:id="928"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z936" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Орджоникидзе: 43, 44, 45, 46, 47, 48, 48А, 48Б, 49, 50, 50А, 51, 52, 53, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="928"/>
-    <w:bookmarkStart w:name="z937" w:id="929"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z937" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мұқағали Мақатаев: 17, 19, 21, 23, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="929"/>
-    <w:bookmarkStart w:name="z938" w:id="930"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z938" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рылеева: 14, 19, 20, 21, 22, 23, 24, 26, 26/1, 28, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="930"/>
-    <w:bookmarkStart w:name="z939" w:id="931"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z939" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Усолка: 26, 26А, 27, 28, 29, 30, 31, 32, 33, 36, 37, 38, 39, 40, 41, 41А, 43, 45, 47, 49, 51;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="931"/>
-    <w:bookmarkStart w:name="z940" w:id="932"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z940" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Чапаева: 24, 25, 26, 26А, 27, 28, 29, 30, 31, 32, 33, 34, 34А, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="932"/>
-    <w:bookmarkStart w:name="z941" w:id="933"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z941" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шәкәрім Құдайбердіұлы: 1, 1/2, 4, 6, 8.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="933"/>
-    <w:bookmarkStart w:name="z942" w:id="934"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z942" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 98</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="934"/>
-    <w:bookmarkStart w:name="z943" w:id="935"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z943" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: проспект Нұрсұлтан Назарбаев 204, коммунальное государственное предприятие на праве хозяйственного ведения "ERTIS SU PVL" отдела жилищной инспекции и коммунального хозяйства города Павлодара, акимата города Павлодара</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="935"/>
-    <w:bookmarkStart w:name="z944" w:id="936"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z944" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Актюбинская: 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 100А, 101, 102, 103, 104, 105, 106, 107, 108, 112;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="936"/>
-    <w:bookmarkStart w:name="z945" w:id="937"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z945" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дорожная: 98, 98Г, 99, 100, 101, 102, 103, 104, 106, 108, 110, 112;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="937"/>
-    <w:bookmarkStart w:name="z946" w:id="938"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z946" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Катаева: 110, 112, 114, 116, 118, 120, 122, 135, 135А, 137, 139, 141, 143, 145, 147, 153, 159;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="938"/>
-    <w:bookmarkStart w:name="z947" w:id="939"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z947" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кулундинская: 82, 82/1, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 97, 99, 101, 103, 104, 105, 107, 109, 111;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="939"/>
-    <w:bookmarkStart w:name="z948" w:id="940"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z948" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 204, 204А, 206, 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232, 233, 234, 236, 238, 240, 242, 244, 246, 248, 250, 252, 254, 256, 258, 260, 262, 264, 266, 268, 270, 272, 274, 276, 278, 280, 282, 282/3, 282/4, 283/3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="940"/>
-    <w:bookmarkStart w:name="z949" w:id="941"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z949" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Репина: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="941"/>
-    <w:bookmarkStart w:name="z950" w:id="942"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z950" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рафиқа Нұртазина: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="942"/>
-    <w:bookmarkStart w:name="z951" w:id="943"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z951" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Уральская: 83, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="943"/>
-    <w:bookmarkStart w:name="z952" w:id="944"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z952" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Чимкентская: 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="944"/>
-    <w:bookmarkStart w:name="z953" w:id="945"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z953" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 99</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="945"/>
-    <w:bookmarkStart w:name="z954" w:id="946"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z965" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 99</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Камзина 356, коммунальное государственное казенное предприятие "Ясли-сад № 16 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="946"/>
-    <w:bookmarkStart w:name="z955" w:id="947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Нағымбек Нұрмұхаммедов: 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z956" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қамар Қасымов: 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="948"/>
-    <w:bookmarkStart w:name="z957" w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каз. Правды: 2Г, 2Д, 3, 3/1, 3/2, 4/2, 4/4, 4/6, 7, 7/1, 8, 8/1, 16, 20, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="949"/>
-    <w:bookmarkStart w:name="z958" w:id="950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Камзина: 277, 279, 281, 283, 285, 287, 289, 291, 293, 295, 298, 300, 302, 304, 306, 308, 310, 312, 314, 316, 318, 320, 322, 324, 326, 328, 330, 356;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="950"/>
-    <w:bookmarkStart w:name="z959" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Курская: 2, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="951"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z961" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сержан Қанапиянов: 1, 1А, 3, 4, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30А, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 235, 237, 239, 241, 243, 245, 247, 249, 251, 253, 255, 257, 259, 261, 263, 265, 267, 271, 273, 275, 277, 279, 281, 283, 284А, 285;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z962" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Орловская: 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="954"/>
-    <w:bookmarkStart w:name="z963" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Челябинская: 1, 3, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 55, 55А, 55В, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z964" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дихан Әбілев: 1, 3, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z965" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 100</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z966" w:id="958"/>
+    <w:bookmarkStart w:name="z966" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Камзина 346, коммунальное государственное учреждение "Средняя общеобразовательная школа № 21 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z967" w:id="959"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z967" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Нағымбек Нұрмұхаммедов: 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z968" w:id="960"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z968" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ворушина: 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 138, 138А, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 158/1, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 198/3, 200, 202;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z969" w:id="961"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z969" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Камзина: 297, 297/1, 299, 301, 303, 305, 307, 309, 311, 313, 315, 317, 319, 321, 323, 325, 327, 329, 331, 332, 333, 334, 335, 336, 337, 338, 339, 340, 341, 342, 343, 344, 346, 345, 347, 349, 351, 352, 354;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z970" w:id="962"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z970" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Новосибирская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 75/1, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="962"/>
-    <w:bookmarkStart w:name="z971" w:id="963"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z971" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Томская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z972" w:id="964"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z972" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тульская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 21/1, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="964"/>
-    <w:bookmarkStart w:name="z973" w:id="965"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z973" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Аманжол Шәмкенов: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z974" w:id="966"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z974" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 101</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="966"/>
-    <w:bookmarkStart w:name="z975" w:id="967"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z1028" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Камзина строение 360, коммунальное государственное казенное предприятие "Ясли-сад № 116 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="967"/>
-    <w:bookmarkStart w:name="z976" w:id="968"/>
+    <w:bookmarkEnd w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абрикосовая, потребительский кооператив садоводческое товарищество "Энтузиаст": 17, 198, 201, 206;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="968"/>
-    <w:bookmarkStart w:name="z977" w:id="969"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      улица Береговая, потребительский кооператив садоводческое товарищество "Строитель": 1, 3, 4, 6, 9, 9/1, 12, 17, 19А, 26, 27, 30, 36, 37, 41, 42, 43, 44, 45, 46, 47, 53, 57, 61, 65Б, 67, 67Б, 71, 77, 75, 78, 83, 84, 87, 89, 94, 96, 105; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z978" w:id="970"/>
+      улица Береговая, потребительский кооператив садоводческое товарищество "Строитель": 1, 3, 4, 6, 9, 9/1, 12, 17, 19А, 26, 27, 30, 31, 36, 37, 41, 42, 43, 44, 45, 46, 47, 53, 57, 61, 65Б, 67, 67Б, 71, 77, 75, 78, 83, 84, 87, 89, 94, 96, 105; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Береговая, потребительский кооператив садоводческое товарищество "Энтузиаст": 117, 120;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="970"/>
-    <w:bookmarkStart w:name="z979" w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Березка, потребительский кооператив садоводческое товарищество "Строитель": 108, 117, 128;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="971"/>
-    <w:bookmarkStart w:name="z980" w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Березовая, потребительский кооператив садоводческое товарищество "Строитель": 106, 110, 117, 120, 128;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="972"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z982" w:id="974"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Березовая, потребительский кооператив садоводческое товарищество "Энтузиаст": 115, 117, 120;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Васильковая, потребительский кооператив садоводческое товарищество "Энтузиаст": 155, 162, 163, 169;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="974"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z984" w:id="976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Виноградная, потребительский кооператив садоводческое товарищество "Энтузиаст": 1, 11, 24, 37, 49, 53, 55, 127;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Вишневая, потребительский кооператив садоводческое товарищество "Строитель": 2, 3, 5, 9, 11, 15, 16, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="976"/>
-    <w:bookmarkStart w:name="z985" w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Вишневая, потребительский кооператив садоводческое товарищество "Энтузиаст": 8, 10, 11, 37, 66, 170, 176, 177;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="977"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z987" w:id="979"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Восточная, потребительский кооператив садоводческое товарищество "Энтузиаст": 22, 23, 32, 40, 54, 77, 116, 147;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица ДЭУ 67: 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="979"/>
-    <w:bookmarkStart w:name="z988" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жасминная, потребительский кооператив садоводческое товарищество "Строитель": 5, 7, 8, 12, 17, 20, 22, 28, 30, 33, 36, 39, 47, 49, 62, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="980"/>
-    <w:bookmarkStart w:name="z989" w:id="981"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жасминная, потребительский кооператив садоводческое товарищество "Энтузиаст": 49, 50, 51, 54, 55, 56, 58, 61;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="981"/>
-    <w:bookmarkStart w:name="z990" w:id="982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Земляничная, потребительский кооператив садоводческое товарищество "Металлург": 98;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="982"/>
-    <w:bookmarkStart w:name="z991" w:id="983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Земляничная, потребительский кооператив садоводческое товарищество "Энтузиаст": 234;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="983"/>
-    <w:bookmarkStart w:name="z992" w:id="984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Зеленая, потребительский кооператив садоводческое товарищество "Металлург": 87;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="984"/>
-    <w:bookmarkStart w:name="z993" w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Иртышская, потребительский кооператив садоводческое товарищество "Строитель": 23, 71, 110, 119, 142, 157;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="985"/>
-    <w:bookmarkStart w:name="z994" w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Калиновая, потребительский кооператив садоводческое товарищество "Строитель": 36, 50, 52, 53, 70, 76, 82, 85, 88, 162;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="986"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z996" w:id="988"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Калиновая, потребительский кооператив садоводческое товарищество "Энтузиаст": 5, 9, 41, 45, 47, 57, 61, 62, 137, 155, 157, 177, 188;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каштановая, потребительский кооператив садоводческое товарищество "Металлург": 90;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="988"/>
-    <w:bookmarkStart w:name="z997" w:id="989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каштановая, потребительский кооператив садоводческое товарищество "Энтузиаст": 218;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="989"/>
-    <w:bookmarkStart w:name="z998" w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кленовая, потребительский кооператив садоводческое товарищество "Строитель": 108, 113;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="990"/>
-    <w:bookmarkStart w:name="z999" w:id="991"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Клубничная, потребительский кооператив садоводческое товарищество "Энтузиаст": 241, 243, 244, 245;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="991"/>
-    <w:bookmarkStart w:name="z1000" w:id="992"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Крайняя, потребительский кооператив садоводческое товарищество "Металлург": 13, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="992"/>
-    <w:bookmarkStart w:name="z1001" w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ладожская: 6, 8, 17/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="993"/>
-    <w:bookmarkStart w:name="z1002" w:id="994"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лепестковая, потребительский кооператив садоводческое товарищество "Энтузиаст": 211;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="994"/>
-    <w:bookmarkStart w:name="z1003" w:id="995"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лимонная, потребительский кооператив садоводческое товарищество "Строитель": 2, 4, 5, 7, 9, 10, 11, 12, 13, 14, 16, 18, 19, 20, 23, 27, 29, 32, 45, 46, 47, 51, 53, 59, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="995"/>
-    <w:bookmarkStart w:name="z1004" w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лимонная, потребительский кооператив садоводческое товарищество "Энтузиаст": 228, 229, 233;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="996"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1006" w:id="998"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Луговая, потребительский кооператив садоводческое товарищество "Строитель": 3, 7, 12, 22, 30, 54, 79, 80, 87, 89, 97, 105;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Луговая: 57, 83;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="998"/>
-    <w:bookmarkStart w:name="z1007" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малиновая, потребительский кооператив садоводческое товарищество "Энтузиаст": 10, 22, 31, 44, 44А, 47, 52, 53, 66, 68, 83, 85, 94, 101, 125, 128, 132, 133, 134, 154/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="999"/>
-    <w:bookmarkStart w:name="z1008" w:id="1000"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мичурина, потребительский кооператив садоводческое товарищество "Строитель": 4, 23, 106;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1000"/>
-    <w:bookmarkStart w:name="z1009" w:id="1001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 295, 297, 302;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1001"/>
-    <w:bookmarkStart w:name="z1010" w:id="1002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Пчелиная, потребительский кооператив садоводческое товарищество "Строитель": 18, 23, 26, 28, 31, 38, 47, 49, 65, 66, 76;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1002"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1012" w:id="1004"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ромашковая, потребительский кооператив садоводческое товарищество "Металлург": 58;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рябиновая, потребительский кооператив садоводческое товарищество "Строитель": 2, 3, 8, 10, 13, 16, 30, 32, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1004"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1014" w:id="1006"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Садовая, потребительский кооператив садоводческое товарищество "Энтузиаст": 2, 5, 11, 13, 15, 16, 17, 36, 38, 62, 64, 67, 69, 94, 143, 150, 154, 166;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Северная, потребительский кооператив садоводческое товарищество "Энтузиаст": 1А, 2, 5, 10А, 14;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1006"/>
-    <w:bookmarkStart w:name="z1015" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сиреневая, потребительский кооператив садоводческое товарищество "Строитель": 6, 16, 18, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1007"/>
-    <w:bookmarkStart w:name="z1016" w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сиреневая, потребительский кооператив садоводческое товарищество "Энтузиаст": 255, 256, 258, 259, 371;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1008"/>
-    <w:bookmarkStart w:name="z1017" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сливовая, потребительский кооператив садоводческое товарищество "Энтузиаст": 2, 5, 9, 10, 11, 22, 49, 114, 142, 143, 144, 148/1, 151, 153;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1009"/>
-    <w:bookmarkStart w:name="z1018" w:id="1010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сосновая, потребительский кооператив садоводческое товарищество "Энтузиаст": 22, 30, 41, 46, 49, 51, 59, 68, 69, 73, 125, 183;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1010"/>
-    <w:bookmarkStart w:name="z1019" w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Строительная, потребительский кооператив садоводческое товарищество "Металлург": 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1011"/>
-    <w:bookmarkStart w:name="z1020" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тополиная, потребительский кооператив садоводческое товарищество "Металлург": 5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1012"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1022" w:id="1014"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Усолка, потребительский кооператив садоводческое товарищество "Строитель": 2, 3, 4, 8, 11, 15, 17, 20, 21, 30, 34, 40, 45А, 66;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Цветочная, потребительский кооператив садоводческое товарищество "Энтузиаст": 15, 18, 23, 24, 25, 26, 29, 30, 32, 33, 34, 35, 36, 37, 40, 41, 43, 57, 58, 61, 63, 65, 67, 70, 71, 72, 87, 89, 90, 92, 93, 96, 98, 129;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1014"/>
-    <w:bookmarkStart w:name="z1023" w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Центральная, потребительский кооператив садоводческое товарищество "Энтузиаст": 3, 5, 18, 30, 64/1, 136, 154, 167, 171, 182, 247, 275;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1015"/>
-    <w:bookmarkStart w:name="z1024" w:id="1016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Черемуховая, потребительский кооператив садоводческое товарищество "Энтузиаст": 250, 254, 273;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1016"/>
-    <w:bookmarkStart w:name="z1025" w:id="1017"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шафранная, потребительский кооператив садоводческое товарищество "Энтузиаст": 84, 88, 95;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1017"/>
-    <w:bookmarkStart w:name="z1026" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Южная, потребительский кооператив садоводческое товарищество "Энтузиаст": 7, 9, 21, 21/1, 22, 29, 30, 40, 47, 49, 53;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1018"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1028" w:id="1020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Яблоневая, потребительский кооператив садоводческое товарищество "Энтузиаст": 5, 28, 30, 41, 45, 47, 51, 52, 86, 112.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 102</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1020"/>
-    <w:bookmarkStart w:name="z1029" w:id="1021"/>
+    <w:bookmarkStart w:name="z1029" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Камзина 360/1, коммунальное государственное казенное предприятие "Ясли-сад № 2 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1021"/>
-    <w:bookmarkStart w:name="z1030" w:id="1022"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z1030" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица 14 Годовщина: 2, 9, 12, 14, 16, 17, 18, 20, 20А, 21, 22, 22/1, 24, 24А, 26, 28, 28А, 30, 32, 34, 35, 36, 36/1, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 46, 47, 48, 51, 51/1, 53, 55, 57, 59, 61, 63, 66, 67, 82;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1022"/>
-    <w:bookmarkStart w:name="z1031" w:id="1023"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z1031" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Камзина: 353, 355, 357, 358, 359, 360/1, 361, 362, 362/1, 363, 364, 365, 367, 369, 371, 373, 375, 377, 379; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1023"/>
-    <w:bookmarkStart w:name="z1032" w:id="1024"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z1032" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Курская: 90, 92, 94, 96, 98, 100, 102;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1024"/>
-    <w:bookmarkStart w:name="z1033" w:id="1025"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z1033" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Орловская: 89, 91, 93, 95, 97, 99, 101;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1025"/>
-    <w:bookmarkStart w:name="z1034" w:id="1026"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z1034" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 299, 301;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1026"/>
-    <w:bookmarkStart w:name="z1035" w:id="1027"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z1035" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Тульская: 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 102, 103, 104; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1027"/>
-    <w:bookmarkStart w:name="z1036" w:id="1028"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z1036" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Челябинская: 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1028"/>
-    <w:bookmarkStart w:name="z1037" w:id="1029"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z1037" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 103</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1029"/>
-    <w:bookmarkStart w:name="z1038" w:id="1030"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z1089" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: Акционерное общество "Аэропорт Павлодар"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1030"/>
-    <w:bookmarkStart w:name="z1039" w:id="1031"/>
+    <w:bookmarkEnd w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица 14 Годовщина, потребительский кооператив садоводческое товарищество "Южный": 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1031"/>
-    <w:bookmarkStart w:name="z1040" w:id="1032"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лесная, потребительский кооператив садоводческое товарищество "Авиатор": 15;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абрикосовая, потребительский кооператив садоводческое товарищество "Яблонька": 497, 500;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1032"/>
-    <w:bookmarkStart w:name="z1041" w:id="1033"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Авиагородок: 1, 1А, 3, 4, 7, 8, 9, 13, 14, 16, 18, 20, 21, 21/2, 22, 23/2, 26/3, 26/10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1033"/>
-    <w:bookmarkStart w:name="z1042" w:id="1034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Арахисовая, потребительский кооператив садоводческое товарищество "Яблонька": 423А, 424А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1034"/>
-    <w:bookmarkStart w:name="z1043" w:id="1035"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Аэропорт: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 16, 17, 18, 19, 20, 20/1, 21, 22, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1035"/>
-    <w:bookmarkStart w:name="z1044" w:id="1036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Береговая, потребительский кооператив садоводческое товарищество "Южный": 1, 3, 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1036"/>
-    <w:bookmarkStart w:name="z1045" w:id="1037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Береговая, потребительский кооператив садоводческое товарищество "Яблонька": 410;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1037"/>
-    <w:bookmarkStart w:name="z1046" w:id="1038"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Брусничная, потребительский кооператив садоводческое товарищество "Яблонька": 22, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1038"/>
-    <w:bookmarkStart w:name="z1047" w:id="1039"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Буковая, потребительский кооператив садоводческое товарищество "Яблонька": 4, 15, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1039"/>
-    <w:bookmarkStart w:name="z1048" w:id="1040"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Васильковая, потребительский кооператив садоводческое товарищество "Яблонька": 65, 70, 92;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1040"/>
-    <w:bookmarkStart w:name="z1049" w:id="1041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ежевичная, потребительский кооператив садоводческое товарищество "Яблонька": 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1041"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1051" w:id="1043"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Зеленая, потребительский кооператив садоводческое товарищество "Яблонька": 12, 14, 26, 65, 71, 85, 87, 92;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кленовая, потребительский кооператив садоводческое товарищество "Яблонька": 8, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1043"/>
-    <w:bookmarkStart w:name="z1052" w:id="1044"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Клубничная, потребительский кооператив садоводческое товарищество "Яблонька": 36, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1044"/>
-    <w:bookmarkStart w:name="z1053" w:id="1045"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Крыжовниковая, потребительский кооператив садоводческое товарищество "Яблонька": 1, 23, 27, 42, 44, 45, 46, 49, 55, 74, 81, 86, 88, 99, 115, 144, 164, 179;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1045"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1055" w:id="1047"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кунакова: 1, 1/4, 2, 3, 4, 4/9, 4/10, 4/11, 4/12, 4/16, 4/17, 4/18, 4/19, 7/2, 9/1, 9/2, 10/1, включая войсковую часть: 31767 К;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ландышевая, потребительский кооператив садоводческое товарищество "Южный": 151;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1047"/>
-    <w:bookmarkStart w:name="z1056" w:id="1048"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ландышевая, потребительский кооператив садоводческое товарищество "Яблонька": 48, 53, 63, 64, 76, 97, 99, 116, 119, 144, 145, 147;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1048"/>
-    <w:bookmarkStart w:name="z1057" w:id="1049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лесополоска, потребительский кооператив садоводческое товарищество "Яблонька": 5, 6, 42, 147;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1049"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1059" w:id="1051"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Липовая, потребительский кооператив садоводческое товарищество "Южный": 2, 2А, 4, 7;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Маковая, потребительский кооператив садоводческое товарищество "Яблонька": 10, 11, 17, 18, 21, 52, 56;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1051"/>
-    <w:bookmarkStart w:name="z1060" w:id="1052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малиновая, потребительский кооператив садоводческое товарищество "Южный": 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1052"/>
-    <w:bookmarkStart w:name="z1061" w:id="1053"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Нарциссовая, потребительский кооператив садоводческое товарищество "Яблонька": 3, 4, 26, 30, 44, 53, 62;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1053"/>
-    <w:bookmarkStart w:name="z1062" w:id="1054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Насыпная, потребительский кооператив садоводческое товарищество "Яблонька": 2, 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1054"/>
-    <w:bookmarkStart w:name="z1063" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Облепиховая, потребительский кооператив садоводческое товарищество "Яблонька": 4, 6, 11, 19, 31, 50, 62, 83, 85, 90, 91, 93, 99, 102, 114, 115, 117, 125, 128, 129, 130, 139, 152, 156, 163, 174, 191, 196;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1055"/>
-    <w:bookmarkStart w:name="z1064" w:id="1056"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ольховая, потребительский кооператив садоводческое товарищество "Яблонька": 5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1056"/>
-    <w:bookmarkStart w:name="z1065" w:id="1057"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Ягодный, потребительский кооператив садоводческое товарищество "Яблонька": 2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1057"/>
-    <w:bookmarkStart w:name="z1066" w:id="1058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Песчаная, потребительский кооператив садоводческое товарищество "Яблонька": 391, 392;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1058"/>
-    <w:bookmarkStart w:name="z1067" w:id="1059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Портовая, потребительский кооператив садоводческое товарищество "Яблонька": 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1059"/>
-    <w:bookmarkStart w:name="z1068" w:id="1060"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Пчелиная, потребительский кооператив садоводческое товарищество "Яблонька": 4;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1060"/>
-    <w:bookmarkStart w:name="z1069" w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ромашковая, потребительский кооператив садоводческое товарищество "Южный": 7, 10, 12, 17, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1061"/>
-    <w:bookmarkStart w:name="z1070" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рябиновая, потребительский кооператив садоводческое товарищество "Южный": 97;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1062"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1072" w:id="1064"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Семипалатинская, потребительский кооператив садоводческое товарищество "Южный": 19, 28, 31, 34, 50, 51, 55, 64;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Семипалатинская, потребительский кооператив садоводческое товарищество "Яблонька": 3, 4, 6, 16, 18А, 20А, 26, 26/1, 27А, 32, 34, 35, 40, 55, 58, 61, 67, 68, 69, 71;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1064"/>
-    <w:bookmarkStart w:name="z1073" w:id="1065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Семипалатинская А, потребительский кооператив садоводческое товарищество "Яблонька": 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1065"/>
-    <w:bookmarkStart w:name="z1074" w:id="1066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сиреневая, потребительский кооператив садоводческое товарищество "Южный": 86;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1066"/>
-    <w:bookmarkStart w:name="z1075" w:id="1067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сиреневая, потребительский кооператив садоводческое товарищество "Яблонька": 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1067"/>
-    <w:bookmarkStart w:name="z1076" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Смородиновая, потребительский кооператив садоводческое товарищество "Южный": 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1068"/>
-    <w:bookmarkStart w:name="z1077" w:id="1069"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Смородиновая, потребительский кооператив садоводческое товарищество "Яблонька": 13, 40, 60, 64, 75А, 78, 80, 86, 88, 96, 98, 100, 102, 115, 135, 138, 163, 170, 181, 184, 190, 191, 194, 197, 198, 210;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1069"/>
-    <w:bookmarkStart w:name="z1078" w:id="1070"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Солнечная, потребительский кооператив садоводческое товарищество "Яблонька": 58;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1070"/>
-    <w:bookmarkStart w:name="z1079" w:id="1071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Урожайная, потребительский кооператив садоводческое товарищество "Яблонька": 460;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1071"/>
-    <w:bookmarkStart w:name="z1080" w:id="1072"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Усолка, потребительский кооператив садоводческое товарищество "Яблонька": 1, 2, 2А, 3А, 5, 11, 28А, 36, 42, 54, 71, 81, 86, 89, 139, 146, 146А, 149А, 153, 153А, 172, 188, 195, 208, 210А, 228, 268, 300, 308, 354, 424, 467, 495, 531, 537;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1072"/>
-    <w:bookmarkStart w:name="z1081" w:id="1073"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Фиалковая, потребительский кооператив садоводческое товарищество "Яблонька": 13, 30, 70, 73, 84, 85, 89, 91, 101, 121, 126;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1073"/>
-    <w:bookmarkStart w:name="z1082" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Флоксовая, потребительский кооператив садоводческое товарищество "Яблонька": 7/1, 11, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1074"/>
-    <w:bookmarkStart w:name="z1083" w:id="1075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шафранная, потребительский кооператив садоводческое товарищество "Южный": 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1075"/>
-    <w:bookmarkStart w:name="z1084" w:id="1076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шафранная, потребительский кооператив садоводческое товарищество "Яблонька": 38, 39А, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1076"/>
-    <w:bookmarkStart w:name="z1085" w:id="1077"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шиповниковая, потребительский кооператив садоводческое товарищество "Яблонька": 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1077"/>
-    <w:bookmarkStart w:name="z1086" w:id="1078"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Юбилейная, потребительский кооператив садоводческое товарищество "Южный": 1, 2, 3, 4, 5, 7, 8, 10, 11, 12, 12А, 13, 14, 15, 16, 17, 20, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1078"/>
-    <w:bookmarkStart w:name="z1087" w:id="1079"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Южная, потребительский кооператив садоводческое товарищество "Южный": 27, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1079"/>
-    <w:bookmarkStart w:name="z1088" w:id="1080"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ягодная, потребительский кооператив садоводческое товарищество "Яблонька": 5, 20, 57, 76.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1080"/>
-    <w:bookmarkStart w:name="z1089" w:id="1081"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 104</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1081"/>
-    <w:bookmarkStart w:name="z1090" w:id="1082"/>
+    <w:bookmarkStart w:name="z1090" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: проспект Нұрсұлтан Назарбаев 284, коммунальное государственное учреждение "Центр оказания специальных социальных услуг для престарелых и лиц с инвалидностью общего типа Павлодарской области" управления координации занятости и социальных программ Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1082"/>
-    <w:bookmarkStart w:name="z1091" w:id="1083"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z1091" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 105</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1083"/>
-    <w:bookmarkStart w:name="z1092" w:id="1084"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z1092" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Камзина 275, коммунальное государственное казенное предприятие "Павлодарский областной центр фтизиопульмонологии" управления здравоохранения Павлодарской области, акимата Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1084"/>
-    <w:bookmarkStart w:name="z1093" w:id="1085"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z1093" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 107</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1085"/>
-    <w:bookmarkStart w:name="z1094" w:id="1086"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z1094" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ломова строение 49Б, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарская городская больница № 1" управления здравоохранения Павлодарской области, акимата Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1086"/>
-    <w:bookmarkStart w:name="z1095" w:id="1087"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z1095" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 108</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1087"/>
-    <w:bookmarkStart w:name="z1096" w:id="1088"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z1096" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Байдала улица Куанова 19, государственное коммунальное казенное предприятие "Дом культуры имени Камара Касымова аппарата акима Кенжекольского сельского округа"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1088"/>
-    <w:bookmarkStart w:name="z1097" w:id="1089"/>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z1097" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Азербаева: 1, 1/1, 2, 2/1, 2А, 3, 3/1, 3А, 4, 4/2, 5, 7, 8, 9, 10, 11, 11/1, 12, 13, 15, 17, 17/1, 19, 19/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1089"/>
-    <w:bookmarkStart w:name="z1098" w:id="1090"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z1098" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақжол: 1, 1/2, 2, 3, 4, 4/1, 5, 6, 6А, 7, 8, 8В, 9, 10, 11, 11/1, 15, 15/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1090"/>
-    <w:bookmarkStart w:name="z1099" w:id="1091"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z1099" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Батджанова: 2, 3, 4, 4/1, 5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1091"/>
-    <w:bookmarkStart w:name="z1100" w:id="1092"/>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z1100" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жұпар: 1, 2, 3, 3/1, 4, 5, 5А, 7, 8, 8А, 9, 10, 12, 13, 14, 15, 16, 18, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1092"/>
-    <w:bookmarkStart w:name="z1101" w:id="1093"/>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z1101" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Куанова: 1, 2, 3, 4, 4А, 5, 6, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18/1, 18А, 19, 20, 21, 21/1, 22, 22/2, 23, 23/1, 24, 24А, 25, 26, 27, 28, 29, 30, 31, 32, 32/1, 33, 33/2, 34, 35, 36, 36/1, 37, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1093"/>
-    <w:bookmarkStart w:name="z1102" w:id="1094"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z1102" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кенжекольская: 3/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1094"/>
-    <w:bookmarkStart w:name="z1103" w:id="1095"/>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z1103" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Нурпеисова: 2, 3, 4, 6, 6/1, 9, 10, 11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1095"/>
-    <w:bookmarkStart w:name="z1104" w:id="1096"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z1104" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 109</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1096"/>
-    <w:bookmarkStart w:name="z1105" w:id="1097"/>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z1105" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Долгое улица Баспакова 9, государственное коммунальное казенное предприятие "Дом культуры имени Камара Касымова аппарата акима Кенжекольского сельского округа"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1097"/>
-    <w:bookmarkStart w:name="z1106" w:id="1098"/>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z1106" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Құлагер: 1, 1/1, 2, 2/1, 3, 4, 5, 5/1, 6, 8, 9, 11, 15, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1098"/>
-    <w:bookmarkStart w:name="z1107" w:id="1099"/>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z1107" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қазанғап би: 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 12/1, 13, 14, 15, 16, 17/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1099"/>
-    <w:bookmarkStart w:name="z1108" w:id="1100"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z1108" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қимақ: 1, 2, 3, 4, 4/1, 5, 5/1, 6, 7, 8, 9, 10, 13, 14, 15/2, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1100"/>
-    <w:bookmarkStart w:name="z1109" w:id="1101"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z1109" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мұрагер: 1, 2, 3, 4, 6, 7, 7/1, 8, 9, 15.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1101"/>
-    <w:bookmarkStart w:name="z1110" w:id="1102"/>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z1110" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 110</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1102"/>
-    <w:bookmarkStart w:name="z1111" w:id="1103"/>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z1111" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ткачева 15, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Мухтара Ауэзова города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1103"/>
-    <w:bookmarkStart w:name="z1112" w:id="1104"/>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z1112" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Майры: 1, 3, 15, 19, 21, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1104"/>
-    <w:bookmarkStart w:name="z1113" w:id="1105"/>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z1113" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ткачева: 3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1105"/>
-    <w:bookmarkStart w:name="z1114" w:id="1106"/>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z1114" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 111</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1106"/>
-    <w:bookmarkStart w:name="z1115" w:id="1107"/>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z1115" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Зеленая Роща строение 6, коммунальное государственное учреждение "Областной центр оказания специальных социальных услуг реабилитации престарелых и лиц с инвалидностью "Ардагерлер үйі" управления координации занятости и социальных программ Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1107"/>
-    <w:bookmarkStart w:name="z1116" w:id="1108"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z1116" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 112</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1108"/>
-    <w:bookmarkStart w:name="z1117" w:id="1109"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z1146" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: микрорайон Железнодорожников улица Кленовая строение 77/1, государственное коммунальное казенное предприятие "Дворец культуры имени Естая" отдела культуры и развития языков города Павлодара, акимата города Павлодара</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1109"/>
-    <w:bookmarkStart w:name="z1118" w:id="1110"/>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z424" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Алмалы: 1/1, 1/2, 1/4, 2, 2/1, 2/75, 3/2, 8, 11, 11/1, 12, 13, 14, 16, 17/2, 17/3, 18, 19, 21, 23, 25, 25/1, 28, 29, 29/1, 30, 33, 33/1, 34, 35, 36, 36/1, 40/1, 47, 48, 50, 50/1, 50/2, 52, 58, 62, 64, 74, 86, 86/1, 90;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1110"/>
-    <w:bookmarkStart w:name="z1119" w:id="1111"/>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z425" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Березовая, потребительский кооператив садоводческое товарищество "Восточный": 29, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1111"/>
-    <w:bookmarkStart w:name="z1120" w:id="1112"/>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z426" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Березовая, потребительский кооператив садоводческое товарищество "Надежда": 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z427" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Березовая, потребительский кооператив садоводческое товарищество "Северный": 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1112"/>
-    <w:bookmarkStart w:name="z1121" w:id="1113"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z428" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Виноградная, потребительский кооператив садоводческое товарищество "Надежда": 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1113"/>
-    <w:bookmarkStart w:name="z1122" w:id="1114"/>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z429" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Вишневая, потребительский кооператив садоводческое товарищество "Восточный": 5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1114"/>
-    <w:bookmarkStart w:name="z1123" w:id="1115"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z430" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гулзар: 14, 161, 164, 287, 289, 292, 349;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1115"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1125" w:id="1117"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z431" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жангакова: 2, 7, 8, 8/1, 8/2, 9, 10, 10/1, 11, 12, 12/1, 13, 13/1, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z432" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Земляничная, потребительский кооператив садоводческое товарищество "Северный": 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1117"/>
-    <w:bookmarkStart w:name="z1126" w:id="1118"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z433" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кленовая: 31, 33, 37, 39, 41, 43, 46/1, 48, 50, 52, 54, 56, 58, 60, 63, 64, 64/2, 66, 68, 73, 74, 77, 77/1, 78, 81/1, 82, 83, 84, 85, 88, 90, 92, 94, 96, 98, 100, 101, 102, 104, 106, 108, 110, 111А, 111Б, 112, 113, 114, 116, 118, 120, 122, 124, 126, 126/1, 133, 143, 145, 149, 153, 155, 157, 161, 163, 165;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1118"/>
-    <w:bookmarkStart w:name="z1127" w:id="1119"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z434" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кленовая, потребительский кооператив садоводческое товарищество "Восточный": 3, 41, 49, 60, 66, 69, 73, 74, 78;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1119"/>
-    <w:bookmarkStart w:name="z1128" w:id="1120"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z435" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кленовая, потребительский кооператив садоводческое товарищество "Надежда": 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1120"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1130" w:id="1122"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z436" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Малиновая, потребительский кооператив садоводческое товарищество "Восточный": 40, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z437" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Аққайнар: 7;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1122"/>
-    <w:bookmarkStart w:name="z1131" w:id="1123"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z438" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Детский: 1, 3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1123"/>
-    <w:bookmarkStart w:name="z1132" w:id="1124"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z439" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Спортивный: 8, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1124"/>
-    <w:bookmarkStart w:name="z1133" w:id="1125"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z440" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Пионовая, потребительский кооператив садоводческое товарищество "Северный": 59;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1125"/>
-    <w:bookmarkStart w:name="z1134" w:id="1126"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z441" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сливовая, потребительский кооператив садоводческое товарищество "Восточный": 22, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1126"/>
-    <w:bookmarkStart w:name="z1135" w:id="1127"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z442" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        улица Сливовая, потребительский кооператив садоводческое товарищество "Надежда": 33, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1127"/>
-    <w:bookmarkStart w:name="z1136" w:id="1128"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z443" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Смородиновая, потребительский кооператив садоводческое товарищество "Северный": 4, 77;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1128"/>
-    <w:bookmarkStart w:name="z1137" w:id="1129"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z444" w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сосновая, потребительский кооператив садоводческое товарищество "Надежда": 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z445" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сосновая, потребительский кооператив садоводческое товарищество "Северный": 31;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1129"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1140" w:id="1132"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z446" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Степная: 1, 1А, 2, 9, 10, 12, 13, 15/1, 17, 17А, 19, 20, 23, 24, 26, 29, 31, 34, 37, 39, 39/1, 41, 42, 44, 45, 46, 49, 50, 51, 52, 53, 54, 57, 58, 59, 60, 62, 64, 66, 70, 72, 73, 73/1, 75, 76, 80, 81, 85, 91, 92, 94, 95, 96, 97, 98, 98/1, 100, 102, 108, 110;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z447" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Танкурай: 2, 4, 6/1, 7, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1132"/>
-    <w:bookmarkStart w:name="z1141" w:id="1133"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z448" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Центральная: 1, 10, 18, 19, 20/1, 21/1, 34, 36, 39, 41, 43, 45, 47, 48А, 49, 50, 51, 53, 54, 55, 56, 57, 59, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 91;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1133"/>
-    <w:bookmarkStart w:name="z1142" w:id="1134"/>
+    <w:bookmarkEnd w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Черешневая, потребительский кооператив садоводческое товарищество "Северный": 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1134"/>
-    <w:bookmarkStart w:name="z1143" w:id="1135"/>
+    <w:bookmarkStart w:name="z450" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Яблоневая, потребительский кооператив садоводческое товарищество "Березка": 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1135"/>
-    <w:bookmarkStart w:name="z1144" w:id="1136"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z451" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Яблоневая, потребительский кооператив садоводческое товарищество "Надежда": 3, 49;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1136"/>
-    <w:bookmarkStart w:name="z1145" w:id="1137"/>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z452" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Яблоневая, потребительский кооператив садоводческое товарищество "Северный": 28, 72.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1137"/>
-    <w:bookmarkStart w:name="z1146" w:id="1138"/>
+    <w:bookmarkEnd w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 113</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1138"/>
-    <w:bookmarkStart w:name="z1147" w:id="1139"/>
+    <w:bookmarkStart w:name="z1147" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Муткенова 52А, государственное учреждение "Управление полиции города Павлодара Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1139"/>
-    <w:bookmarkStart w:name="z1148" w:id="1140"/>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z1148" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 114</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1140"/>
-    <w:bookmarkStart w:name="z1149" w:id="1141"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z1149" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Павлова строение 1/3, Товарищество с ограниченной ответственностью "Павлодарская железнодорожная больница".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1141"/>
-    <w:bookmarkStart w:name="z1150" w:id="1142"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z1150" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 116</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1142"/>
-    <w:bookmarkStart w:name="z1151" w:id="1143"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z1151" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Административный городок строение 8/7, Республиканское государственное учреждение "Воинская часть 6679 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1143"/>
-    <w:bookmarkStart w:name="z1152" w:id="1144"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z1152" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 117</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1144"/>
-    <w:bookmarkStart w:name="z1153" w:id="1145"/>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z1153" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: промышленная зона Центральная 592, Республиканское государственное учреждение "Воинская часть 5512 Национальной гвардии Республики Казахстан". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1145"/>
-    <w:bookmarkStart w:name="z1154" w:id="1146"/>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z1154" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 118</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1146"/>
-    <w:bookmarkStart w:name="z1155" w:id="1147"/>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z1155" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Луначарского 1, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарский областной кардиологический центр" управления здравоохранения Павлодарской области, акимата Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1147"/>
-    <w:bookmarkStart w:name="z1156" w:id="1148"/>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z1156" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 119</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1148"/>
-    <w:bookmarkStart w:name="z1157" w:id="1149"/>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z1157" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Академика Маргулана 151, государственное учреждение "Госпиталь с поликлиникой Департамента полиции Павлодарской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1149"/>
-    <w:bookmarkStart w:name="z1158" w:id="1150"/>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z1158" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 120</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1150"/>
-    <w:bookmarkStart w:name="z1159" w:id="1151"/>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z1159" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: промышленная зона Восточная строение 217, Республиканское государственное учреждение "Учреждение № 63" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1151"/>
-    <w:bookmarkStart w:name="z1160" w:id="1152"/>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z1160" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 121</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1152"/>
-    <w:bookmarkStart w:name="z1161" w:id="1153"/>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z1161" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: проспект Нұрсұлтан Назарбаев 200, филиал Республиканского государственного предприятия на праве хозяйственного ведения "Республиканский научно-практический центр психического здоровья" Министерства здравоохранения Республики Казахстан в городе Павлодаре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1153"/>
-    <w:bookmarkStart w:name="z1162" w:id="1154"/>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z1162" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 125</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1154"/>
-    <w:bookmarkStart w:name="z1163" w:id="1155"/>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z1163" w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Майры строение 49/1, коммунальное государственное учреждение "Средняя общеобразовательная школа № 25 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1155"/>
-    <w:bookmarkStart w:name="z1164" w:id="1156"/>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z1164" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Майры: 29, 31, 31/1, 33, 35, 37, 39, 39/1, 39/2, 41, 43, 43/1, 47, 47/1, 49/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1156"/>
-    <w:bookmarkStart w:name="z1165" w:id="1157"/>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z1165" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 126</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1157"/>
-    <w:bookmarkStart w:name="z1166" w:id="1158"/>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z1166" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Семенченко 70, коммунальное государственное учреждение "Средняя общеобразовательная школа № 26 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1158"/>
-    <w:bookmarkStart w:name="z1167" w:id="1159"/>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z1167" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Баянаульская: 68А, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1159"/>
-    <w:bookmarkStart w:name="z1168" w:id="1160"/>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z1168" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бескарагайская: 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1160"/>
-    <w:bookmarkStart w:name="z1169" w:id="1161"/>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z1169" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ворушина: 12, 14, 16, 18, 20, 22, 24, 67, 69, 70, 71, 73, 75, 77, 79, 80/2, 81, 83, 84, 85, 86, 87, 88, 88/1, 89, 90, 91, 93;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1161"/>
-    <w:bookmarkStart w:name="z1170" w:id="1162"/>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z1170" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мағжан Жұмабаев: 1, 6, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1162"/>
-    <w:bookmarkStart w:name="z1171" w:id="1163"/>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z1171" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қабдыкәрім Ыдырысов: 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1163"/>
-    <w:bookmarkStart w:name="z1172" w:id="1164"/>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z1172" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Иртышская: 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1164"/>
-    <w:bookmarkStart w:name="z1173" w:id="1165"/>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z1173" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Камзина: 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273, 276, 278, 280, 282, 284, 286, 288, 290, 292, 294, 296;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1165"/>
-    <w:bookmarkStart w:name="z1174" w:id="1166"/>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z1174" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кокчетавская: 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1166"/>
-    <w:bookmarkStart w:name="z1175" w:id="1167"/>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z1175" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кустанайская: 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 79А, 80, 80А, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 112, 113, 113/1, 114, 116, 118;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1167"/>
-    <w:bookmarkStart w:name="z1176" w:id="1168"/>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z1176" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сейфуллина: 70, 72, 74, 76, 77, 78, 79, 79А, 80, 80А, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 105А, 106, 107, 108, 109;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1168"/>
-    <w:bookmarkStart w:name="z1177" w:id="1169"/>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z1177" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Семенченко: 69, 70, 70А, 71, 73, 75, 75А, 77, 78, 79, 80, 80А, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1169"/>
-    <w:bookmarkStart w:name="z1178" w:id="1170"/>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z1178" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Семипалатинская: 67, 68, 68А, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1170"/>
-    <w:bookmarkStart w:name="z1179" w:id="1171"/>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z1179" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Славгородская: 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 79А, 80, 80А, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1171"/>
-    <w:bookmarkStart w:name="z1180" w:id="1172"/>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z1180" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Экибастузская: 68А, 68Б, 69, 69А, 70, 71, 72, 73, 74, 75, 76, 77, 78, 78А, 79, 79А, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1172"/>
-    <w:bookmarkStart w:name="z1181" w:id="1173"/>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z1181" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 127</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1173"/>
-    <w:bookmarkStart w:name="z1182" w:id="1174"/>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z1182" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ворушина строение 6/2, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Жумабека Ташенева города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1174"/>
-    <w:bookmarkStart w:name="z1183" w:id="1175"/>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z1183" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: проезд 12: 1, 2, 4, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1175"/>
-    <w:bookmarkStart w:name="z1184" w:id="1176"/>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z1184" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Амангельды: 50, 50/1, 50/2, 50/3, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1176"/>
-    <w:bookmarkStart w:name="z1185" w:id="1177"/>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z1185" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ворушина: 2/1, 2/3, 2/4, 2А, 2Б, 2В, 4/3, 6, 6/1, 6/3, 8/1, 10, 12/1, 26А, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 61А, 63, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1177"/>
-    <w:bookmarkStart w:name="z1186" w:id="1178"/>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z1186" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гагарина: 95/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1178"/>
-    <w:bookmarkStart w:name="z1187" w:id="1179"/>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z1187" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ағайынды Дүйсембиновтер: 2/3, 4, 6, 6/1, 12А, 13.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1179"/>
-    <w:bookmarkStart w:name="z1188" w:id="1180"/>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z1188" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 128</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1180"/>
-    <w:bookmarkStart w:name="z1189" w:id="1181"/>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z1277" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Баян батыр строение 27, коммунальное государственное учреждение "Средняя общеобразовательная школа № 30 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1181"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1191" w:id="1183"/>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z456" w:id="853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица 3, потребительский кооператив садоводческое товарищество "Нефтяник": 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z457" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 4, потребительский кооператив садоводческое товарищество "Нефтяник": 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z458" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица 7, потребительский кооператив садоводческое товарищество "Нефтяник": 6;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1183"/>
-    <w:bookmarkStart w:name="z1192" w:id="1184"/>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z459" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица 9, потребительский кооператив садоводческое товарищество "Нефтяник": 64;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1184"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1194" w:id="1186"/>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z460" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 10, потребительский кооператив садоводческое товарищество "Нефтяник": 5, 30, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z461" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        улица 13, потребительский кооператив садоводческое товарищество "Нефтяник": 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1186"/>
-    <w:bookmarkStart w:name="z1195" w:id="1187"/>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z462" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақбеттау: 1, 1А, 2, 3, 3/1, 3/1А, 3/2, 3А, 4, 5, 5А, 6, 7, 7/1, 7/2, 8, 9, 9/1, 10, 10А, 11, 12, 12А, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1187"/>
-    <w:bookmarkStart w:name="z1196" w:id="1188"/>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z463" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақжол: 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1188"/>
-    <w:bookmarkStart w:name="z1197" w:id="1189"/>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z464" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Актогайская: 1, 2, 11, 15, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 35, 36, 37, 39, 41, 43, 45, 46, 48, 48/1, 51;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1189"/>
-    <w:bookmarkStart w:name="z1198" w:id="1190"/>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z465" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Актогайская, потребительский кооператив садоводческое товарищество "Рыбник": 28, 50, 51;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1190"/>
-    <w:bookmarkStart w:name="z1199" w:id="1191"/>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z466" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алмазная: 1/1, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1191"/>
-    <w:bookmarkStart w:name="z1200" w:id="1192"/>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z467" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алмы: 3, 5, 8, 13, 13/1, 22, 29;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1192"/>
-    <w:bookmarkStart w:name="z1201" w:id="1193"/>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z468" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ауэзова: 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1193"/>
-    <w:bookmarkStart w:name="z1202" w:id="1194"/>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z469" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ахметова: 1, 1А, 1Б, 1В, 1Г, 3, 5, 22, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1194"/>
-    <w:bookmarkStart w:name="z1203" w:id="1195"/>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z470" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Байжанова: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1195"/>
-    <w:bookmarkStart w:name="z1204" w:id="1196"/>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z471" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Баян батыр: 67, 69, 71, 73, 75, 77, 79, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 107, 109, 115, 117, 119, 121, 123, 125;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1196"/>
-    <w:bookmarkStart w:name="z1205" w:id="1197"/>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z472" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Береговая, потребительский кооператив садоводческое товарищество "Иртыш": 1, 2, 4, 4А, 8, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1197"/>
-    <w:bookmarkStart w:name="z1206" w:id="1198"/>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z473" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Березовая, потребительский кооператив садоводческое товарищество "Иртыш": 1, 5, 9, 11, 15, 16, 17, 18, 19, 22, 25, 26, 28, 29, 33, 34, 36, 38, 223/9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1198"/>
-    <w:bookmarkStart w:name="z1207" w:id="1199"/>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z474" w:id="871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ваккера: 1/2, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16/1, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1199"/>
-    <w:bookmarkStart w:name="z1208" w:id="1200"/>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z475" w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Виноградная, потребительский кооператив садоводческое товарищество "Иртыш": 1, 2, 7, 8, 9, 10, 13, 14, 19, 20, 21, 26, 28, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1200"/>
-    <w:bookmarkStart w:name="z1209" w:id="1201"/>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z476" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Вишневая: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 43А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1201"/>
-    <w:bookmarkStart w:name="z1210" w:id="1202"/>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z477" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Вишневая, потребительский кооператив садоводческое товарищество "Иртыш": 1, 4, 6, 7, 12, 26, 30, 32, 34, 35, 36, 39, 43, 43А, 45, 47;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1202"/>
-    <w:bookmarkStart w:name="z1211" w:id="1203"/>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z478" w:id="875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гайдара: 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1203"/>
-    <w:bookmarkStart w:name="z1212" w:id="1204"/>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z479" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Грушевая: 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1204"/>
-    <w:bookmarkStart w:name="z1213" w:id="1205"/>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z480" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Грушевая, потребительский кооператив садоводческое товарищество "Иртыш": 3, 7, 15, 16, 18, 19, 21, 22, 30, 31, 33, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1205"/>
-    <w:bookmarkStart w:name="z1214" w:id="1206"/>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z481" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дорожная, потребительский кооператив садоводческое товарищество "Рыбник": 5, 9, 11, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1206"/>
-    <w:bookmarkStart w:name="z1215" w:id="1207"/>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z482" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Еловая, потребительский кооператив садоводческое товарищество "Иртыш": 1, 2, 5, 9, 13, 14, 16, 22, 23, 24, 25, 26, 27, 32, 33, 37, 38, 39, 40, 42, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1207"/>
-    <w:bookmarkStart w:name="z1216" w:id="1208"/>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z483" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ермакова: 1, 1/1, 1/2, 1/3, 1/7, 1/10, 1/11, 1/12, 2, 2/1, 2/2, 3, 3/2, 3/7, 3/10, 3/12, 4, 4/3, 5, 5/1, 6, 7, 8, 10/1, 10/4, 12, 14/1, 15, 16, 16/1, 17, 18, 20, 20/1, 21, 21/1, 22, 24, 33/2, 33/3, 33/4, 33/5, 33/6, 33/7, 33/8, 33/9, 34, 36, 38, 41, 41/2, 43, 52, 52/1, 53, 53/1, 54, 54А, 58А, 62;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1208"/>
-    <w:bookmarkStart w:name="z1217" w:id="1209"/>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z484" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жасыбая: 1, 2, 2А, 3, 4, 4А, 5, 6, 6А, 8, 9, 10, 10А, 12, 14, 14А, 15, 15А, 15Б, 16, 17, 18, 20, 22, 24, 26, 28, 34, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1209"/>
-    <w:bookmarkStart w:name="z1218" w:id="1210"/>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z485" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жылкыбаева: 1, 1/1, 1А, 2, 2А, 3, 4, 5, 6, 6/1, 6А, 8, 8/1, 8/2, 8А, 8Б, 10, 10А, 11А, 12, 13, 13А, 14, 14/1, 14/2, 14А, 14Б, 14В, 15, 15А, 16, 31А, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1210"/>
-    <w:bookmarkStart w:name="z1219" w:id="1211"/>
+    <w:bookmarkEnd w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Зеленая: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 20, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1211"/>
-    <w:bookmarkStart w:name="z1220" w:id="1212"/>
+    <w:bookmarkStart w:name="z487" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Земляничная, потребительский кооператив садоводческое товарищество "Здоровье": 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1212"/>
-    <w:bookmarkStart w:name="z1221" w:id="1213"/>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z488" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Земляничная, потребительский кооператив садоводческое товарищество "Иртыш": 2, 6, 8, 10, 12, 18, 21, 28, 29, 33, 34, 35, 36, 37, 39, 40, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1213"/>
-    <w:bookmarkStart w:name="z1222" w:id="1214"/>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z489" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Иртышская, потребительский кооператив садоводческое товарищество "Рыбник": 2, 5, 7, 11, 11/1, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1214"/>
-    <w:bookmarkStart w:name="z1223" w:id="1215"/>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z490" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Казыбека: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12/1, 13, 13/1, 14, 15, 15/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1215"/>
-    <w:bookmarkStart w:name="z1224" w:id="1216"/>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z491" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каштановая, потребительский кооператив садоводческое товарищество "Иртыш": 1, 6, 7, 10, 11, 12, 13, 20, 21, 23, 26, 27, 28, 29А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1216"/>
-    <w:bookmarkStart w:name="z1225" w:id="1217"/>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z492" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кедровая: 14, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1217"/>
-    <w:bookmarkStart w:name="z1226" w:id="1218"/>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z493" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кедровая, потребительский кооператив садоводческое товарищество "Иртыш": 1, 2, 3, 4, 5, 6, 7, 9, 11, 12, 15, 16, 18, 19, 20, 21, 22, 24, 26, 29, 32, 37, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1218"/>
-    <w:bookmarkStart w:name="z1227" w:id="1219"/>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z494" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кирпичная: 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1219"/>
-    <w:bookmarkStart w:name="z1228" w:id="1220"/>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z495" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кленовая, потребительский кооператив садоводческое товарищество "Иртыш": 1, 2, 3, 6, 8, 9, 10, 11, 12, 15, 17, 20, 23, 29, 31, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1220"/>
-    <w:bookmarkStart w:name="z1229" w:id="1221"/>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z496" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Клубничная, потребительский кооператив садоводческое товарищество "Иртыш": 1, 5, 11, 14, 19, 20, 24, 25, 26, 28, 32, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1221"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1231" w:id="1223"/>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z497" w:id="893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Костылецкого: 1, 1/1, 2, 3, 3/1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/2, 15, 16, 16/2, 17, 17/1, 18, 19, 19/2, 20, 20/2, 21, 21/2, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z498" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лесоперевалочная: 5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1223"/>
-    <w:bookmarkStart w:name="z1232" w:id="1224"/>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z499" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лесопосадочная: 1, 3, 5, 7, 7/3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1224"/>
-    <w:bookmarkStart w:name="z1233" w:id="1225"/>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z500" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лимонная: 1, 2, 2А, 4, 5, 6, 7, 8, 9, 10, 12, 15, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1225"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1235" w:id="1227"/>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z501" w:id="897"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лимонная, потребительский кооператив садоводческое товарищество "Иртыш": 1, 2А, 3, 6, 9, 10, 11, 14, 15, 18, 23, 24, 26, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z502" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малахова: 1, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 12/1, 12/2, 13, 14, 15, 15/2, 16, 17, 17/1, 18, 18/1, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 48/1, 49, 50, 51, 52, 53;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1227"/>
-    <w:bookmarkStart w:name="z1236" w:id="1228"/>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z503" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малиновая, потребительский кооператив садоводческое товарищество "Иртыш": 2, 3, 8, 10, 12, 15, 16, 22, 23, 28, 33, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1228"/>
-    <w:bookmarkStart w:name="z1237" w:id="1229"/>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z504" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мичурина, потребительский кооператив садоводческое товарищество "Иртыш": 3/1, 15, 16, 17, 19, 20, 21, 27, 35, 40, 54А, 55, 77, 81, 90, 93, 95, 107/1, 116, 117, 119, 120, 128, 130, 147, 155, 157, 161, 164, 165, 166, 174, 175, 179, 180, 189, 200, 202;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1229"/>
-    <w:bookmarkStart w:name="z1238" w:id="1230"/>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z505" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мостовая: 2, 3/1, 5, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1230"/>
-    <w:bookmarkStart w:name="z1239" w:id="1231"/>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z506" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Новоселов: 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1231"/>
-    <w:bookmarkStart w:name="z1240" w:id="1232"/>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z507" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Облепиховая, потребительский кооператив садоводческое товарищество "Иртыш": 1, 2, 3, 4, 6, 12, 13, 14, 15, 17, 18, 20, 22, 25, 35, 36, 40, 42, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1232"/>
-    <w:bookmarkStart w:name="z1241" w:id="1233"/>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z508" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Линейный: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1233"/>
-    <w:bookmarkStart w:name="z1242" w:id="1234"/>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z509" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Литейный: 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1234"/>
-    <w:bookmarkStart w:name="z1243" w:id="1235"/>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z510" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Мостовой: 1, 2, 5, 5/1, 7, 14, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1235"/>
-    <w:bookmarkStart w:name="z1244" w:id="1236"/>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z511" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Моторный: 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1236"/>
-    <w:bookmarkStart w:name="z1245" w:id="1237"/>
+    <w:bookmarkEnd w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Рабочий: 1, 1Б, 2, 2А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1237"/>
-    <w:bookmarkStart w:name="z1246" w:id="1238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Советский: 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1238"/>
-    <w:bookmarkStart w:name="z1247" w:id="1239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Строителей: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12А, 13, 14, 15, 16, 20, 22, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1239"/>
-    <w:bookmarkStart w:name="z1248" w:id="1240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Тупиковый: 1, 1/1, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1240"/>
-    <w:bookmarkStart w:name="z1249" w:id="1241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Перевалочная: 1, 1/1, 2, 3, 4, 7, 7/2, 7А, 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1241"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1251" w:id="1243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Потапова: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21/1, 22, 23, 24, 24/1, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38/1, 39, 40, 40/1, 41, 42, 42/1, 43, 44, 44/1, 44/2, 45, 46, 47, 48, 48/1, 49, 50, 50/1, 51, 52, 53, 54, 54/1, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ракетная: 5, 6, 7, 8/3, 11, 11/3, 13, 15, 15/1, 15/2, 27, 42, 42/1, 42/2, 86, 88, 96, 98, 100, 102, 108, 114, 116, 126, 130;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1243"/>
-    <w:bookmarkStart w:name="z1252" w:id="1244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рыбная: 10, 12, 13, 14, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1244"/>
-    <w:bookmarkStart w:name="z1253" w:id="1245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рябиновая, потребительский кооператив садоводческое товарищество "Иртыш": 1, 3, 8, 9, 10, 11, 12, 13, 14, 15, 18, 19, 20, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1245"/>
-    <w:bookmarkStart w:name="z1254" w:id="1246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Салматова: 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1246"/>
-    <w:bookmarkStart w:name="z1255" w:id="1247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Северная, потребительский кооператив садоводческое товарищество "Иртыш": 1, 2, 3, 5, 7, 8, 10, 11, 15, 16, 17, 19, 24, 27, 31, 32, 33, 35, 42, 43, 44, 45, 47, 48, 49;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1247"/>
-    <w:bookmarkStart w:name="z1256" w:id="1248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сливовая, потребительский кооператив садоводческое товарищество "Иртыш": 7, 7/1, 8, 10, 14, 19, 20, 24, 27, 30, 32, 33, 34, 35, 43;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1248"/>
-    <w:bookmarkStart w:name="z1257" w:id="1249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сорокина: 1, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1249"/>
-    <w:bookmarkStart w:name="z1258" w:id="1250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сосновая, потребительский кооператив садоводческое товарищество "Иртыш": 2, 6, 10, 15, 16, 24, 25, 34, 36, 40, 41, 42, 43, 44, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1250"/>
-    <w:bookmarkStart w:name="z1259" w:id="1251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Степная: 1, 1/1, 1/2, 1А, 2, 3, 4, 5, 6, 7, 9, 10, 10/2, 11, 12, 12/1, 13, 14, 15/1, 17А, 18, 19, 24, 31, 46, 50, 54, 74, 91, 97, 98, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1251"/>
-    <w:bookmarkStart w:name="z1260" w:id="1252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Степная, потребительский кооператив садоводческое товарищество "Иртыш": 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1252"/>
-    <w:bookmarkStart w:name="z1261" w:id="1253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Строительная: 1, 8, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1253"/>
-    <w:bookmarkStart w:name="z1262" w:id="1254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сурова: 1, 3, 4, 5, 6, 6/1, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1254"/>
-    <w:bookmarkStart w:name="z1263" w:id="1255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тупиковая: 2, 3, 4, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1255"/>
-    <w:bookmarkStart w:name="z1264" w:id="1256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Хрустальная: 1, 2, 2/1, 2/2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18/1, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1256"/>
-    <w:bookmarkStart w:name="z1265" w:id="1257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Хрустальная, потребительский кооператив садоводческое товарищество "Иртыш": 10, 14;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1257"/>
-    <w:bookmarkStart w:name="z1266" w:id="1258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Царева: 1, 1/2, 2, 2/4, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1258"/>
-    <w:bookmarkStart w:name="z1267" w:id="1259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Цветочная 1: 6, 7/2, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1259"/>
-    <w:bookmarkStart w:name="z1268" w:id="1260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Цветочная: 1, 1/2, 3, 4, 5, 6, 6/1, 7, 8, 9, 10, 11, 12, 13, 14, 25/1, 25/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1260"/>
-    <w:bookmarkStart w:name="z1269" w:id="1261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Черемуховая, потребительский кооператив садоводческое товарищество "Иртыш": 10, 11, 13, 14, 15/1, 16, 17, 18, 19, 20, 21, 23, 28, 30, 35, 36, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1261"/>
-    <w:bookmarkStart w:name="z1270" w:id="1262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Черничная, потребительский кооператив садоводческое товарищество "Иртыш": 4, 5, 6, 8, 9, 11, 13, 14, 20, 27, 28, 29, 31;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1262"/>
-    <w:bookmarkStart w:name="z1271" w:id="1263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шанина: 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 28;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1263"/>
-    <w:bookmarkStart w:name="z1272" w:id="1264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ширяева: 1, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1264"/>
-    <w:bookmarkStart w:name="z1273" w:id="1265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Школьная: 17, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1265"/>
-    <w:bookmarkStart w:name="z1274" w:id="1266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Южная: 1, 5, 33, 36, 38, 55, 75, 79;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1266"/>
-    <w:bookmarkStart w:name="z1275" w:id="1267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Южная, потребительский кооператив садоводческое товарищество "Иртыш": 1, 3, 4, 5, 7, 10, 14;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1267"/>
-    <w:bookmarkStart w:name="z1276" w:id="1268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Яблоневая, потребительский кооператив садоводческое товарищество "Иртыш": 2, 4, 6, 7, 8, 10, 11, 11/1, 17, 18, 18/1, 21, 24, 24/1, 30, 33, 34, 37, 39.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1268"/>
-    <w:bookmarkStart w:name="z1277" w:id="1269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 129</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1269"/>
-    <w:bookmarkStart w:name="z1278" w:id="1270"/>
+    <w:bookmarkStart w:name="z1278" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Щедрина 60, коммунальное государственное учреждение "Средняя общеобразовательная школа имени Калижана Бекхожина" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1270"/>
-    <w:bookmarkStart w:name="z1279" w:id="1271"/>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z1279" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: улица Алмаатинская: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1271"/>
-    <w:bookmarkStart w:name="z1280" w:id="1272"/>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z1280" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ермака: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 99, 101, 103, 105, 107; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1272"/>
-    <w:bookmarkStart w:name="z1281" w:id="1273"/>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z1281" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Львовская: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1273"/>
-    <w:bookmarkStart w:name="z1282" w:id="1274"/>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z1282" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малайсары батыр: 15, 17, 17/2, 17/4, 17/5, 19, 19/1, 19/3, 21, 23, 25, 25А, 27, 31, 39/6, 56, 58, 60, 62, 64;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1274"/>
-    <w:bookmarkStart w:name="z1283" w:id="1275"/>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z1283" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Муткенова: 56, 58, 58/1, 81, 83, 84, 85, 86, 87, 88, 89, 91, 93, 94, 95, 96, 97, 98, 99, 101, 103, 105, 107, 109;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1275"/>
-    <w:bookmarkStart w:name="z1284" w:id="1276"/>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z1284" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Пятигорская: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 108; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1276"/>
-    <w:bookmarkStart w:name="z1285" w:id="1277"/>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z1285" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Рижская: 93, 94, 95, 96; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1277"/>
-    <w:bookmarkStart w:name="z1286" w:id="1278"/>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z1286" w:id="916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Российская: 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1278"/>
-    <w:bookmarkStart w:name="z1287" w:id="1279"/>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z1287" w:id="917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Смоленская: 81, 82, 82/1, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1279"/>
-    <w:bookmarkStart w:name="z1288" w:id="1280"/>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z1288" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 130</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1280"/>
-    <w:bookmarkStart w:name="z1289" w:id="1281"/>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z1337" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Малайсары батыр строение 41, коммунальное государственное учреждение "Средняя общеобразовательная профильная школа № 41 города Павлодара с физкультурно-оздоровительной направленностью" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1281"/>
-    <w:bookmarkStart w:name="z1290" w:id="1282"/>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z547" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абрикосовая, потребительский кооператив садоводческое товарищество "Мелиоратор": 94;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1282"/>
-    <w:bookmarkStart w:name="z1291" w:id="1283"/>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z548" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абрикосовая, потребительский кооператив садоводческое товарищество "Фрегат-1": 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1283"/>
-    <w:bookmarkStart w:name="z1292" w:id="1284"/>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z549" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алтайская: 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 140, 142, 144, 146;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1284"/>
-    <w:bookmarkStart w:name="z1293" w:id="1285"/>
+    <w:bookmarkEnd w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Архангельская: 82, 84, 86, 88, 90, 92, 94, 96;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1285"/>
-    <w:bookmarkStart w:name="z1294" w:id="1286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Березовая, потребительский кооператив садоводческое товарищество "Мелиоратор": 90;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1286"/>
-    <w:bookmarkStart w:name="z1295" w:id="1287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Виноградная, потребительский кооператив садоводческое товарищество "Фрегат-1": 436, 446, 450;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1287"/>
-    <w:bookmarkStart w:name="z1296" w:id="1288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Вишневая, потребительский кооператив садоводческое товарищество "Мелиоратор": 7, 89, 114, 125, 145, 148, 150, 152, 155, 157, 158;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1288"/>
-    <w:bookmarkStart w:name="z1297" w:id="1289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Грибная, потребительский кооператив садоводческое товарищество "Фрегат-1": 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1289"/>
-    <w:bookmarkStart w:name="z1298" w:id="1290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Грушевая, потребительский кооператив садоводческое товарищество "Мелиоратор": 25, 122;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1290"/>
-    <w:bookmarkStart w:name="z1299" w:id="1291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дальневосточная: 102, 104, 104/2, 106, 108, 110, 112, 114, 116, 118, 120;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1291"/>
-    <w:bookmarkStart w:name="z1300" w:id="1292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Днепропетровская: 83, 85, 87, 89, 91, 93, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1292"/>
-    <w:bookmarkStart w:name="z1301" w:id="1293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дубовая, потребительский кооператив садоводческое товарищество "Мелиоратор": 9, 15, 36, 38, 58, 72;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1293"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1303" w:id="1295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ежевичная, потребительский кооператив садоводческое товарищество "Фрегат-1": 464;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Еловая, потребительский кооператив садоводческое товарищество "Мелиоратор": 13, 46, 77, 83;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1295"/>
-    <w:bookmarkStart w:name="z1304" w:id="1296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жасминовая, потребительский кооператив садоводческое товарищество "Фрегат-1": 298;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1296"/>
-    <w:bookmarkStart w:name="z1305" w:id="1297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Запорожская: 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 107/1, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1297"/>
-    <w:bookmarkStart w:name="z1306" w:id="1298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Земляничная, потребительский кооператив садоводческое товарищество "Мелиоратор": 110, 149;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1298"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1308" w:id="1300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Калиновая, потребительский кооператив садоводческое товарищество "Мелиоратор": 4, 12, 18, 29, 49, 55, 59;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Калиновая, потребительский кооператив садоводческое товарищество "Фрегат-1": 378, 382;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1300"/>
-    <w:bookmarkStart w:name="z1309" w:id="1301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кленовая, потребительский кооператив садоводческое товарищество "Мелиоратор": 6, 83, 115;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1301"/>
-    <w:bookmarkStart w:name="z1310" w:id="1302"/>
+    <w:bookmarkStart w:name="z567" w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Клубничная, потребительский кооператив садоводческое товарищество "Мелиоратор": 92;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1302"/>
-    <w:bookmarkStart w:name="z1311" w:id="1303"/>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z568" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Конечная, потребительский кооператив садоводческое товарищество "Мелиоратор": 1А, 17, 20, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1303"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1314" w:id="1306"/>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z569" w:id="925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лимонная, потребительский кооператив садоводческое товарищество "Мелиоратор": 8, 22, 27, 28, 33, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z570" w:id="926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Липовая, потребительский кооператив садоводческое товарищество "Мелиоратор": 4, 10, 12, 15, 22, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z571" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малиновая, потребительский кооператив садоводческое товарищество "Мелиоратор": 123, 128, 130;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1306"/>
-    <w:bookmarkStart w:name="z1315" w:id="1307"/>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z572" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Минина: 104, 106, 108, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 139, 141, 143, 145;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1307"/>
-    <w:bookmarkStart w:name="z1316" w:id="1308"/>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z573" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Муялдинская: 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 105, 107, 109;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1308"/>
-    <w:bookmarkStart w:name="z1317" w:id="1309"/>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z574" w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Облепиховая, потребительский кооператив садоводческое товарищество "Фрегат-1": 341;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1309"/>
-    <w:bookmarkStart w:name="z1318" w:id="1310"/>
+    <w:bookmarkEnd w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Пензенская: 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 138;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1310"/>
-    <w:bookmarkStart w:name="z1319" w:id="1311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Пихтовая, потребительский кооператив садоводческое товарищество "Мелиоратор": 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1311"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1321" w:id="1313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промышленная зона Восточная: 7, 8, 11, 13, 15, 17, 19, 22, 24, 26, 29, 35, 36, 37, 47, 142, 579/1, 917, 2715;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Рябиновая, потребительский кооператив садоводческое товарищество "Фрегат-1": 363; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1313"/>
-    <w:bookmarkStart w:name="z1322" w:id="1314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сахалинская: 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 107/1, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1314"/>
-    <w:bookmarkStart w:name="z1323" w:id="1315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сибирская: 103, 105, 107, 109, 110, 111, 113, 114, 115, 116, 117, 118, 119, 120, 121, 121А, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1315"/>
-    <w:bookmarkStart w:name="z1324" w:id="1316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сливовая, потребительский кооператив садоводческое товарищество "Мелиоратор": 1, 129;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1316"/>
-    <w:bookmarkStart w:name="z1325" w:id="1317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Смородиновая, потребительский кооператив садоводческое товарищество "Мелиоратор": 116;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1317"/>
-    <w:bookmarkStart w:name="z1326" w:id="1318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сосновая, потребительский кооператив садоводческое товарищество "Мелиоратор": 67;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1318"/>
-    <w:bookmarkStart w:name="z1327" w:id="1319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Станция Южная: 24, 26, 28, 29, 30, 32, 34, 36, 38, 40, 42, 49, 51, 53, 55, 57, 59, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 72/1, 73, 74, 75, 76, 77;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1319"/>
-    <w:bookmarkStart w:name="z1328" w:id="1320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Таллинская: 98, 99, 100, 101, 102, 103, 104, 105, 106, 106/1, 107, 108, 108/1, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1320"/>
-    <w:bookmarkStart w:name="z1329" w:id="1321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тополевая, потребительский кооператив садоводческое товарищество "Мелиоратор": 45, 60, 70, 76;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1321"/>
-    <w:bookmarkStart w:name="z1330" w:id="1322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Транспортная: 16, 18, 22, 24А, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1322"/>
-    <w:bookmarkStart w:name="z1331" w:id="1323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Хабаровская: 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1323"/>
-    <w:bookmarkStart w:name="z1332" w:id="1324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        улица Цветочная, потребительский кооператив садоводческое товарищество "Мелиоратор": 3, 12, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1324"/>
-    <w:bookmarkStart w:name="z1333" w:id="1325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Целинная: 91, 93, 95, 97, 99, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1325"/>
-    <w:bookmarkStart w:name="z1334" w:id="1326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        улица Черемуховая, потребительский кооператив садоводческое товарищество "Мелиоратор": 132;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1326"/>
-    <w:bookmarkStart w:name="z1335" w:id="1327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Черемуховая, потребительский кооператив садоводческое товарищество "Фрегат-1": 410; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1327"/>
-    <w:bookmarkStart w:name="z1336" w:id="1328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Якутская: 104, 106, 108, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 139, 141, 143, 145.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1328"/>
-    <w:bookmarkStart w:name="z1337" w:id="1329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 131</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1329"/>
-    <w:bookmarkStart w:name="z1338" w:id="1330"/>
+    <w:bookmarkStart w:name="z1338" w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ломова 164/11, Товарищество с ограниченной ответственностью "Павлодарский политехнический высший колледж"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1330"/>
-    <w:bookmarkStart w:name="z1339" w:id="1331"/>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z1339" w:id="932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Камзина: 163, 164, 165, 167, 169;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1331"/>
-    <w:bookmarkStart w:name="z1340" w:id="1332"/>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z1340" w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 176/15, 177, 177/1, 179, 179/1, 179А, 180, 180/20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1332"/>
-    <w:bookmarkStart w:name="z1341" w:id="1333"/>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z1341" w:id="934"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 132</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1333"/>
-    <w:bookmarkStart w:name="z1342" w:id="1334"/>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z1342" w:id="935"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Майры строение 49/1, коммунальное государственное учреждение "Средняя общеобразовательная школа № 25 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1334"/>
-    <w:bookmarkStart w:name="z1343" w:id="1335"/>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z1343" w:id="936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: улица Бекхожина: 1, 5, 5/1, 13, 15; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1335"/>
-    <w:bookmarkStart w:name="z1344" w:id="1336"/>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z1344" w:id="937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Майры: 25, 49, 49/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1336"/>
-    <w:bookmarkStart w:name="z1345" w:id="1337"/>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z1345" w:id="938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 133</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1337"/>
-    <w:bookmarkStart w:name="z1346" w:id="1338"/>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z1372" w:id="939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Кенжеколь площадь Ата заң строение 3/2, государственное коммунальное казенное предприятие "Дом культуры имени Камара Касымова аппарата акима Кенжекольского сельского округа"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1338"/>
-    <w:bookmarkStart w:name="z1347" w:id="1339"/>
+    <w:bookmarkEnd w:id="939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абикеева: 1А, 1В, 2Г, 4, 4/2, 5, 6, 6/1, 9, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1339"/>
-    <w:bookmarkStart w:name="z1348" w:id="1340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақсарай: 2/1, 4, 6, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1340"/>
-    <w:bookmarkStart w:name="z1349" w:id="1341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алиясова: 1, 1/2, 1/3, 1/4, 1/5, 1/6, 2, 3, 4, 4/4, 5, 5/1, 5/3, 5/5, 5А, 6, 6/1, 7, 7/1, 7/3, 7/4, 7/5, 7/6, 7/7, 8, 8/1, 8/2, 8/3, 8/5, 8А, 9, 9А, 10, 10/1, 10А, 10Б, 11, 11Б, 11К, 12, 12А, 13, 14А, 14Б, 15/5, 15А, 16, 16А, 18, 18/1, 18/2, 18А, 19, 20/1, 21, 21/2, 21А, 21В, 27, 27А, 28/1, 29, 30/1, 31, 36/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1341"/>
-    <w:bookmarkStart w:name="z1350" w:id="1342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ашимбетова: 1, 1/2, 1/3, 1/4, 1/5, 1А, 1В, 2, 2Б, 3, 4, 4/1, 5, 5/2, 6, 7, 8, 9, 9/2, 10, 11, 12, 13, 14, 14/1, 15, 16, 17, 18, 18/1, 19, 20, 21, 22, 23, 24, 24/2, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1342"/>
-    <w:bookmarkStart w:name="z1351" w:id="1343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б. Дукенбаева: 3, 8, 17, 24, 37, 57;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1343"/>
-    <w:bookmarkStart w:name="z1352" w:id="1344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Балтабаева: 1/4, 1/5, 1/6, 3, 8/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1344"/>
-    <w:bookmarkStart w:name="z1353" w:id="1345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бельгибаева: 31;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1345"/>
-    <w:bookmarkStart w:name="z1354" w:id="1346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гуляйкина: 2/1, 4, 6, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1346"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1357" w:id="1349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбарыс сұлтан: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/1, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24А, 25, 26, 26А, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жакена Абдыкова: 1, 2, 3, 4, 5, 6, 7, 7/1, 8, 9, 10, 11, 11/1, 12, 13, 14, 15, 15А, 16, 16/1, 17, 18, 19, 20, 20А, 21, 22, 22/2, 23, 23А, 24, 25, 26, 27, 28, 28/1, 29, 29/1, 30;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қазанат: 25, 25В, 26, 28, 29, 29А, 30, 30/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1349"/>
-    <w:bookmarkStart w:name="z1358" w:id="1350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кенжекольская: 1, 1А, 2, 3, 3/1, 3К, 4, 4/1, 4/2, 4А, 5, 5/1, 5А, 5В, 6, 6/1, 7, 7/2, 7/4, 7/5, 8, 8/1, 8/2, 8/3, 8/6, 9, 9/1, 9/2, 9/4, 9/6, 11, 11/1, 11/3, 12, 13, 13/1, 13А, 13Б, 13Д, 14, 15, 15/2, 15/3, 15А, 16, 16А, 17, 18, 19, 20, 21, 21/2, 22, 24, 25, 25/1, 26, 27, 28, 28/2, 28А, 29, 29/1, 30, 31, 32, 32А, 33, 33/1, 34, 34/1, 35, 35/1, 35/3, 35В, 35Г, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1350"/>
-    <w:bookmarkStart w:name="z1359" w:id="1351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Келісім: 4, 5, 5/2, 7, 9/1, 9/2, 11, 11/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1351"/>
-    <w:bookmarkStart w:name="z1360" w:id="1352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көкжайық: 1, 1/1, 1/6, 1/12, 2/1, 3, 5, 7/1, 8, 8Г, 11, 12, 12/1, 12А, 13, 13/1, 13А, 15, 15/1, 17, 19А, 25, 27, 27А, 27В, 30, 43, 47;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1352"/>
-    <w:bookmarkStart w:name="z1361" w:id="1353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица К. Токина: 1, 1/1, 1/2, 1/3, 1/5, 1/6, 1/7, 1А, 1Б, 1Г, 5, 5/1, 7, 9, 9/1, 11, 13, 15, 15/1, 17, 19, 21, 21/1, 23, 23/1, 25, 27, 29, 31, 33, 35, 37, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1353"/>
-    <w:bookmarkStart w:name="z1362" w:id="1354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қапар Смағұлов: 1, 2, 3, 4, 4А, 5, 5/1, 6, 6Б, 7, 7/1, 8, 8/1, 8Б, 9, 10, 10/1, 10/4, 10/5, 10А, 10Б, 10В, 10Г, 10Д, 11, 11/1, 11/3, 12, 12/1, 12Г, 13, 13/1, 13А, 13Б, 13В, 14, 14Г, 15Б, 15Д, 16, 19Г, 21А, 23, 32, 32/2, 32/3, 33, 34, 34/2, 34/3, 36, 38, 40, 41/2, 42, 42/1, 42/2, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1354"/>
-    <w:bookmarkStart w:name="z1363" w:id="1355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лашын: 1/4, 4, 5, 12, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1355"/>
-    <w:bookmarkStart w:name="z1364" w:id="1356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рамазанова: 16, 17, 17/1, 17/2, 17/3, 17А, 17Б, 17Д, 18, 19, 19/3, 19А, 19Б, 19В, 20, 21, 21/1, 21/2, 22, 23, 23/2, 24, 24/1, 24/2, 24А, 24Б, 24Г, 25, 26, 26/1, 27, 27В, 28, 29, 30, 30А, 31, 32, 34, 34/1, 34А, 34В, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1356"/>
-    <w:bookmarkStart w:name="z1365" w:id="1357"/>
+    <w:bookmarkStart w:name="z615" w:id="940"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Саргазакова: 26, 27, 28, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1357"/>
-    <w:bookmarkStart w:name="z1366" w:id="1358"/>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z616" w:id="941"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сатпаева: 1, 1А, 2, 3, 4, 5, 6, 6/2, 7, 8, 8/1, 9, 10, 11, 12, 13, 14, 15, 16, 16/1, 17, 17/1, 18, 19, 20, 20/1, 20А, 21, 22, 22А, 23, 24, 25, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1358"/>
-    <w:bookmarkStart w:name="z1367" w:id="1359"/>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z617" w:id="942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тайкелтір би: 1, 2, 3, 4, 5, 5/1, 5/2, 6, 7, 8, 9, 10, 14, 16, 18, 22, 22А, 24, 26/1, 28;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1359"/>
-    <w:bookmarkStart w:name="z1368" w:id="1360"/>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z618" w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Таукова: 18, 22, 22/1, 22/2, 24, 26, 26/1, 28, 28/1, 30, 30А, 32, 32/1, 36, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1360"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1371" w:id="1363"/>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z619" w:id="944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шермухамедова; 1, 1В, 4, 6, 8, 10, 11, 13, 14, 14/1, 15, 16, 17, 18, 18/1, 19, 20, 20/1, 21, 22, 22/1, 23, 23/1, 24, 24/1, 25, 26, 28, 28А, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z620" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шоктальская: 15, 16, 16/1, 16Д, 17/1, 18, 18/1, 18А, 18Б, 19, 19/1, 19/2, 19А, 20, 21, 21/1, 28/1, 28А, 29, 30/1, 30А, 31, 32А, 34А, 34Б, 35, 36Б, 37, 38А, 38Б, 39, 40/1, 40А, 40Б, 41, 42, 42/1, 42А, 43, 44, 44/1, 46А, 48, 50/1, 50Б, 50В, 52А, 54А, 56А, 56Б, 58, 58/2, 64, 66/1, 68, 68/1, 69, 70, 74/9, 77, 77/1, 79/3, 79/4, 83;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z621" w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шоң би: 1, 1/2, 1/4, 2, 2/1, 2/2, 2А, 3, 3А, 4Б, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 17, 17/1, 17А, 18, 19, 19/1, 20, 21, 22, 24, 25, 28, 30, 30А, 30Б, 31, 32, 33, 34, 35, 36, 38, 38/1, 39.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1363"/>
-    <w:bookmarkStart w:name="z1372" w:id="1364"/>
+    <w:bookmarkEnd w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 134</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1364"/>
-    <w:bookmarkStart w:name="z1373" w:id="1365"/>
+    <w:bookmarkStart w:name="z1398" w:id="947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Жетекши улица Қыз Жібек строение 5/1, коммунальное государственное учреждение "Жетекшинская средняя общеобразовательная школа города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1365"/>
-    <w:bookmarkStart w:name="z1374" w:id="1366"/>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z625" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абая: 2, 2А, 3, 4, 5, 6, 8, 8/1, 9, 11, 13, 15, 52;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1366"/>
-    <w:bookmarkStart w:name="z1375" w:id="1367"/>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z626" w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Айманова: 2, 8, 19, 22, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1367"/>
-    <w:bookmarkStart w:name="z1376" w:id="1368"/>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z627" w:id="950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Аймаутова: 3, 10, 11, 18, 19, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1368"/>
-    <w:bookmarkStart w:name="z1377" w:id="1369"/>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z628" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алаш Орда: 1, 2, 3, 3А, 4, 5, 5/1, 6, 7, 8, 9, 10, 11, 12, 12/1, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 29/1, 30, 31, 31/1, 33, 34, 34/1, 35, 37, 39, 39/2, 92, 202;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1369"/>
-    <w:bookmarkStart w:name="z1378" w:id="1370"/>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z629" w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алтынсарина: 1, 5, 6, 7, 8, 9, 11, 13, 21, 22, 23, 25, 26, 35, 48, 51, 55, 62, 65, 67, 69;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1370"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1380" w:id="1372"/>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z630" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бәйтерек: 1, 1/1, 1/2, 1/3, 1/4, 1/5, 1/7, 1/8, 1/9, 2/1В, 2/1Е, 2/2, 2/3, 2/5, 2/7, 2А, 2Г, 2Ж, 2/1Д, 3А, 4, 4/1, 4А, 5, 6, 6/1, 6/3, 6Б, 7, 7/2, 8, 8/1, 9, 9/1, 10, 12/1, 12/2, 14, 14/2, 16/2, 18, 18/1, 18/2, 19/1, 20, 20/1, 20/2, 20/3, 21, 22, 22/1, 23, 24, 24/1, 25, 26, 26/1, 26/2, 27, 28, 28/1, 29, 30, 30/2, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 48, 50, 52, 54, 56, 58, 76, 353;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z631" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бөгенбай батыр: 1, 6, 14, 16, 22, 26, 27, 32, 51, 53, 58, 62;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1372"/>
-    <w:bookmarkStart w:name="z1381" w:id="1373"/>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z632" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Валиханова: 11, 12, 14, 16, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1373"/>
-    <w:bookmarkStart w:name="z1382" w:id="1374"/>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z633" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жалаулы: 6, 7, 12, 13, 14, 16, 18, 18/1, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1374"/>
-    <w:bookmarkStart w:name="z1383" w:id="1375"/>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z634" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жеті Жарғы: 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10/1, 11, 12, 13, 14, 17А, 18, 18/2, 20, 28, 29/1, 31, 33, 44, 74;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1375"/>
-    <w:bookmarkStart w:name="z1384" w:id="1376"/>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z635" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Камзина: 2, 6, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1376"/>
-    <w:bookmarkStart w:name="z1385" w:id="1377"/>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z636" w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кенесары хан: 1, 2, 2/5, 3, 5, 6/1, 6/2, 6/3, 7, 8, 8/1, 8/2, 10, 10/1, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 21, 22, 24, 25, 26, 30/1, 31, 32, 32/1, 33, 33А, 34, 40, 41, 42, 43, 44, 45, 46, 46/2, 47, 48/1, 50, 57, 65, 68, 69, 72, 74, 75, 85;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1377"/>
-    <w:bookmarkStart w:name="z1386" w:id="1378"/>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z637" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кобланды Батыр: 1, 1/3, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 58, 59, 60, 61, 62, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1378"/>
-    <w:bookmarkStart w:name="z1387" w:id="1379"/>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z638" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қыз Жібек: 1, 2, 3, 3/1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16/2, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 37;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1379"/>
-    <w:bookmarkStart w:name="z1388" w:id="1380"/>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z639" w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Маметовой: 1, 2, 6, 7, 11, 12, 13/1, 13/2, 13/3, 13/4, 13/5, 13/6, 14, 14/1, 14/2, 14/3, 14/4, 14/5, 14/6, 15, 19, 21, 23, 25, 26, 28, 30, 31, 33, 35, 36, 40, 41, 52, 53;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1380"/>
-    <w:bookmarkStart w:name="z1389" w:id="1381"/>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z640" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мәшһүр Жүсіп: 1, 3, 4, 5, 6, 7, 8, 12, 14, 16, 17, 18, 19, 20, 21, 21/2, 22, 23, 24, 25, 26, 27, 29, 31, 33;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1381"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1391" w:id="1383"/>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z641" w:id="964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Молдагулова: 7, 11, 13, 16, 17, 19, 20, 23, 24, 26, 27, 28, 30, 32, 33, 34, 35, 36, 37, 39, 41, 44, 45, 47, 53, 56, 58, 71, 79, 79/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z642" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Ауэзова: 2, 2А, 4, 5, 6, 8, 9, 10, 12, 12/1, 12А, 14, 15, 16, 17, 18, 19, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1383"/>
-    <w:bookmarkStart w:name="z1392" w:id="1384"/>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z643" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Найзатас: 1, 3, 7, 7/1, 8, 8/1, 9, 9/1, 10, 11, 12, 13, 13/1, 15, 15/1, 16, 19, 23, 24/1, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1384"/>
-    <w:bookmarkStart w:name="z1393" w:id="1385"/>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z644" w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Орда: 1, 2, 3, 4, 5, 6, 7, 9, 11, 16, 20, 21, 22, 22/2, 24/1, 24/2, 26/1, 28, 28/1, 28А, 30А, 31, 33, 33/1, 34, 34/1, 35, 36, 37, 39, 41, 261;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1385"/>
-    <w:bookmarkStart w:name="z1394" w:id="1386"/>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z645" w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Санияз би: 1, 2, 2А, 3, 3/1, 4, 5, 6, 7, 9, 11, 13, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1386"/>
-[...234 lines deleted...]
-    <w:bookmarkStart w:name="z1407" w:id="1399"/>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z646" w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сатпаева: 6, 10, 12, 13, 15/1, 15/2, 15/3, 15/4, 15/5, 15/6, 16/2, 17, 20, 23, 30, 36, 37, 43, 45, 47, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z647" w:id="970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торайгырова: 10, 19, 21, 23, 25, 29, 38, 45, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z648" w:id="971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үркер: 1, 2, 3, 4, 6, 8, 10, 12, 14, 16, 18, 18/2.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z649" w:id="972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 582 изложить в новой редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z650" w:id="973"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Избирательный участок № 582</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z651" w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Якова Геринга строение 78, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарский технологический колледж" управления образования Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1399"/>
-    <w:bookmarkStart w:name="z1408" w:id="1400"/>
+    <w:bookmarkEnd w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Алтайская: 2, 4, 6, 8, 9, 9/1, 9/2, 9/3, 9А, 10, 11, 11/1, 11/2, 12, 13, 13/1, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1400"/>
-    <w:bookmarkStart w:name="z1409" w:id="1401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Архангельская: 1, 1/1, 1/2, 1/3, 1/3А, 1/4, 1/5, 1/5А, 1/6, 1/7, 1/7А, 1/8, 1/9А, 1/10, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1А, 3, 3/2, 3/3, 3А, 3Б, 3Г, 5, 7, 9, 9/1, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 42/1, 42/2, 42/4, 42/5, 42/6, 42/7, 42/8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1401"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1411" w:id="1403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дальневосточная: 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42/1, 42/2, 42/3, 42/4, 42/5, 42/6, 42/8, 42/9, 43;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дерова: 1, 2, 3, 3/1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1403"/>
-    <w:bookmarkStart w:name="z1412" w:id="1404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дистанция пути: 2, 4, 5, 6, 7, 8, 9, 10, 40, 42, 44, 46, 50, 56;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1404"/>
-    <w:bookmarkStart w:name="z1413" w:id="1405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Днепропетровская: 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1405"/>
-    <w:bookmarkStart w:name="z1414" w:id="1406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Железнодорожников: 1, 3, 3/1, 5, 7, 8, 29, 92;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1406"/>
-    <w:bookmarkStart w:name="z1415" w:id="1407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Заслонова: 6, 8, 10, 12, 14, 16, 18, 20, 22, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1407"/>
-    <w:bookmarkStart w:name="z1416" w:id="1408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Запорожская: 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1408"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1418" w:id="1410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Литвинова: 1, 1А, 3, 5, 6, 7, 7/1, 7/2, 8, 9, 10, 10А, 11, 12, 12А, 13, 14, 14/2, 14/3, 15, 15/1, 16, 17, 18, 19, 20, 21, 22, 22/2, 23, 24, 25, 26, 27, 31, 33/1, 35, 37, 39, 41, 43, 48, 50, 50/1, 52, 54, 54/1, 54/2, 56, 58, 60, 62, 64, 66, 66/1;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Минина: 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1410"/>
-    <w:bookmarkStart w:name="z1419" w:id="1411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Муялдинская: 1, 3, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 41/2, 41/3, 41/4, 42, 42/1, 42/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1411"/>
-    <w:bookmarkStart w:name="z1420" w:id="1412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Сахалинская: 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 42/1, 42/2, 42/4; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1412"/>
-    <w:bookmarkStart w:name="z1421" w:id="1413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сибирская: 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1413"/>
-    <w:bookmarkStart w:name="z1422" w:id="1414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сулейменова: 1, 1/1, 1/2, 1/3, 2, 2/1, 2/1А, 2/2, 2/3, 2А, 3, 4, 4/1, 4/2, 4/3, 4/5, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1414"/>
-    <w:bookmarkStart w:name="z1423" w:id="1415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Таллинская: 8, 9/1, 10, 10/1, 10/2, 12, 12/1, 12/2, 14, 14/1, 14/2, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 41/2, 41/3, 41/4, 41/5, 41/7, 41/8, 41/9, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1415"/>
-    <w:bookmarkStart w:name="z1424" w:id="1416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Хабаровская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 35, 37, 39, 41, 43;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1416"/>
-    <w:bookmarkStart w:name="z1425" w:id="1417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Целинная: 6, 7, 8, 8/1, 9, 9/1, 9/2, 10, 10/1, 11, 11/1, 11/2, 11/3, 11/4, 12, 12/1, 13, 13/1, 13/2, 14, 14/1, 15, 16, 16/1, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1417"/>
-    <w:bookmarkStart w:name="z1426" w:id="1418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Якутская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 16/6, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1418"/>
-    <w:bookmarkStart w:name="z1427" w:id="1419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 580</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1399" w:id="975"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Ломова 164/13, коммунальное государственное казенное предприятие "Павлодарский колледж сферы обслуживания" управления образования Павлодарской области, акимата Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z1400" w:id="976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Гагарина: 80, 82, 84, 84/3, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z1401" w:id="977"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ломова: 164, 164/1, 164/2, 164/4, 179/2, 179/4, 179/9, 181, 181/1, 181/2, 181/3, 181/4, 181/5, 181/6, 181/7, 183, 183/1, 183А, 185, 185/1, 187, 187/1, 188/1, 189, 191, 193, 195, 197, 199, 205, 205/1, 207, 211, 213, 215, 217.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z1402" w:id="978"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 581</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z1403" w:id="979"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Академика Чокина 139, Некоммерческое акционерное общество "Торайгыров университет"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z1404" w:id="980"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Академика Чокина: 100, 141, 145, 146;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z1405" w:id="981"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Нұрсұлтан Назарбаев: 50, 50/2, 52, 56, 89/2, 93, 93/1, 95, 97, 97/2, 99.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z1406" w:id="982"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 582</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z1407" w:id="983"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Якова Геринга строение 78, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарский технологический колледж" управления образования Павлодарской области, акимата Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z1408" w:id="984"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Алтайская: 2, 4, 6, 8, 9, 9/1, 9/2, 9/3, 9А, 10, 11, 11/1, 11/2, 12, 13, 13/1, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z1409" w:id="985"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Архангельская: 1, 1/1, 1/2, 1/3, 1/3А, 1/4, 1/5, 1/5А, 1/6, 1/7, 1/7А, 1/8, 1/9А, 1/10, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1А, 3, 3/2, 3/3, 3А, 3Б, 3Г, 5, 7, 9, 9/1, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 42/1, 42/2, 42/4, 42/5, 42/6, 42/7, 42/8;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z1410" w:id="986"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дальневосточная: 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42/1, 42/3, 42/4, 42/5, 42/6, 42/8, 42/9, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z1411" w:id="987"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дерова: 1, 2, 3, 3/1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z1412" w:id="988"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дистанция пути: 2, 4, 5, 6, 7, 8, 9, 10, 40, 42, 44, 46, 50, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z1413" w:id="989"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Днепропетровская: 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z1414" w:id="990"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Железнодорожников: 1, 3, 3/1, 5, 7, 8, 29, 92;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z1415" w:id="991"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Заслонова: 6, 8, 10, 12, 14, 16, 18, 20, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z1416" w:id="992"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Запорожская: 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z1417" w:id="993"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Литвинова: 1, 1А, 3, 5, 6, 7, 7/1, 7/2, 8, 9, 10, 10А, 11, 12, 12А, 13, 14, 14/2, 14/3, 15, 15/1, 16, 17, 18, 19, 20, 21, 22, 22/2, 23, 24, 25, 26, 27, 31, 33/1, 35, 37, 39, 41, 43, 48, 50, 52, 54, 54/1, 54/2, 56, 58, 60, 62, 64, 66, 66/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z1418" w:id="994"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Минина: 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z1419" w:id="995"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Муялдинская: 1, 3, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 41/2, 41/3, 41/4, 42, 42/1, 42/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z1420" w:id="996"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сахалинская: 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 42/1, 42/2, 42/4; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z1421" w:id="997"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сибирская: 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z1422" w:id="998"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сулейменова: 1, 1/1, 1/2, 1/3, 2, 2/1, 2/1А, 2/2, 2/3, 2А, 3, 4, 4/1, 4/2, 4/3, 4/5, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z1423" w:id="999"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таллинская: 8, 9/1, 10, 10/1, 10/2, 12, 12/1, 12/2, 14, 14/1, 14/2, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 41/2, 41/3, 41/4, 41/5, 41/7, 41/8, 41/9, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z1424" w:id="1000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Хабаровская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 35, 37, 39, 41, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z1425" w:id="1001"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Целинная: 6, 7, 8, 8/1, 9, 9/1, 9/2, 10, 10/1, 11, 11/1, 11/2, 11/3, 11/4, 12, 12/1, 13, 13/1, 13/2, 14, 14/1, 15, 16, 16/1, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z1426" w:id="1002"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Якутская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 16/6, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z1427" w:id="1003"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 583</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1419"/>
-    <w:bookmarkStart w:name="z1428" w:id="1420"/>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z1515" w:id="1004"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Баян батыр строение 27, коммунальное государственное учреждение "Средняя общеобразовательная школа № 30 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1420"/>
-    <w:bookmarkStart w:name="z1429" w:id="1421"/>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z674" w:id="1005"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абрикосовая, потребительский кооператив собственников земельных участков (садоводов) "Весна": 6, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1421"/>
-    <w:bookmarkStart w:name="z1430" w:id="1422"/>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z675" w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абрикосовая, потребительский кооператив садоводческое товарищество "Здоровье": 1А, 7, 31;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1422"/>
-    <w:bookmarkStart w:name="z1431" w:id="1423"/>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z676" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абрикосовая, потребительский кооператив собственников земельных участков (садоводов) "Сосновый бор": 69, 71, 78, 91, 97, 129, 130;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1423"/>
-    <w:bookmarkStart w:name="z1432" w:id="1424"/>
+    <w:bookmarkEnd w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Апельсиновая, потребительский кооператив собственников земельных участков (садоводов) "Весна": 5, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1424"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1434" w:id="1426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аргынбаева: 16, 16/1, 17А, 18, 19, 19А, 20, 21, 21А, 22, 23, 23А, 24, 24А, 25, 25А, 26, 27, 27/1, 28, 28/2, 29, 30, 30А, 32, 32А, 34, 34/1, 36, 37;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Баймуратова: 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31/1, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1426"/>
-    <w:bookmarkStart w:name="z1435" w:id="1427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Барбарисовая, потребительский кооператив собственников земельных участков (садоводов) "Весна": 4, 5, 6, 7, 10, 12, 13, 15, 156;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1427"/>
-    <w:bookmarkStart w:name="z1436" w:id="1428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Барбарисовая, потребительский кооператив собственников земельных участков (садоводов) "Сосновый бор": 156, 159, 161;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1428"/>
-    <w:bookmarkStart w:name="z1437" w:id="1429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Баян батыр: 19, 21, 23, 25, 29, 31, 33, 35, 37, 39, 40/1, 41, 43, 45, 47, 48/3, 48/7, 49, 51/1, 57, 59, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1429"/>
-    <w:bookmarkStart w:name="z1438" w:id="1430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Береговая, потребительский кооператив собственников земельных участков (садоводов) "Сосновый бор": 70, 263, 272, 283;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1430"/>
-    <w:bookmarkStart w:name="z1439" w:id="1431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Березовая, потребительский кооператив садоводческое товарищество "Здоровье": 4А, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1431"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1441" w:id="1433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Березовая, потребительский кооператив собственников земельных участков (садоводов) "Сосновый бор": 1, 72, 221, 222, 223/92, 227, 228, 231/1, 234, 238, 260, 263, 272, 273, 275, 287, 288, 290, 291, 296/73, 301, 310, 313;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Виноградная, потребительский кооператив собственников земельных участков (садоводов) "Весна": 5, 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1433"/>
-    <w:bookmarkStart w:name="z1442" w:id="1434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Виноградная, потребительский кооператив садоводческое товарищество "Здоровье": 5, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1434"/>
-    <w:bookmarkStart w:name="z1443" w:id="1435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Вишневая, потребительский кооператив собственников земельных участков (садоводов) "Весна": 3, 4, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1435"/>
-    <w:bookmarkStart w:name="z1444" w:id="1436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Вишневая, потребительский кооператив садоводческое товарищество "Здоровье": 1, 77;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1436"/>
-    <w:bookmarkStart w:name="z1445" w:id="1437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Восточная, потребительский кооператив собственников земельных участков (садоводов) "Весна": 1А, 7;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1437"/>
-    <w:bookmarkStart w:name="z1446" w:id="1438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Восточная, потребительский кооператив садоводческое товарищество "Здоровье": 110;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1438"/>
-    <w:bookmarkStart w:name="z1447" w:id="1439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жасминная, потребительский кооператив собственников земельных участков (садоводов) "Весна": 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1439"/>
-    <w:bookmarkStart w:name="z1448" w:id="1440"/>
+    <w:bookmarkStart w:name="z693" w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жасминная, потребительский кооператив садоводческое товарищество "Здоровье": 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1440"/>
-    <w:bookmarkStart w:name="z1449" w:id="1441"/>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z694" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Земляничная, потребительский кооператив садоводческое товарищество "Здоровье": 6А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1441"/>
-    <w:bookmarkStart w:name="z1450" w:id="1442"/>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z695" w:id="1010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        улица Калиновая, потребительский кооператив садоводческое товарищество "Здоровье": 1А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1442"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1452" w:id="1444"/>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z696" w:id="1011"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кедровая, потребительский кооператив собственников земельных участков (садоводов) "Сосновый бор": 2, 6, 7, 13, 14, 25, 33, 35, 37, 41, 45, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z697" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кипарисовая, потребительский кооператив садоводческое товарищество "Здоровье": 74, 76;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1444"/>
-    <w:bookmarkStart w:name="z1453" w:id="1445"/>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z698" w:id="1013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кленовая, потребительский кооператив собственников земельных участков (садоводов) "Сосновый бор": 77, 79, 86, 98, 100, 101, 104, 109, 110/90, 112/89, 127/36, 136, 144, 148, 152, 164, 165, 173, 180, 181, 183, 198, 210, 212;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1445"/>
-    <w:bookmarkStart w:name="z1454" w:id="1446"/>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z699" w:id="1014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Клубничная, потребительский кооператив собственников земельных участков (садоводов) "Весна": 1, 3, 8, 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1446"/>
-    <w:bookmarkStart w:name="z1455" w:id="1447"/>
+    <w:bookmarkEnd w:id="1014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ледовского: 2, 3, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18/1, 18/2, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 39, 39/2, 39А, 43, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1447"/>
-    <w:bookmarkStart w:name="z1456" w:id="1448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лимонная, потребительский кооператив собственников земельных участков (садоводов) "Весна": 2, 3, 15, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1448"/>
-    <w:bookmarkStart w:name="z1457" w:id="1449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лимонная, потребительский кооператив садоводческое товарищество "Здоровье": 56;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1449"/>
-    <w:bookmarkStart w:name="z1458" w:id="1450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лунная: 2, 2/1, 4, 6, 7, 8, 10, 11/1, 12, 13/1, 14, 16, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1450"/>
-    <w:bookmarkStart w:name="z1459" w:id="1451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Майская: 1, 1Б, 2, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1451"/>
-    <w:bookmarkStart w:name="z1460" w:id="1452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малиновая, потребительский кооператив собственников земельных участков (садоводов) "Весна": 4, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1452"/>
-    <w:bookmarkStart w:name="z1461" w:id="1453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Облепиховая, потребительский кооператив садоводческое товарищество "Здоровье": 28;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1453"/>
-    <w:bookmarkStart w:name="z1462" w:id="1454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Облепиховая, потребительский кооператив садоводческое товарищество "Реченька": 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1454"/>
-    <w:bookmarkStart w:name="z1463" w:id="1455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Западный, потребительский кооператив собственников земельных участков (садоводов) "Весна": 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1455"/>
-    <w:bookmarkStart w:name="z1464" w:id="1456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Персиковая, потребительский кооператив садоводческое товарищество "Здоровье": 6Б;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1456"/>
-    <w:bookmarkStart w:name="z1465" w:id="1457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Персиковая, потребительский кооператив собственников земельных участков (садоводов) "Весна": 2, 3, 5, 6, 7, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1457"/>
-    <w:bookmarkStart w:name="z1466" w:id="1458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Песочная: 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1458"/>
-    <w:bookmarkStart w:name="z1467" w:id="1459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Плодовоягодная, потребительский кооператив садоводческое товарищество "Здоровье": 6А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1459"/>
-    <w:bookmarkStart w:name="z1468" w:id="1460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Пожарная: 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1460"/>
-    <w:bookmarkStart w:name="z1469" w:id="1461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд 1А (Радиозавод): 6;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1461"/>
-    <w:bookmarkStart w:name="z1470" w:id="1462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд 2А (Радиозавод): 1, 1/1, 2, 3, 5, 6, 6/1, 6/2, 7, 9, 9/1, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1462"/>
-    <w:bookmarkStart w:name="z1471" w:id="1463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд 3А (Радиозавод): 1, 1/2, 2, 3, 4, 4/1, 5, 5/1, 5/2, 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1463"/>
-    <w:bookmarkStart w:name="z1472" w:id="1464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд А (Радиозавод): 1, 2, 3, 3/1, 4, 4/1, 4/2, 5, 5/1, 6, 7, 8, 9, 9/1, 9/2, 10, 11, 12, 13, 14, 15, 16, 17, 17/1, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1464"/>
-    <w:bookmarkStart w:name="z1473" w:id="1465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд Б (Радиозавод): 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 12/1, 14, 15, 15/1, 16, 17/1, 18, 23, 25, 27, 29, 32, 33/2, 34, 35, 35/1, 36, 37, 38, 39, 40, 42, 43, 44, 44/1, 45, 46, 47, 48, 49, 50, 50/1, 51, 54, 56, 58, 60, 64/1, 64/4, 66, 70, 72;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1465"/>
-    <w:bookmarkStart w:name="z1474" w:id="1466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд В (Радиозавод): 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 12/1, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43/1, 44, 45, 46, 47, 48, 49, 50, 50/1, 50/2, 51, 52, 53, 54, 55, 56, 57, 58, 59, 59/1, 70, 72;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1466"/>
-    <w:bookmarkStart w:name="z1475" w:id="1467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд Г (Радиозавод): 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/2, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30/1, 31, 32, 33, 34, 35, 36, 37, 37/1, 38, 39, 40, 41, 42, 43, 43/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1467"/>
-    <w:bookmarkStart w:name="z1476" w:id="1468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд Д (Радиозавод): 1, 2, 2/2, 3, 4, 4/4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1468"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1478" w:id="1470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд Е (Радиозавод): 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12/1, 13, 14, 15, 16, 16/1, 17, 18, 19, 19/2, 20, 21, 23, 23/1, 27, 29, 33, 35, 37, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z723" w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд Ж (Радиозавод): 1, 2, 2/1, 3, 4, 5, 6, 6/1, 7, 8, 9, 10, 11, 12, 13, 15, 17/1, 17Б, 17В, 21, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1470"/>
-    <w:bookmarkStart w:name="z1479" w:id="1471"/>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z724" w:id="1016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд З (Радиозавод): 10Б;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1471"/>
-    <w:bookmarkStart w:name="z1480" w:id="1472"/>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z725" w:id="1017"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд И (Радиозавод): 1, 2, 3, 3/1, 4, 5, 6, 7, 9, 11, 13, 14, 15, 17, 18, 22, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1472"/>
-    <w:bookmarkStart w:name="z1481" w:id="1473"/>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z726" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд К (Радиозавод): 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/1, 16, 17, 18, 19, 20, 20/1, 21, 23, 24, 25, 28, 29, 30, 31, 32, 33, 35, 36, 42, 44, 50, 53, 57;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1473"/>
-    <w:bookmarkStart w:name="z1482" w:id="1474"/>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z727" w:id="1019"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд Л (Радиозавод): 1, 1А, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 19, 21, 23, 29, 31, 31/1, 31/4, 33, 33/1, 33/2, 35, 37, 37/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1474"/>
-    <w:bookmarkStart w:name="z1483" w:id="1475"/>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z728" w:id="1020"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд М (Радиозавод): 1, 1/1, 2/1, 2/2, 3, 4, 5, 6, 7, 9, 11, 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1475"/>
-    <w:bookmarkStart w:name="z1484" w:id="1476"/>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z729" w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд Н (Радиозавод): 1, 2, 3/1, 6, 6/4, 7, 7/1, 9, 9/1, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1476"/>
-    <w:bookmarkStart w:name="z1485" w:id="1477"/>
+    <w:bookmarkEnd w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд О (Радиозавод): 1, 2, 2/1, 5, 6, 7, 8, 10, 12, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1477"/>
-    <w:bookmarkStart w:name="z1486" w:id="1478"/>
+    <w:bookmarkStart w:name="z731" w:id="1022"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд П (Радиозавод): 1, 2, 2/1, 8, 9, 10, 10/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1478"/>
-    <w:bookmarkStart w:name="z1487" w:id="1479"/>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z732" w:id="1023"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд Р (Радиозавод): 1, 1А, 3, 5, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1479"/>
-    <w:bookmarkStart w:name="z1488" w:id="1480"/>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z733" w:id="1024"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд С (Радиозавод): 1, 2, 2/А, 3, 4, 5, 6, 7, 7/2, 7/3, 7/4, 7/6, 7/8, 7/10, 7/12, 7/17, 8, 9, 9/2, 10, 10/1, 13, 13/1, 13/4, 13/5, 13/6, 15, 17, 19, 21, 27, 32, 33, 35, 37, 37/1, 43, 43/1, 45, 47, 49, 51, 53, 55, 57, 59, 63/1, 77;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1480"/>
-    <w:bookmarkStart w:name="z1489" w:id="1481"/>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z734" w:id="1025"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд Т (Радиозавод): 1, 2, 3, 5, 6/2, 7, 7/1, 8, 8/2, 9, 10, 10/1, 12, 12/1, 12/2, 12/3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1481"/>
-    <w:bookmarkStart w:name="z1490" w:id="1482"/>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z735" w:id="1026"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Пчелиная, потребительский кооператив садоводческое товарищество "Реченька": 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1482"/>
-    <w:bookmarkStart w:name="z1491" w:id="1483"/>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z736" w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ромашковая, потребительский кооператив садоводческое товарищество "Здоровье": 111;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1483"/>
-    <w:bookmarkStart w:name="z1492" w:id="1484"/>
+    <w:bookmarkEnd w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Садовая, потребительский кооператив садоводческое товарищество "Здоровье": 5Б, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1484"/>
-    <w:bookmarkStart w:name="z1493" w:id="1485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Саматова: 1, 1А, 3, 5, 7, 9, 13, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1485"/>
-    <w:bookmarkStart w:name="z1494" w:id="1486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Северная, потребительский кооператив собственников земельных участков (садоводов) "Весна": 1, 4, 6, 12, 13, 16, 25, 26, 27, 30, 35, 38, 46, 55, 58, 59, 60, 63, 66;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1486"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1496" w:id="1488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Северная, потребительский кооператив собственников земельных участков (садоводов) "Сосновый бор": 3, 3/2, 4, 12, 14, 17, 22, 24, 25, 27, 28, 32, 39, 39/1, 40, 42, 47, 59, 65, 67, 68;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       промышленная зона Северная: 3, 4, 5, 6, 7, 8, 11, 12, 13, 14, 24, 164, 489, 629, 2715;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1488"/>
-    <w:bookmarkStart w:name="z1497" w:id="1489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сливовая, потребительский кооператив собственников земельных участков (садоводов) "Весна": 6, 9, 10, 15, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1489"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1499" w:id="1491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сливовая, потребительский кооператив садоводческое товарищество "Здоровье": 6, 75, 79;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сливовая, потребительский кооператив собственников земельных участков (садоводов) "Сосновый бор": 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1491"/>
-    <w:bookmarkStart w:name="z1500" w:id="1492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сиреневая, потребительский кооператив собственников земельных участков (садоводов) "Весна": 1, 3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1492"/>
-    <w:bookmarkStart w:name="z1501" w:id="1493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сиреневая, потребительский кооператив садоводческое товарищество "Здоровье": 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1493"/>
-    <w:bookmarkStart w:name="z1502" w:id="1494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Смородиновая, потребительский кооператив садоводческое товарищество "Здоровье": 1А, 34, 79;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1494"/>
-    <w:bookmarkStart w:name="z1503" w:id="1495"/>
+    <w:bookmarkStart w:name="z748" w:id="1028"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Смородиновая, потребительский кооператив садоводческое товарищество "Реченька": 1, 13, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1495"/>
-    <w:bookmarkStart w:name="z1504" w:id="1496"/>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z749" w:id="1029"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Солнечная: 1, 1А, 2, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1496"/>
-    <w:bookmarkStart w:name="z1505" w:id="1497"/>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z750" w:id="1030"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сосновая, потребительский кооператив садоводческое товарищество "Здоровье": 4, 14, 62;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1497"/>
-    <w:bookmarkStart w:name="z1506" w:id="1498"/>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z751" w:id="1031"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Хвойная, потребительский кооператив собственников земельных участков (садоводов) "Сосновый бор": 98, 336, 337, 338, 341, 343, 346, 353, 355, 363, 367, 370, 376, 379, 382, 394, 520, 523, 526, 527, 528, 529/65, 531, 534/75, 544, 546;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1498"/>
-    <w:bookmarkStart w:name="z1507" w:id="1499"/>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z752" w:id="1032"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Химиков: 1, 2, 3, 4, 5, 6, 7, 8, 8/2, 9, 9/1, 9/2, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1499"/>
-    <w:bookmarkStart w:name="z1508" w:id="1500"/>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z753" w:id="1033"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Цветочная, потребительский кооператив собственников земельных участков (садоводов) "Весна": 5, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1500"/>
-    <w:bookmarkStart w:name="z1509" w:id="1501"/>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z754" w:id="1034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Центральная, потребительский кооператив собственников земельных участков (садоводов) "Весна": 1/7, 11, 15, 17, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1501"/>
-    <w:bookmarkStart w:name="z1510" w:id="1502"/>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z755" w:id="1035"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Черемуховая, потребительский кооператив собственников земельных участков (садоводов) "Весна": 5, 6, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1502"/>
-    <w:bookmarkStart w:name="z1511" w:id="1503"/>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z756" w:id="1036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Южная, потребительский кооператив собственников земельных участков (садоводов) "Весна": 1Б, 1В, 2, 8, 18, 19, 20, 23, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1503"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1513" w:id="1505"/>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z757" w:id="1037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Южная, потребительский кооператив собственников земельных участков (садоводов) "Сосновый бор": 15, 84/1, 97, 370, 403, 419, 422, 433, 447, 455, 456, 460, 461, 485, 488, 492, 493, 494, 500, 506, 514, 516;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Яблоневая, потребительский кооператив собственников земельных участков (садоводов) "Весна": 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1505"/>
-    <w:bookmarkStart w:name="z1514" w:id="1506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Яблоневая, потребительский кооператив садоводческое товарищество "Здоровье": 29, 33, 35, 118.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1506"/>
-    <w:bookmarkStart w:name="z1515" w:id="1507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 584</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1507"/>
-    <w:bookmarkStart w:name="z1516" w:id="1508"/>
+    <w:bookmarkStart w:name="z1516" w:id="1038"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Семенченко 70, коммунальное государственное учреждение "Средняя общеобразовательная школа № 26 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1508"/>
-    <w:bookmarkStart w:name="z1517" w:id="1509"/>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z1517" w:id="1039"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Актюбинская: 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1509"/>
-    <w:bookmarkStart w:name="z1518" w:id="1510"/>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z1518" w:id="1040"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Баянаульская: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66А, 67, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1510"/>
-    <w:bookmarkStart w:name="z1519" w:id="1511"/>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z1519" w:id="1041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бескарагайская: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52А, 53, 53А, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1511"/>
-    <w:bookmarkStart w:name="z1520" w:id="1512"/>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z1520" w:id="1042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дорожная: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 56, 58, 60, 62, 64, 66, 68, 69, 70, 71, 72, 72А, 73, 74, 75, 76, 77, 78, 79, 80, 80/1, 81, 81/1, 82, 83, 84, 86, 88, 90, 92, 94, 96;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1512"/>
-    <w:bookmarkStart w:name="z1521" w:id="1513"/>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z1521" w:id="1043"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қабдыкәрім Ыдырысов: 41, 42, 43, 44, 45, 46, 47, 48, 49, 49А, 50, 50А, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1513"/>
-    <w:bookmarkStart w:name="z1522" w:id="1514"/>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z1522" w:id="1044"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Иртышская: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51А, 52, 52А, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1514"/>
-    <w:bookmarkStart w:name="z1523" w:id="1515"/>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z1523" w:id="1045"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Камзина: 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1515"/>
-    <w:bookmarkStart w:name="z1524" w:id="1516"/>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z1524" w:id="1046"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Катаева: 88, 90, 92, 94, 96, 100, 102, 104, 106, 108, 115, 117, 119, 121, 123, 125, 127, 133;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1516"/>
-    <w:bookmarkStart w:name="z1525" w:id="1517"/>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z1525" w:id="1047"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кокчетавская: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34А, 35, 36, 36А, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1517"/>
-    <w:bookmarkStart w:name="z1526" w:id="1518"/>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z1526" w:id="1048"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кулундинская: 55, 56/1, 57, 59, 61, 63, 65, 66, 67, 68, 69, 71, 72, 72/1, 73, 74, 75, 76, 77, 79, 80, 80А, 81, 81А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1518"/>
-    <w:bookmarkStart w:name="z1527" w:id="1519"/>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z1527" w:id="1049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кустанайская: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46А, 47, 48, 49, 50, 51, 51А, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1519"/>
-    <w:bookmarkStart w:name="z1528" w:id="1520"/>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z1528" w:id="1050"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лебяжинская: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1520"/>
-    <w:bookmarkStart w:name="z1529" w:id="1521"/>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z1529" w:id="1051"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мағжан Жұмабаев; 4, 4/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1521"/>
-    <w:bookmarkStart w:name="z1530" w:id="1522"/>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z1530" w:id="1052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 191, 193, 195, 197, 199, 203, 205, 207, 209, 211, 213, 217;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1522"/>
-    <w:bookmarkStart w:name="z1531" w:id="1523"/>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z1531" w:id="1053"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сейфуллина: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1523"/>
-    <w:bookmarkStart w:name="z1532" w:id="1524"/>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z1532" w:id="1054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Семенченко: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1524"/>
-    <w:bookmarkStart w:name="z1533" w:id="1525"/>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z1533" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Семипалатинская: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 53А, 53Г, 54, 54А, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1525"/>
-    <w:bookmarkStart w:name="z1534" w:id="1526"/>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z1534" w:id="1056"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Славгородская: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40/1, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1526"/>
-    <w:bookmarkStart w:name="z1535" w:id="1527"/>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z1535" w:id="1057"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Уральская: 34/4, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1527"/>
-    <w:bookmarkStart w:name="z1536" w:id="1528"/>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z1536" w:id="1058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Чимкентская: 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1528"/>
-    <w:bookmarkStart w:name="z1537" w:id="1529"/>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z1537" w:id="1059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Экибастузская: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1529"/>
-    <w:bookmarkStart w:name="z1538" w:id="1530"/>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z1538" w:id="1060"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 585</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1530"/>
-    <w:bookmarkStart w:name="z1539" w:id="1531"/>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z1543" w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ткачева 5/2, коммунальное государственное казенное предприятие "Ясли-сад № 44 города Павлодар" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1531"/>
-    <w:bookmarkStart w:name="z1540" w:id="1532"/>
+    <w:bookmarkEnd w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Академика Сатпаева: 350/1, 350/2, 350/4, 350/5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1532"/>
-    <w:bookmarkStart w:name="z1541" w:id="1533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Теплова: 1/4, 1/6;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1533"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1543" w:id="1535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ткачева: 10, 10/4, 12, 12/2, 12/3, 14, 16, 18, 18/1, 18/4, 20, 22, 24.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 586</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1535"/>
-    <w:bookmarkStart w:name="z1544" w:id="1536"/>
+    <w:bookmarkStart w:name="z1544" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Лермонтова 129, коммунальное государственное учреждение "Средняя общеобразовательная школа № 5 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1536"/>
-    <w:bookmarkStart w:name="z1545" w:id="1537"/>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z1545" w:id="1063"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Кудайбергена Сураганова: 20/1, 20/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1537"/>
-    <w:bookmarkStart w:name="z1546" w:id="1538"/>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1546" w:id="1064"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лермонтова: 112, 114, 116, 117, 118, 120;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1538"/>
-    <w:bookmarkStart w:name="z1547" w:id="1539"/>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z1547" w:id="1065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 3, 3/1, 7, 9, 11, 13, 15, 17, 19, 21.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1539"/>
-    <w:bookmarkStart w:name="z1548" w:id="1540"/>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z1548" w:id="1066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 587</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1540"/>
-    <w:bookmarkStart w:name="z1549" w:id="1541"/>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z1549" w:id="1067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Катаева 68, коммунальное государственное учреждение "Средняя общеобразовательная профильная школа дифференцированного обучения № 17 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1541"/>
-    <w:bookmarkStart w:name="z1550" w:id="1542"/>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z1550" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Баратбаева: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1542"/>
-    <w:bookmarkStart w:name="z1551" w:id="1543"/>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z1551" w:id="1069"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гагарина: 44/2, 44/3, 67, 69;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1543"/>
-    <w:bookmarkStart w:name="z1552" w:id="1544"/>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z1552" w:id="1070"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Джамбульская: 1, 3, 7, 8, 8/1, 10, 12, 14, 15, 16, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1544"/>
-    <w:bookmarkStart w:name="z1553" w:id="1545"/>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z1553" w:id="1071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кунавина: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1545"/>
-    <w:bookmarkStart w:name="z1554" w:id="1546"/>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z1554" w:id="1072"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев: 161, 165, 167, 169, 170, 170/1, 171, 171/1, 172, 174, 177, 179, 181, 183, 185, 187, 189;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1546"/>
-    <w:bookmarkStart w:name="z1555" w:id="1547"/>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z1555" w:id="1073"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Теплова: 38/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1547"/>
-    <w:bookmarkStart w:name="z1556" w:id="1548"/>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z1556" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 588</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1548"/>
-    <w:bookmarkStart w:name="z1557" w:id="1549"/>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z1557" w:id="1075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ломова 45, Товарищество с ограниченной ответственностью "Инновационный Евразийский университет"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1549"/>
-    <w:bookmarkStart w:name="z1558" w:id="1550"/>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z1558" w:id="1076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абая: 322, 328, 342, 344, 346, 346А, 348, 350, 352, 354, 358, 358/1, 360, 364, 366, 368, 370, 372, 374, 376, 378, 380;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1550"/>
-    <w:bookmarkStart w:name="z1559" w:id="1551"/>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z1559" w:id="1077"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика Чокина: 71, 73;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1551"/>
-    <w:bookmarkStart w:name="z1560" w:id="1552"/>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z1560" w:id="1078"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Гоголя: 256, 257, 258, 259, 260, 260/1, 261, 263, 263/1, 265, 266, 267, 268, 270, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 289, 291;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1552"/>
-    <w:bookmarkStart w:name="z1561" w:id="1553"/>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z1561" w:id="1079"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ломова: 40, 41, 42, 44, 44/1, 44/2, 44А, 45/2, 46, 48;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1553"/>
-    <w:bookmarkStart w:name="z1562" w:id="1554"/>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z1562" w:id="1080"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Маяковского: 51, 53, 55, 57;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1554"/>
-    <w:bookmarkStart w:name="z1563" w:id="1555"/>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z1563" w:id="1081"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мәшһүр Жүсіп: 284/1, 288, 313, 317, 319, 321, 323, 333, 335, 337, 337/1, 339, 339/1, 341, 341/1, 341А, 343, 345, 347, 349, 351.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1555"/>
-    <w:bookmarkStart w:name="z1564" w:id="1556"/>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z1564" w:id="1082"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 595</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1556"/>
-    <w:bookmarkStart w:name="z1565" w:id="1557"/>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z1565" w:id="1083"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Генерала Дюсенова строение 4/2, коммунальное государственное предприятие на праве хозяйственного ведения "Павлодарский областной перинатальный центр № 1" управления здравоохранения Павлодарской области, акимата Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1557"/>
-    <w:bookmarkStart w:name="z1566" w:id="1558"/>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z1566" w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 596</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1558"/>
-    <w:bookmarkStart w:name="z1567" w:id="1559"/>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z1570" w:id="1085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ладожская строение 15/1, коммунальное государственное учреждение "Средняя общеобразовательная школа № 48 города Павлодара" отдела образования города Павлодара, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1559"/>
-    <w:bookmarkStart w:name="z1568" w:id="1560"/>
+    <w:bookmarkEnd w:id="1085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Ладожская: 3, 4, 5, 11, 13, 15, 17, 19, 27, 27/1, 27/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1560"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="1561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Нұрсұлтан Назарбаев: 307, 309, 309А, 309А/1, 309А/2, 309/1, 309/2, 311, 313, 317.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31596,522 +31268,522 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 января 2026 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1571" w:id="1562"/>
+    <w:bookmarkStart w:name="z1571" w:id="1086"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений акима города Павлодара</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1562"/>
-    <w:bookmarkStart w:name="z1572" w:id="1563"/>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z1572" w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Павлодара "Об образовании избирательных участков на территории города Павлодара" от 2 марта 2015 года № 3 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4327);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1563"/>
-    <w:bookmarkStart w:name="z1573" w:id="1564"/>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:bookmarkStart w:name="z1573" w:id="1088"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Павлодара "О внесении изменения в решение акима города Павлодара от 2 марта 2015 года № 3 "Об образовании избирательных участков на территории города Павлодара" от 4 декабря 2015 года № 9 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4847);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1564"/>
-    <w:bookmarkStart w:name="z1574" w:id="1565"/>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z1574" w:id="1089"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Павлодара "О внесении изменений в решение акима города Павлодара от 2 марта 2015 года № 3 "Об образовании избирательных участков на территории города Павлодара" от 20 сентября 2016 года № 9 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 5251);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1565"/>
-    <w:bookmarkStart w:name="z1575" w:id="1566"/>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z1575" w:id="1090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Павлодара "О внесении изменения в решение акима города Павлодара от 2 марта 2015 года № 3 "Об образовании избирательных участков на территории города Павлодара" от 14 декабря 2018 года № 15 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6167);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1566"/>
-    <w:bookmarkStart w:name="z1576" w:id="1567"/>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z1576" w:id="1091"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Павлодара "О внесении изменения в решение акима города Павлодара от 2 марта 2015 года № 3 "Об образовании избирательных участков на территории города Павлодара" от 6 мая 2019 года № 516/1 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6353);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1567"/>
-    <w:bookmarkStart w:name="z1577" w:id="1568"/>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:bookmarkStart w:name="z1577" w:id="1092"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Павлодара "О внесении изменения в решение акима города Павлодара от 2 марта 2015 года № 3 "Об образовании избирательных участков на территории города Павлодара" от 2 ноября 2020 года № 8 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7003);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1568"/>
-    <w:bookmarkStart w:name="z1578" w:id="1569"/>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z1578" w:id="1093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Павлодара "О внесении изменений в решение акима города Павлодара от 2 марта 2015 года № 3 "Об образовании избирательных участков на территории города Павлодара" от 2 июля 2021 года № 2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 23327);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1569"/>
-    <w:bookmarkStart w:name="z1579" w:id="1570"/>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z1579" w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Павлодара "О внесении изменения в решение акима города Павлодара от 2 марта 2015 года № 3 "Об образовании избирательных участков на территории города Павлодара" от 9 сентября 2022 года № 10 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 29571);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1570"/>
-    <w:bookmarkStart w:name="z1580" w:id="1571"/>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z1580" w:id="1095"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Павлодара "О внесении изменений в решение акима города Павлодара от 2 марта 2015 года № 3 "Об образовании избирательных участков на территории города Павлодара" от 27 ноября 2023 года № 11 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7430-14);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1571"/>
-    <w:bookmarkStart w:name="z1581" w:id="1572"/>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z1581" w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Павлодара "О внесении изменения в решение акима города Павлодара от 2 марта 2015 года № 3 "Об образовании избирательных участков на территории города Павлодара" от 31 мая 2024 года № 3 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7556-14).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1572"/>
+    <w:bookmarkEnd w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>