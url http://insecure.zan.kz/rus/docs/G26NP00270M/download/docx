--- v0 (2026-03-16)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba532ea" w14:textId="ba532ea">
+    <w:p w14:paraId="91bf5c2" w14:textId="91bf5c2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете села Кожа Наурзумского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Наурзумского района Костанайской области от 8 января 2026 года № 270</w:t>
+        <w:t>Решение маслихата Наурзумского района Костанайской области от 8 января 2026 года № 270.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -297,235 +297,321 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) доходы – 62246,0 тысяч тенге, в том числе по:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) доходы – 62 246,0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям – 11910,0 тысяч тенге;</w:t>
+      налоговые поступления – 11 910,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговым поступлениям – 95,0 тысяч тенге;</w:t>
+      неналоговые поступления – 95,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов – 50241,0 тысяча тенге;</w:t>
+      поступления трансфертов – 50 241,0 тысяча тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 62246,0 тысяч тенге;</w:t>
+      2) затраты – 69 295,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      4) дефицит (профицит) бюджета – -7 049,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      5) финансирование дефицита (использование профицита) бюджета – 7 049,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств – 7 049,0 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Наурзумского района Костанайской области от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете села Кожа предусмотрен объем субвенций, передаваемых из районного бюджета на 2026 год в сумме 50241,0 тысяча тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -963,211 +1049,250 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 270</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Кожа на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Наурзумского района Костанайской области от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1177,116 +1302,116 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1296,148 +1421,148 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1447,180 +1572,179 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1630,7150 +1754,7162 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62246,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11910,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10320,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Индивидуальный подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10320,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1590,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 173,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1370,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50241,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...97 lines deleted...]
-50241,0</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...29 lines deleted...]
-Функциональная подгруппа</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Администратор бюджетных программ</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...127 lines deleted...]
-Программа</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...173 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69 295,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-62246,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32135,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...168 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32135,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...168 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32135,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...168 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32135,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-32135,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36158,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-29109,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36158,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-29109,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36158,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-29109,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18601,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-18601,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17557,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-10508,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1002,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...168 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1002,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...168 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1002,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...168 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1002,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-1002,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-7049,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...334 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7049,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9078,211 +9214,210 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 270</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Кожа на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9292,116 +9427,116 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9411,148 +9546,148 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9562,180 +9697,179 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9745,3099 +9879,3085 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36715,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12520,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10830,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Индивидуальный подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10830,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1690,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 173,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1470,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12847,116 +12967,116 @@
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12966,116 +13086,115 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13118,180 +13237,179 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13301,3564 +13419,3547 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36715,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32634,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32634,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32634,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32634,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3019,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3019,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3019,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2177,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 842,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1062,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1062,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1062,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1062,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17193,211 +17294,210 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 270</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="14"/>
+    <w:bookmarkStart w:name="z35" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Кожа на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17407,116 +17507,116 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17526,148 +17626,148 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17677,180 +17777,179 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17860,3099 +17959,3085 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37410,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12860,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11030,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Индивидуальный подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11030,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1830,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 173,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1610,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24455,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24455,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24455,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20962,116 +21047,116 @@
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21081,116 +21166,115 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21233,180 +21317,179 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21416,3564 +21499,3547 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37410,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33083,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33083,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33083,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33083,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3201,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3201,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3201,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2308,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 893,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1126,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1126,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1126,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1126,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25035,55 +25101,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25409,31 +25475,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>