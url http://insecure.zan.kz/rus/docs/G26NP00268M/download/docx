--- v0 (2026-03-16)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f52d6d8" w14:textId="f52d6d8">
+    <w:p w14:paraId="bff6d00" w14:textId="bff6d00">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете Дамдинского сельского округа Наурзумского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Наурзумского района Костанайской области от 8 января 2026 года № 268</w:t>
+        <w:t>Решение маслихата Наурзумского района Костанайской области от 8 января 2026 года № 268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -228,51 +228,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Наурзумский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет Дамдинского сельского округа Наурзумского района на 2026-2028 годы согласно </w:t>
+      1. Утвердить бюджет Дамдинского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -307,52 +307,62 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) доходы – 44854,0 тысячи тенге, в том числе по:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) доходы – 44854,0 тысячи тенге, в том числе по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговым поступлениям – 4992,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
@@ -368,154 +378,232 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям трансфертов – 39862,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 44854,0 тысячи тенге;</w:t>
+      2) затраты – 50912,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      4) дефицит (профицит) бюджета – -6058,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      5) финансирование дефицита (использование профицита) бюджета – 6058,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств - 6058,9 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Наурзумского района Костанайской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Дамдинского сельского округа предусмотрен объем субвенций, передаваемых из районного бюджета на 2026 год в сумме 39862,0 тысячи тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -953,211 +1041,248 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 268</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Дамдинского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Наурзумского района Костанайской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1167,116 +1292,116 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1286,148 +1411,148 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1437,180 +1562,179 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1620,2469 +1744,2458 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44854,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4992,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Индивидуальный подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1422,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1350,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39862,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39862,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39862,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4092,116 +4205,116 @@
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4211,116 +4324,115 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4363,180 +4475,179 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4546,3804 +4657,3995 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-44854,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50912,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-38013,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41071,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-38013,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41071,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-38013,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41071,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-38013,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40651,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитальные расходы государственного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+420,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-3687,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6687,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-3687,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6687,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-3687,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6687,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3018,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-669,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-3154,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+669,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...168 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3154,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...168 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3154,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...168 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3154,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3154,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...164 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-6058,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6058,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8648,211 +8950,210 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 268</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Дамдинского сельского округа на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8862,116 +9163,116 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8981,148 +9282,148 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9132,180 +9433,179 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9315,2469 +9615,2458 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45938,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3910,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Индивидуальный подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3910,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1422,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1350,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40606,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40606,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40606,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11787,116 +12076,116 @@
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11906,116 +12195,115 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12058,180 +12346,179 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12241,3774 +12528,3756 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45938,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38686,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38686,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38686,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38686,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитальные расходы государственного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3909,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3909,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3909,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 709,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3343,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3343,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3343,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3343,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16343,211 +16612,210 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 268</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="13"/>
+    <w:bookmarkStart w:name="z35" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Дамдинского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16557,116 +16825,116 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16676,148 +16944,148 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16827,180 +17095,179 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17010,2469 +17277,2458 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46959,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5532,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3960,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Индивидуальный подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3960,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1572,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41427,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41427,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41427,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19482,116 +19738,116 @@
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19601,116 +19857,115 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19753,180 +20008,179 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19936,3774 +20190,3756 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46959,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39272,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39272,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39272,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39272,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитальные расходы государственного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4143,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4143,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4143,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3391,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 752,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3544,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3544,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3544,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3544,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23765,55 +24001,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>