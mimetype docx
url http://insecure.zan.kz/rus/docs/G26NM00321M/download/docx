--- v0 (2026-06-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8098a98" w14:textId="8098a98">
+    <w:p w14:paraId="1e26228" w14:textId="1e26228">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,163 +85,241 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в решение маслихата от 16 ноября 2023 года № 77 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение маслихата Карасуского района Костанайской области от 27 апреля 2026 года № 321. Утратило силу решением Карасуского районного маслихата Костанайской области от 6 августа 2026 года № 340</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z50" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением Карасуского районного маслихата Костанайской области от 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маслихат Карасуского района Костанайской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в решение маслихата "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" от 16 ноября 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 10087) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, утвержденных указанным решением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -252,70 +332,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, 1 раз в полугодие, 1 раз в год).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -328,91 +408,91 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Социальная помощь оказывается следующим категориям нуждающихся граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ветеранам Великой Отечественной войны, на бытовые нужды, без учета доходов, ежемесячно, в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ветеранам и другим лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -487,252 +567,252 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, за исключением лиц, указанных в подпунктах 4) и 5) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, в виде денежной помощи, без учета доходов, ежемесячно, в размере 3 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) родителям или иным законным представителям детей, инфицированных вирусом иммунодефицита человека состоящих на диспансерном учете, без учета доходов, ежемесячно, в размере двукратного прожиточного минимума;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лицам, страдающим туберкулезным заболеванием и находящимся на амбулаторном лечении, без учета доходов, ежемесячно, в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лицам с инвалидностью, в виде денежной помощи, на оперативное лечение, без учета доходов, единовременно, в размере не более 50 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) лицам с инвалидностью, в виде денежной помощи, для возмещения расходов, связанных с приобретением лекарственных средств, без учета доходов, 1 раз в год, в размере фактических затрат, не более 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) лицам, ранее получившим социальную помощь для получения технического, профессионального, послесреднего либо высшего образования, в виде денежной помощи, для завершения обучения, без учета доходов, 1 раз в полугодие, в размере фактической стоимости обучения, но не более 400 месячных расчетных показателей, перечисляемой двумя частями в течение учебного года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара, без учета доходов, единовременно, в размере 100 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в связи с причинением ущерба гражданину (семье) либо его имуществу при ликвидации последствия пожара, без учета доходов, единовременно, в размере 50 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) лицам, освободившимся из мест лишения свободы, находящимся на учете службы пробации, без учета доходов, единовременно, в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) лицам из семей, имеющих среднедушевой доход ниже величины прожиточного минимума за квартал, предшествующий кварталу обращения, на бытовые нужды, 1 раз в год, в размере 7 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) лицам с инвалидностью первой группы для возмещения затрат на сопровождающих их лиц на санаторно-курортное лечение, в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью, в организации, предоставляющие санаторно-курортное лечение через портал социальных услуг, но не более чем на одно сопровождающее лицо, без учета дохода, 1 раз в год, в размере фактических затрат за проживание и питание, за исключением лечебных процедур, но не более семидесяти процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения при реализации их лицам с инвалидностью через портал социальных услуг на соответствующий финансовый год, определяемой уполномоченным государственным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) ветеранам Великой Отечественной войны, ветеранам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -767,91 +847,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, подпунктах 1) - 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, на возмещение фактической стоимости путевки на санаторно-курортное лечение, в пределах Республики Казахстан, без учета дохода, 1 раз в год, но не более гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения при реализации их лицам с инвалидностью через портал социальных услуг на соответствующий финансовый год, определяемой уполномоченным государственным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Возмещение стоимости путевки на санаторно-курортное лечение предоставляется в случае письменного отказа от натуральной формы, установленной решением Костанайского областного маслихата от 11 июня 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О дополнительной мере по социальной поддержке отдельных категорий граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9264).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -864,51 +944,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "13. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -943,152 +1023,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам, или электронно на портал с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее - ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1123,52 +1203,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, впервые обратившиеся, предоставляют документ, подтверждающий социальный статус заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Родитель либо законный представитель лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1183,52 +1263,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, предоставляют документ, подтверждающий факт заболевания вирусом иммунодефицита человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1243,52 +1323,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, предоставляют документ, подтверждающий факт заболевания туберкулезом и нахождения на амбулаторном лечении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1303,52 +1383,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие оказание услуги (оперативное лечение), выданные медицинской организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1363,52 +1443,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил предоставляют копию рецептурного бланка за текущий год, заверенную врачом, и кассовый и/или товарный чек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1423,52 +1503,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие факт обучения, его стоимость.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1503,52 +1583,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил предоставляют документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1563,52 +1643,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1623,52 +1703,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие оплату санаторно-курортного лечения, акт выполненных работ (оказанных услуг), выданные санаторно-курортной организацией лицу с инвалидностью первой группы и сопровождающему его лицу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1683,171 +1763,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие социальный статус, оплату санаторно-курортного лечения, акт выполненных работ (оказанных услуг), выданные санаторно-курортной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы предоставляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1983,63 +2063,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2361,35 +2463,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>