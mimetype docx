--- v0 (2026-04-21)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f81369b" w14:textId="f81369b">
+    <w:p w14:paraId="d9a03cc" w14:textId="d9a03cc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении положения о государственном учреждении "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Алтынсаринского района Костанайской области от 17 февраля 2026 года № 22</w:t>
+        <w:t>Постановление акимата Алтынсаринского района Костанайской области от 17 февраля 2026 года № 22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1426,744 +1426,928 @@
         <w:t xml:space="preserve">
       4) рассматривает дела об административных правонарушениях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkStart w:name="z91" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) рассматривает дела об административных правонарушениях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 456-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 16 с изменением, внесенным постановлением акимата Алтынсаринского района Костанайской области от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого офицального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Функции обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдать нормы действующего законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) качественно и своевременно исполнение актов и поручений Правительства Республики Казахстан и иных центральных исполнительных органов, а так же акима и акимата области, района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение реализации государственной молодежной политики в районе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) создание и обеспечение деятельности консультативно-совещательных органов по реализации государственной молодежной политики в районе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществление контроля за использованием (установлением, размещением) государственных символов Республики Казахстан на территории района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществление проведения зрелищных культурно-массовых мероприятий района, а также смотров, фестивалей и конкурсов среди любительских творческих объединений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организация работы по учету, охране и использованию памятников истории, материальной и духовной культуры местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) проведение мероприятий районного уровня, направленные на развитие государственного и других языков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) внесение предложений в исполнительные органы областей о наименовании и переименовании сел, поселков, сельских округов, а также изменении их транскрипции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в установленных законодательством случаях и порядке составлять протокола об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) проведение разъяснительной работы по недопущению дискриминации граждан по языковому принципу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) проведение системной работы в сфере медиации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) утверждает государственный творческий заказ на финансирование творческих кружков для детей и юношества в пределах объемов бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) обеспечивает размещение государственного творческого заказа в творческих кружках для детей и юношества независимо от форм собственности поставщиков услуг государственного творческого заказа, их ведомственной подчиненности, типов и видов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечивает исполнение всех этапов и процедур размещения, контроля качества и целевого освоения государственного творческого заказа в электронном и общедоступном форматах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществляет мониторинг деятельности организаций культуры, расположенных на соответствующей территории, и предоставляет в местный исполнительный орган столица, область, город республиканского значения информацию, а также статистические отчеты установленной формы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) проводит аттестацию государственных организаций культуры района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 17 с изменением, внесенным постановлением акимата Алтынсаринского района Костанайской области от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого офицального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководство государственным учреждением "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района" осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на государственное учреждение "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района" задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководитель государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района" назначается на должность и освобождается от должности акимом района в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия руководителя государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в установленном законодательством порядке назначает и освобождает от должности работников государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) издает приказы обязательные для исполнения сотрудниками государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в установленном законодательством порядке решает вопросы поощрения, оказания материальной помощи, наложения дисциплинарных взысканий на работников государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) несет ответственность за непринятие мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) представляет интересы государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района" во всех взаимоотношениях с государственными органами и иными организациями в соответствии с действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий руководителя государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района" в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственное учреждение "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района" может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района" формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за государственным учреждением "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района", относится к республиканской коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственное учреждение "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района" не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района" осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2268,202 +2452,202 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Положению о государственном учреждении "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственное учреждение "Районный дом культуры отдела внутренней политики, культуры и развития языков акимата Алтынсаринского района";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственное учреждение "Централизованная библиотечная система отдела внутренней политики, культуры и развития языков акимата Алтынсаринского района";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) коммунальное государственное учреждение "Центр обучения языкам акимата Алтынсаринского района";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) коммунальное государственное учреждение "Молодежный ресурсный центр" государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Алтынсаринского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2789,31 +2973,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>