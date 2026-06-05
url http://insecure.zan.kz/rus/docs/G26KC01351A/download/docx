--- v0 (2026-04-19)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b03e31" w14:textId="7b03e31">
+    <w:p w14:paraId="6454759" w14:textId="6454759">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения ГУ "Отдел жилищной инспекции города Темиртау" в новой редакции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата города Темиртау Карагандинской области от 1 апреля 2026 года № 13/51</w:t>
+        <w:t>Постановление акимата города Темиртау Карагандинской области от 1 апреля 2026 года № 13/51.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2548,1014 +2548,1198 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Не допускается осуществление жилищной инспекцией деятельности, а также совершение сделок, не отвечающих предмету и целям ее деятельности, закрепленным в уставе (положении).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkStart w:name="z146" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Составление протокола об административном правонарушении по факту загрязнения мест общего пользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Глава 3 дополнена пунктом 22 в соответствии с постановлением акимата города Темиртау Карагандинской области от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17/26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Составление протокола об административном правонарушении по факту нарушения правил благоустройства территорий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Глава 3 дополнена пунктом 23 в соответствии с постановлением акимата города Темиртау Карагандинской области от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17/26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Управление жилищной инспекцией</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Общее управление жилищной инспекцией осуществляет учредитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Учредитель осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z101" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) закрепляет за жилищной инспекцией имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z102" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утверждает индивидуальный план финансирования жилищной инспекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z103" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет контроль за сохранностью имущества жилищной инспекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z104" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утверждает положение (устав) жилищной инспекции, внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) определяет структуру, порядок формирования и срок полномочий органов управления жилищной инспекции, порядок принятия жилищной инспекцией решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определяет права, обязанности и ответственность руководителя жилищной инспекции, основания освобождения его от занимаемой должности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает структуру и предельную штатную численность жилищной инспекции, за исключением государственных учреждений, являющихся государственными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) по представлению руководителя жилищной инспекции назначает на должность и освобождает от должности его заместителя (заместителей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает годовую финансовую отчетность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z110" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) по согласованию учредителя уполномоченный орган по государственному имуществу на изъятие или перераспределение имущества, переданного жилищной инспекции или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию республиканского государственного учреждения (местный исполнительный орган принимает решение о реорганизации и ликвидации коммунального государственного учреждения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z112" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Руководитель жилищной инспекции назначается на должность и освобождается от должности акимом города республиканского значения, столицы, района, города областного значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z113" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Руководитель жилищной инспекции организует и руководит работой жилищной инспекцией, непосредственно подчиняется акиму города республиканского значения, столицы, района, города областного значения и несет персональную ответственность за выполнение возложенных на жилищную инспекцию задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z114" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При осуществлении деятельности жилищной инспекции руководитель жилищной инспекции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z115" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени жилищной инспекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z116" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет интересы жилищной инспекции в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z117" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z118" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z119" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утверждает порядок и планы жилищной инспекции по командировкам, стажировкам, обучению сотрудников в казахстанских и зарубежных учебных центрах и иным видам повышения квалификации сотрудников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z120" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) открывает банковские счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z121" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) издает приказы и дает указания, обязательные для всех работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z122" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимает на работу и увольняет с работы сотрудников жилищной инспекции, кроме сотрудников, назначаемых акимом города республиканского значения, столицы, района, города областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z123" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) применяет меры поощрения и налагает дисциплинарные взыскания на сотрудников жилищной инспекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z124" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) определяет обязанности и круг полномочий своего заместителя (заместителей) и иных руководящих сотрудников жилищной инспекции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z125" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Каждый инспектор жилищной инспекции имеет личный штамп.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z126" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок образования имущества жилищной инспекции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z127" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Имущество жилищной инспекции составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество жилищной инспекции формируется за счет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z128" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имущества, переданного ему учредителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z129" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) имущества приобретенного в результате собственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z130" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 1 марта 2011 года "О государственном имуществе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z131" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Имущество жилищной инспекции является государственной коммунальной собственностью и принадлежит ей на праве оперативного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z132" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Жилищная инспекция не отчуждает и не распоряжается иным способом, закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по смете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z133" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Деятельность жилищной инспекции финансируется из местного бюджета акимата города республиканского значения, столицы, района, города областного значения (сметы расходов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z134" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Жилищная инспекция ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан в сфере бухгалтерского и бюджетного учета, финансовой и бюджетной отчетности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Проверка и ревизия финансово-хозяйственной деятельности жилищной инспекции осуществляется учредителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Режим работы жилищной инспекции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Время работы жилищной инспекции определяется в соответствии с режимом работы местных исполнительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок внесения изменений и дополнений в учредительные документы жилищной инспекции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Внесение изменений и дополнений в учредительные документы жилищной инспекции производится по решению учредителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Внесенные изменения и дополнения в учредительные документы жилищной инспекции регистрируются в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Условия реорганизации и ликвидации жилищной инспекции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Реорганизация и ликвидация жилищной инспекции осуществляется в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>