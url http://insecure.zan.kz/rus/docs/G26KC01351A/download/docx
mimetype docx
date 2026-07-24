--- v1 (2026-06-05)
+++ v2 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6454759" w14:textId="6454759">
+    <w:p w14:paraId="32a0f65" w14:textId="32a0f65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3691,55 +3691,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4065,31 +4065,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>