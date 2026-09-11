--- v1 (2026-06-12)
+++ v2 (2026-09-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e15d1d" w14:textId="8e15d1d">
+    <w:p w14:paraId="f6ac35d" w14:textId="f6ac35d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об образовании избирательных участков по городу Сатпаев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение акима города Сатпаев области Ұлытау от 23 февраля 2026 года № 1</w:t>
+        <w:t>Решение акима города Сатпаев области Ұлытау от 23 февраля 2026 года № 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -541,1788 +541,1830 @@
               </w:rPr>
               <w:t>от 23 февраля 2026 года №1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки по городу Сатпаев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z105" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции решения акима города Сатпаев области Ұлытау от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 35</w:t>
-      </w:r>
-[...18 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №5" отдела образования города Сатпаев управления образования области Ұлытау, улица Бабыр би, строение 5.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 2, 3, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29; улица Аманжолова 1, 2, 3, 4, 5, 6, 7, 9; улица Бабыр би 4, 6, 6а, 6б, 8, 12, 14; улица Байсеитовой 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; улица Болмана 3, 4, 5а, 5б, 6, 7, 8, 12, 14; улица Виктора Гурбы 1, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32; улица Иса Байзакова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; улица Кошубаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; улица Наурыз 1/1, 1/2, 1/3, 1/4, 4, 6, 8, 10, 12, 14, 16, 18; улица Тайжана Калмагамбетова 4, 10, 12, 20; улица Улытауская 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №5" отдела образования города Сатпаев управления образования области Ұлытау, улица Бабыр би, строение 5.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 36</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 2, 3, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29; улица Аманжолова 1, 2, 3, 4, 5, 6, 7, 9; улица Бабыр би 4, 6, 6а, 6б, 8, 12, 14; улица Байсеитовой 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; улица Болмана 3, 4, 5а, 5б, 6, 7, 8, 12, 14; улица Виктора Гурбы 1, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32; улица Иса Байзакова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; улица Кошубаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; улица Наурыз 1/1, 1/2, 1/3, 1/4, 4, 6, 8, 10, 12, 14, 16, 18; улица Тайжана Калмагамбетова 4, 10, 12, 20; улица Улытауская 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №5" отдела образования города Сатпаев управления образования области Ұлытау, улица Бабыр би, строение 5.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 36</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61; улица Бабыр би 3; улица Виктора Гурбы 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69; улица Гани Муратбаева 4, 6, 8, 10а, 10б, 12, 14, 16, 22, 24, 26, 30, 32, 34, 36; улица Жастар 3, 5, 5/1, 5/2, 5/3, 7, 7/1, 7/3, 7а, 8, 9, 10, 12; улица Пушкина 1; улица Улытауская 30, 32, 34, 38, 40, 42, 44, 46, 48, 50а, 52, 54, 56, 58; улица Шакарима 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №5" отдела образования города Сатпаев управления образования области Ұлытау, улица Бабыр би, строение 5.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 37</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61; улица Бабыр би 3; улица Виктора Гурбы 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69; улица Гани Муратбаева 4, 6, 8, 10а, 10б, 12, 14, 16, 22, 24, 26, 30, 32, 34, 36; улица Жастар 3, 5, 5/1, 5/2, 5/3, 7, 7/1, 7/3, 7а, 8, 9, 10, 12; улица Пушкина 1; улица Улытауская 30, 32, 34, 38, 40, 42, 44, 46, 48, 50а, 52, 54, 56, 58; улица Шакарима 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №14" отдела образования города Сатпаев управления образования области Ұлытау, улица Наурыз, строение 5.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 37</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Границы: проспект академика Каныша Сатпаева 10, 12, 14, 16, 18; улица Аблай хана 1, 1а, 2, 3, 4, 5, 6, 6а, 7, 9, 11, 12, 13, 14, 16, 18; улица Аманжолова 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31; улица Байсеитовой 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 42; улица Баубека Булкышева 1, 3, 7, 13, 14, 15, 19; улица Бауыржана Момышулы 1, 2, 3, 3а, 4, 4/4, 5, 6, 7, 8, 9, 10, 10а, 11, 12а, 13, 13 корп. 13, 13С, 14, 15, 17, 19, 21, 21/2, 23; улица Ердена 2, 2/6, 2 блок 13, 4, 4а, 5, 6, 6а, 7, 8, 8/1, 9, 11, 12, 13, 14, 15, 16, 16а, 17, 18, 18а, 19, 21, 23, 23/3, 25, 27, 28, 29, 30, 30а, 31, 33, 34/2, 36, 38; улица Кажымукана 1, 2, 3, 4, 5, 6, 9, 13, 21; улица Коктем 2, 3, 4, 5, 6, 7, 8, 11, 13, 13/2, 14, 15, 15а, 17, 18а, 19, 20, 20а; улица Курмангазы 1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 30, 32; улица Мухтара Ауэзова 2, 4, 8, 10, 14, 16, 18, 20, 22, 24, 26; улица Наурыз 3, 3а, 3в, 3в-а, 3в-б, 3г, 20, 22, 24, 26, 30, 32, 34, 36, 38; улица Сабита Муканова 2, 3, 4, 5, 5а, 6, 8, 9, 11, 12, 13, 14, 14/1, 16, 17, 18, 20, 21/1; улица Тайжана Калмагамбетова 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 24, 28, 30; улица Толе би 2, 3, 4, 6, 8, 10, 13, 15, 17, 19, 23, 25, 27, 27а; </w:t>
+        <w:t>
+      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №14" отдела образования города Сатпаев управления образования области Ұлытау, улица Наурыз, строение 5.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Потребительский кооператив "Восток";</w:t>
+      Границы: проспект академика Каныша Сатпаева 10, 12, 14, 16, 18; улица Аблай хана 1, 1а, 2, 3, 4, 5, 6, 6а, 7, 9, 11, 12, 13, 14, 16, 18; улица Аманжолова 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31; улица Байсеитовой 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 42; улица Баубека Булкышева 1, 3, 7, 13, 14, 15, 19; улица Бауыржана Момышулы 1, 2, 3, 3а, 4, 4/4, 5, 6, 7, 8, 9, 10, 10а, 11, 12а, 13, 13 корп. 13, 13С, 14, 15, 17, 19, 21, 21/2, 23; улица Ердена 2, 2/6, 2 блок 13, 4, 4а, 5, 6, 6а, 7, 8, 8/1, 9, 11, 12, 13, 14, 15, 16, 16а, 17, 18, 18а, 19, 21, 23, 23/3, 25, 27, 28, 29, 30, 30а, 31, 33, 34/2, 36, 38; улица Кажымукана 1, 2, 3, 4, 5, 6, 9, 13, 21; улица Коктем 2, 3, 4, 5, 6, 7, 8, 11, 13, 13/2, 14, 15, 15а, 17, 18а, 19, 20, 20а; улица Курмангазы 1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 30, 32; улица Мухтара Ауэзова 2, 4, 8, 10, 14, 16, 18, 20, 22, 24, 26; улица Наурыз 3, 3а, 3в, 3в-а, 3в-б, 3г, 20, 22, 24, 26, 30, 32, 34, 36, 38; улица Сабита Муканова 2, 3, 4, 5, 5а, 6, 8, 9, 11, 12, 13, 14, 14/1, 16, 17, 18, 20, 21/1; улица Тайжана Калмагамбетова 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 24, 28, 30; улица Толе би 2, 3, 4, 6, 8, 10, 13, 15, 17, 19, 23, 25, 27, 27а;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Потребительский кооператив "Горняк";</w:t>
+      Потребительский кооператив "Восток";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Потребительский кооператив "Меридиан".</w:t>
+      Потребительский кооператив "Горняк";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 38</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Потребительский кооператив "Меридиан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №27" отдела образования города Сатпаев управления образования области Ұлытау, улица Наурыз, строение 7.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 38</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 20, 22, 24, 26, 28, 28а, 30, 30а; улица Әбіш Исатаев 1, 2, 3, 4, 5, 6, 7, 8, 9; улица Абикена Мамахова 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; улица Абсамата Тажбенова 45, 47, 49, 57, 60, 62, 64, 66, 68; улица Алаш 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 72а, 74, 74а, 76а, 78, 80, 80а, 82, 82а, 84; улица Аманжолова 33, 35, 36, 37, 38, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 61, 73; улица Бірман Сүлейменов 1, 2, 3, 4, 5, 6, 7, 8, 9; улица Байсеитовой 37, 39, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 68, 70, 72, 74, 76, 78; улица Баубека Булкышева 6, 8, 10, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 46, 47, 49, 51, 52, 53, 55, 56, 57, 59, 61, 63, 65, 67, 69, 73, 75, 77, 130, 132, 132а; улица Бауржана Момышулы 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42С, 43, 44, 45, 46, 47, 47/43, 48, 49, 49С, 50, 51, 52, 53, 54, 55, 56, 56С, 57, 58, 59, 59С, 61, 62, 63, 64, 66, 67, 68, 69, 70, 71; улица Гани Муратбаева 34а, 36а, 38, 40, 42; улица Егізек Сердалинов 3, 4, 5, 6, 7, 8, 9; улица Ердена 35, 35а, 37, 39, 41, 41а, 42, 43, 44, 45, 45а, 46, 47, 48, 49, 49а, 50, 51, 51а, 53, 53б, 54, 55, 55а, 56, 57, 58, 60, 65, 66, 67, 70, 72; улица Ильи Панина 3, 4, 5, 6, 8, 10, 11, 13, 15, 16, 18, 20, 24, 27, 30, 33, 34, 35, 37, 38, 42, 46, 62; улица Қожа Қалиев 1, 2, 3, 4, 5, 6, 7, 8, 9; улица Коктем 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 34/1, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50; улица Колбасова 1, 2, 3, 4, 5, 6, 7, 8, 9, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; улица Кошубаева 20, 22, 24, 26, 27, 27а, 28, 29, 30, 31, 33; улица Курмангазы 29, 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58, 60, 62; улица Муслима Нурушева 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12; улица Мухтара Ауэзова 3, 5, 7, 9, 15, 17, 19, 21; улица Наурыз 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 72, 78; улица Садыка Асатова 3, 3а, 3б, 3в, 4, 7, 9, 9а, 11, 13, 15, 17, 19, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 39, 40, 41, 42, 43, 44, 45, 48, 48а, 48б, 50, 51, 53, 54, 55, 57, 58, 59, 61, 64, 67, 69, 71, 71а, 73, 75а, 77; улица Сакена Сейфуллина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; улица Токаша Бокина 35, 37, 39, 47, 49, 49/1, 51, 53, 55, 59, 61, 63, 65, 67; улица Турара Рыскулова 27, 39, 41, 43, 45, 47, 49; улица Халимы Артыгалиевой 1, 2, 3, 4, 5, 7, 9, 12, 14, 15, 17, 19, 26, 28, 28а, 30, 31, 33, 35; улица Хамит Жакенов 2, 3, 4, 5, 6, 7, 8, 9.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №27" отдела образования города Сатпаев управления образования области Ұлытау, улица Наурыз, строение 7.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 39</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 20, 22, 24, 26, 28, 28а, 30, 30а; улица Әбіш Исатаев 1, 2, 3, 4, 5, 6, 7, 8, 9; улица Абикена Мамахова 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; улица Абсамата Тажбенова 45, 47, 49, 57, 60, 62, 64, 66, 68; улица Алаш 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 72а, 74, 74а, 76а, 78, 80, 80а, 82, 82а, 84; улица Аманжолова 33, 35, 36, 37, 38, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 61, 73; улица Бірман Сүлейменов 1, 2, 3, 4, 5, 6, 7, 8, 9; улица Байсеитовой 37, 39, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 68, 70, 72, 74, 76, 78; улица Баубека Булкышева 6, 8, 10, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 46, 47, 49, 51, 52, 53, 55, 56, 57, 59, 61, 63, 65, 67, 69, 73, 75, 77, 130, 132, 132а; улица Бауржана Момышулы 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42С, 43, 44, 45, 46, 47, 47/43, 48, 49, 49С, 50, 51, 52, 53, 54, 55, 56, 56С, 57, 58, 59, 59С, 61, 62, 63, 64, 66, 67, 68, 69, 70, 71; улица Гани Муратбаева 34а, 36а, 38, 40, 42; улица Егізек Сердалинов 3, 4, 5, 6, 7, 8, 9; улица Ердена 35, 35а, 37, 39, 41, 41а, 42, 43, 44, 45, 45а, 46, 47, 48, 49, 49а, 50, 51, 51а, 53, 53б, 54, 55, 55а, 56, 57, 58, 60, 65, 66, 67, 70, 72; улица Ильи Панина 3, 4, 5, 6, 8, 10, 11, 13, 15, 16, 18, 20, 24, 27, 30, 33, 34, 35, 37, 38, 42, 46, 62; улица Қожа Қалиев 1, 2, 3, 4, 5, 6, 7, 8, 9; улица Коктем 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 34/1, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50; улица Колбасова 1, 2, 3, 4, 5, 6, 7, 8, 9, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; улица Кошубаева 20, 22, 24, 26, 27, 27а, 28, 29, 30, 31, 33; улица Курмангазы 29, 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58, 60, 62; улица Муслима Нурушева 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12; улица Мухтара Ауэзова 3, 5, 7, 9, 15, 17, 19, 21; улица Наурыз 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 72, 78; улица Садыка Асатова 3, 3а, 3б, 3в, 4, 7, 9, 9а, 11, 13, 15, 17, 19, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 39, 40, 41, 42, 43, 44, 45, 48, 48а, 48б, 50, 51, 53, 54, 55, 57, 58, 59, 61, 64, 67, 69, 71, 71а, 73, 75а, 77; улица Сакена Сейфуллина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; улица Токаша Бокина 35, 37, 39, 47, 49, 49/1, 51, 53, 55, 59, 61, 63, 65, 67; улица Турара Рыскулова 27, 39, 41, 43, 45, 47, 49; улица Халимы Артыгалиевой 1, 2, 3, 4, 5, 7, 9, 12, 14, 15, 17, 19, 26, 28, 28а, 30, 31, 33, 35; улица Хамит Жакенов 2, 3, 4, 5, 6, 7, 8, 9.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №3" отдела образования города Сатпаев управления образования области Ұлытау, улица Женис, строение 17Б.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 39</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 34; улица Алаш 1, 3, 5, 7, 9, 11, 13, 15, 15а, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 41, 43, 45, 47, 49, 51, 53, 55, 57, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 85а, 87, 89, 91, 93; улица Алии Молдагуловой 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 60, 61, 62, 63, 63а, 64, 65, 66, 68, 69, 71, 73, 74, 75, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 94а; улица Байконурова 9, 11, 17, 19, 25, 27, 29, 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46а, 47, 48, 49, 51, 52, 53, 54/1, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 87, 88, 89, 92, 93, 96, 97, 98, 99, 100, 101, 102, 103, 104, 104а, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 117; улица Баубека Булкышева 136, 138, 140, 142, 144, 146, 148, 150; улица Болмана Кожабаева 71, 72, 73, 74, 75, 76, 76/1, 77, 78, 80, 83; улица Виктора Курьятова 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26; улица Гани Муратбаева 33, 35; улица Ердена 93, 95, 97, 99, 101; улица Женис 10, 12, 14, 16, 18, 20, 20а; улица Горького 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 47, 48, 48а, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62; улица Мусы Жалиля 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62; улица Наурыз 7а, 7б, 9, 11, 13, 15а, 19, 21, 23, 25, 27, 29, 31, 33, 35, 84, 90, 94, 96, 98, 102, 104, 108; улица Токаш Бокина 68, 69, 70, 70/1, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 90; улица Турара Рыскулова 70, 72, 74, 74а, 76, 76а, 76б, 78, 79, 80, 81, 82, 83; улица Халифа Алтая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №3" отдела образования города Сатпаев управления образования области Ұлытау, улица Женис, строение 17Б.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 40</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 34; улица Алаш 1, 3, 5, 7, 9, 11, 13, 15, 15а, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 41, 43, 45, 47, 49, 51, 53, 55, 57, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 85а, 87, 89, 91, 93; улица Алии Молдагуловой 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 60, 61, 62, 63, 63а, 64, 65, 66, 68, 69, 71, 73, 74, 75, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 94а; улица Байконурова 9, 11, 17, 19, 25, 27, 29, 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46а, 47, 48, 49, 51, 52, 53, 54/1, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 87, 88, 89, 92, 93, 96, 97, 98, 99, 100, 101, 102, 103, 104, 104а, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 117; улица Баубека Булкышева 136, 138, 140, 142, 144, 146, 148, 150; улица Болмана Кожабаева 71, 72, 73, 74, 75, 76, 76/1, 77, 78, 80, 83; улица Виктора Курьятова 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26; улица Гани Муратбаева 33, 35; улица Ердена 93, 95, 97, 99, 101; улица Женис 10, 12, 14, 16, 18, 20, 20а; улица М.Горького 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 47, 48, 48а, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62; улица Мусы Жалиля 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62; улица Наурыз 7а, 7б, 9, 11, 13, 15а, 19, 21, 23, 25, 27, 29, 31, 33, 35, 84, 90, 94, 96, 98, 102, 104, 108; улица Токаш Бокина 68, 69, 70, 70/1, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 90; улица Турара Рыскулова 70, 72, 74, 74а, 76, 76а, 76б, 78, 79, 80, 81, 82, 83; улица Халифа Алтая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Специализированная детско-юношеская школа олимпийского резерва города Сатпаев" управления физической культуры и спорта области Ұлытау, проспект Независимости, строение 28.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 40</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: улица Амангельды Иманова 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 30/1, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76; улица Аубакира Кусаинова 31, 33, 35, 38, 38/1, 38/2, 40/2, 42/2, 44, 44а, 48, 50, 52, 54, 56, 58, 60, 62, 64; улица Аширбека Кунанбаева 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/2, 16, 16/2, 18, 20; улица Беймбет Майлина 1, 1а, 1б, 2, 3, 3а, 4, 5, 5а, 5б, 6, 7, 8, 10, 12, 16, 18, 20; улица Ердена 108, 110, 112, 114, 116, 123, 125, 127, 129, 131, 133; улица Женис 13/1, 15, 15а, 15/2, 17/1, 17а, 19, 19/1, 19/2, 21, 21/1, 21/2, 24, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 49, 50, 51, 51а, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 66, 68, 72, 74, 76, 78, 80; улица Жолдасбека Жакыпбекова 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/1, 17, 19; улица Наурыз 41, 43, 43а, 51, 53, 110, 112, 114, 120, 122, 124, 126, 128, 130, 132, 134, 136; улица Пацаева 1, 3, 4, 4б, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 20; улица Чокана Валиханова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61/1, 62, 65, 67, 68, 69, 70, 73, 74, 78, 79, 81.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Специализированная детско-юношеская школа олимпийского резерва города Сатпаев" управления физической культуры и спорта области Ұлытау, проспект Независимости, строение 28.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 41</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Амангельды Иманова 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 30/1, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76; улица Аубакира Кусаинова 31, 33, 35, 38, 38/1, 38/2, 40/2, 42/2, 44, 44а, 48, 50, 52, 54, 56, 58, 60, 62, 64; улица Аширбека Кунанбаева 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/2, 16, 16/2, 18, 20; улица Беймбет Майлина 1, 1а, 1б, 2, 3, 3а, 4, 5, 5а, 5б, 6, 7, 8, 10, 12, 16, 18, 20; улица Ердена 108, 110, 112, 114, 116, 123, 125, 127, 129, 131, 133; улица Женис 13/1, 15, 15а, 15/2, 17/1, 17а, 19, 19/1, 19/2, 21, 21/1, 21/2, 24, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 49, 50, 51, 51а, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 66, 68, 72, 74, 76, 78, 80; улица Жолдасбека Жакыпбекова 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/1, 17, 19; улица Наурыз 41, 43, 43а, 51, 53, 110, 112, 114, 120, 122, 124, 126, 128, 130, 132, 134, 136; улица Пацаева 1, 3, 4, 4б, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 20; улица Чокана Валиханова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61/1, 62, 65, 67, 68, 69, 70, 73, 74, 78, 79, 81.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Сатпаевский индустриальный колледж" управления образования области Ұлытау, улица Аубакира Кусаинова, дом №23А.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 41</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 65, 67, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 83, 85, 87, 89, 91, 93, 95, 99, 101, 103; проспект Независимости 16, 18, 22, 24; улица Аубакира Кусаинова 12, 14, 14а, 16, 18, 21, 22, 23, 24, 25, 26, 28, 30, 32, 34, 36, 36/1, 36/2, 36/3; улица Байконурова 3, 4, 6, 8, 12, 14, 16, 18, 24; улица Виктора Гурбы 66, 68, 72, 74, 76, 78, 80, 82, 84, 88, 90, 92, 94; улица Гани Муратбаева 13, 17, 21, 25, 31; улица Женис 3, 3а, 3б, 3в, 3г, 4, 5, 6, 7, 9; улица Маншук Маметовой 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; улица Мухита Бопежанова 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 18, 20.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Сатпаевский индустриальный колледж" управления образования области Ұлытау, улица Аубакира Кусаинова, дом №23А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 42</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 65, 67, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 83, 85, 87, 89, 91, 93, 95, 99, 101, 103; проспект Независимости 16, 18, 22, 24; улица Аубакира Кусаинова 12, 14, 14а, 16, 18, 21, 22, 23, 24, 25, 26, 28, 30, 32, 34, 36, 36/1, 36/2, 36/3; улица Байконурова 3, 4, 6, 8, 12, 14, 16, 18, 24; улица Виктора Гурбы 66, 68, 72, 74, 76, 78, 80, 82, 84, 88, 90, 92, 94; улица Гани Муратбаева 13, 17, 21, 25, 31; улица Женис 3, 3а, 3б, 3в, 3г, 4, 5, 6, 7, 9; улица Маншук Маметовой 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; улица Мухита Бопежанова 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 18, 20.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общественное согласие" государственного учреждения "Отдел внутренней политики города Сатпаев", улица Аубакира Кусаинова, дом 8.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 42</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект Независимости 1, 1а, 3, 3а, 4, 5, 5а, 6, 8, 10, 12; улица Аубакира Кусаинова 3, 3а, 4а, 5, 5а, 5б, 7а, 7б; улица Виктора Гурбы 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 97, 99; улица Жандосова 7; улица Улытауская 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 84а.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Общественное согласие" государственного учреждения "Отдел внутренней политики города Сатпаев", улица Аубакира Кусаинова, дом 8.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 43</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект Независимости 1, 1а, 3, 3а, 4, 5, 5а, 6, 8, 10, 12; улица Аубакира Кусаинова 3, 3а, 4а, 5, 5а, 5б, 7а, 7б; улица Виктора Гурбы 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 97, 99; улица Жандосова 7; улица Улытауская 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 84а.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Школа-гимназия имени Бауыржана Момышулы" отдела образования города Сатпаев управления образования области Ұлытау, улица Наурыз, строение 144.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 43</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: улица Ердена 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157; улица Наурыз 140, 142.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Школа-гимназия имени Бауыржана Момышулы" отдела образования города Сатпаев управления образования области Ұлытау, улица Наурыз, строение 144.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 44</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Ердена 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157; улица Наурыз 140, 142.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Школа-гимназия имени Бауыржана Момышулы" отдела образования города Сатпаев управления образования области Ұлытау, улица Наурыз, строение 144.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 44</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект Независимости 32, 34, 36, 38, 49, 51, 53, 55; улица Ердена 159, 161, 163, 165, 167, 169; улица Наурыз 146, 148, 150, 152.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Школа-гимназия имени Бауыржана Момышулы" отдела образования города Сатпаев управления образования области Ұлытау, улица Наурыз, строение 144.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 45</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект Независимости 32, 34, 36, 38, 49, 51, 53, 55; улица Ердена 159, 161, 163, 165, 167, 169; улица Наурыз 146, 148, 150, 152.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Школа-лицей №4 имени Абая" отдела образования города Сатпаев управления образования области Ұлытау, проспект академика Каныша Сатпаева, строение 114А.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 45</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект Независимости 43, 57; улица Ердена 173, 175, 177, 179, 181, 183, 185, 187, 189а, 191, 193, 195.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Школа-лицей №4 имени Абая" отдела образования города Сатпаев управления образования области Ұлытау, проспект академика Каныша Сатпаева, строение 114А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 46</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект Независимости 43, 57; улица Ердена 173, 175, 177, 179, 181, 183, 185, 187, 189а, 191, 193, 195.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Школа-лицей №4 имени Абая" отдела образования города Сатпаев управления образования области Ұлытау, проспект академика Каныша Сатпаева, строение 114А.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 46</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 112, 114, 116, 118; улица Абая Кунанбаева 42, 44, 46, 48, 50, 52, 60, 62.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Школа-лицей №4 имени Абая" отдела образования города Сатпаев управления образования области Ұлытау, проспект академика Каныша Сатпаева, строение 114А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 47</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 112, 114, 116, 118; улица Абая Кунанбаева 42, 44, 46, 48, 50, 52, 60, 62.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение: коммунальное государственное казенное предприятие "Дворец горняков имени Шынболата Дильдебаева" государственного учреждения "Отдел культуры и развития языков города Сатпаев", проспект академика Каныша Сатпаева, строение 106.</w:t>
+      Избирательный участок № 47</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 102, 102а, 104, 104/1, 104/2, 104/3, 104/4, 104/5, 104/6; проспект Независимости 31, 31/2, 33, 35, 35а, 37, 41, 45, 47.</w:t>
+      Местонахождение: коммунальное государственное казенное предприятие "Дворец горняков имени Шынболата Дильдебаева" государственного учреждения "Отдел культуры и развития языков города Сатпаев", проспект академика Каныша Сатпаева, строение 106.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 48</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 102, 102а, 104, 104/1, 104/2, 104/3, 104/4, 104/5, 104/6; проспект Независимости 31, 31/2, 33, 35, 35а, 37, 41, 45, 47.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное казенное предприятие "Дворец горняков имени Шынболата Дильдебаева" государственного учреждения "Отдел культуры и развития языков города Сатпаев", проспект академика Каныша Сатпаева, строение 106.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 48</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 88, 90, 92, 94, 96, 98, 100, 105, 107, 115, 117; проспект Независимости 23, 25, 27; улица Мәңгілік ел 22.</w:t>
+      Местонахождение: коммунальное государственное казенное предприятие "Дворец горняков имени Шынболата Дильдебаева" государственного учреждения "Отдел культуры и развития языков города Сатпаев", проспект академика Каныша Сатпаева, строение 106.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 49</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 88, 90, 92, 94, 96, 98, 100, 105, 107, 115, 117; проспект Независимости 23, 25, 27; улица Мәңгілік ел 22.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №25" отдела образования города Сатпаев управления образования области Ұлытау, улица Мәңгілік ел, строение 12А.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 49</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект Независимости 7, 9, 15, 15/1, 17, 17а, 19, 21; улица Виктора Гурбы 96, 98, 100, 102, 104, 106; улица Мәңгілік ел 10, 14, 16, 18, 20.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №25" отдела образования города Сатпаев управления образования области Ұлытау, улица Мәңгілік ел, строение 12А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 50</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект Независимости 7, 9, 15, 15/1, 17, 17а, 19, 21; улица Виктора Гурбы 96, 98, 100, 102, 104, 106; улица Мәңгілік ел 10, 14, 16, 18, 20.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Школа-лицей имени Ыбырая Алтынсарина" отдела образования города Сатпаев управления образования области Ұлытау, улица Мәңгілік ел, строение 11.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 50</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: улица Виктора Гурбы 101; улица Мәңгілік ел 3, 4, 4а, 6, 7, 9, 9а, 9б; улица Улытауская 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Школа-лицей имени Ыбырая Алтынсарина" отдела образования города Сатпаев управления образования области Ұлытау, улица Мәңгілік ел, строение 11.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 51</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Виктора Гурбы 101; улица Мәңгілік ел 3, 4, 4а, 6, 7, 9, 9а, 9б; улица Улытауская 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Гимназия имени Сакена Сейфуллина" отдела образования города Сатпаев управления образования области Ұлытау, улица Мәңгілік ел, строение 11, 2 корпус.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 51</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 119, 121, 123; улица Мәңгілік ел 11/1, 13, 13а, 15, 17, 19, 21, 21а, 23, 25.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Гимназия имени Сакена Сейфуллина" отдела образования города Сатпаев управления образования области Ұлытау, улица Мәңгілік ел, строение 11, 2 корпус.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 52</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 119, 121, 123; улица Мәңгілік ел 11/1, 13, 13а, 15, 17, 19, 21, 21а, 23, 25.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное казенное предприятие "Детская школа искусств" отдела образования города Сатпаев управления образования области Ұлытау, улица Абая Кунанбаева, строение 67А.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 52</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: улица Абая Кунанбаева 54, 56, 58, 64, 66, 72, 74; улица Ердена 189, 197.</w:t>
+      Местонахождение: коммунальное государственное казенное предприятие "Детская школа искусств" отдела образования города Сатпаев управления образования области Ұлытау, улица Абая Кунанбаева, строение 67А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 53</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Абая Кунанбаева 54, 56, 58, 64, 66, 72, 74; улица Ердена 189, 197.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: товарищество с ограниченной ответственностью "Лекерова", улица Ердена, дом №199.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 53</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект Независимости 75, 77, 79, 81, 83, 85, 87; улица Абая Кунанбаева 68, 76, 90, 92, 94, 96, 98, 100, 102, 115, 117, 119, 121, 123, 125, 127; улица Александра Затаевича 1, 2, 3, 4, 5, 6, 7, 8; улица Арғанаты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14; улица Едіге батыр 2, 4, 6, 8; улица Ердена 199; улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 15; улица Жұмабек Тәшенов 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13; улица Кейкі батыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14; улица Кетбұға 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13; улица Төлек батыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14.</w:t>
+      Местонахождение: товарищество с ограниченной ответственностью "Лекерова", улица Ердена, дом №199.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 54</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект Независимости 75, 77, 79, 81, 83, 85, 87; улица Абая Кунанбаева 68, 76, 90, 92, 94, 96, 98, 100, 102, 115, 117, 119, 121, 123, 125, 127; улица Александра Затаевича 1, 2, 3, 4, 5, 6, 7, 8; улица Арғанаты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14; улица Едіге батыр 2, 4, 6, 8; улица Ердена 199; улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 15; улица Жұмабек Тәшенов 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13; улица Кейкі батыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14; улица Кетбұға 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13; улица Төлек батыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа имени Алькея Маргулана" отдела образования города Сатпаев управления образования области Ұлытау, улица Ердена, строение 217.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 54</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: улица Абая Кунанбаева 51, 55, 57, 59, 61, 63, 65, 67, 73, 77, 79, 81, 83, 85, 87, 89, 95, 99; улица Ердена 207, 209, 211.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа имени Алькея Маргулана" отдела образования города Сатпаев управления образования области Ұлытау, улица Ердена, строение 217.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 55</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Абая Кунанбаева 51, 55, 57, 59, 61, 63, 65, 67, 73, 77, 79, 81, 83, 85, 87, 89, 95, 99; улица Ердена 207, 209, 211.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа имени Алькея Маргулана" отдела образования города Сатпаев управления образования области Ұлытау, улица Ердена, строение 217.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 55</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: улица Ердена 213, 215, 221, 223, 225, 227, 229, 231, 233; улица Павла Шаталюка 32, 34, 36, 38, 38а, 42, 44, 46, 46а, 46б, 48, 50, 52.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа имени Алькея Маргулана" отдела образования города Сатпаев управления образования области Ұлытау, улица Ердена, строение 217.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 56</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Ердена 213, 215, 221, 223, 225, 227, 229, 231, 233; улица Павла Шаталюка 32, 34, 36, 38, 38а, 42, 44, 46, 46а, 46б, 48, 50, 52.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №16" отдела образования города Сатпаев управления образования области Ұлытау, проспект академика Каныша Сатпаева, строение 154.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 56</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 150, 156, 158, 162; улица Алихана Букейханова 1, 2, 3, 4, 6, 7, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; улица Алмы Оразбаевой 4, 10, 12, 14, 16, 20, 24, 26, 28, 30; улица Ахмета Байтурсынова 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25; улица Богенбая Батыра 1, 2, 3, 4, 5, 6, 7, 9, 10, 12, 12а, 14, 15/1, 15а, 16, 17, 18, 18/1, 20, 22, 23; улица Дурментаева 25, 27, 29, 31, 33, 34, 34/1, 35, 36, 37, 37а, 38, 39, 40, 42, 42а, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56; улица Ердена 235, 237, 241; улица Жаксымбека Унчибаева 32, 34, 36, 38, 40, 42, 46, 48, 50, 52, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 69, 69а, 73, 75, 77, 79, 81, 83, 85, 87, 89; улица Жанпеисова 22а, 24, 26, 26б, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63, 65, 67; улица Казымхана Кентаева 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 59; улица Мукагали Макатаева 1, 2, 3, 4, 5, 8, 10, 11, 17; улица Нуркена Абдирова 38, 40, 42, 44, 44а, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78; улица Павла Шаталюка 11, 13, 13/1, 13а, 15, 16, 17, 18, 18а, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 33, 35; улица Сарыарка 41, 43, 45, 47, 49, 53, 57, 58, 59, 60, 62, 63, 64, 65, 66, 67, 67/1, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 82а, 84, 85, 86, 87, 88, 89, 90, 91, 92, 94, 96, 98, 100.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №16" отдела образования города Сатпаев управления образования области Ұлытау, проспект академика Каныша Сатпаева, строение 154.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 57</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 150, 156, 158, 162; улица Алихана Букейханова 1, 2, 3, 4, 6, 7, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; улица Алмы Оразбаевой 4, 10, 12, 14, 16, 20, 24, 26, 28, 30; улица Ахмета Байтурсынова 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25; улица Богенбая Батыра 1, 2, 3, 4, 5, 6, 7, 9, 10, 12, 12а, 14, 15/1, 15а, 16, 17, 18, 18/1, 20, 22, 23; улица Дурментаева 25, 27, 29, 31, 33, 34, 34/1, 35, 36, 37, 37а, 38, 39, 40, 42, 42а, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56; улица Ердена 235, 237, 241; улица Жаксымбека Унчибаева 32, 34, 36, 38, 40, 42, 46, 48, 50, 52, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 69, 69а, 73, 75, 77, 79, 81, 83, 85, 87, 89; улица Жанпеисова 22а, 24, 26, 26б, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63, 65, 67; улица Казымхана Кентаева 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 59; улица Мукагали Макатаева 1, 2, 3, 4, 5, 8, 10, 11, 17; улица Нуркена Абдирова 38, 40, 42, 44, 44а, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78; улица Павла Шаталюка 11, 13, 13/1, 13а, 15, 16, 17, 18, 18а, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 33, 35; улица Сарыарка 41, 43, 45, 47, 49, 53, 57, 58, 59, 60, 62, 63, 64, 65, 66, 67, 67/1, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 82а, 84, 85, 86, 87, 88, 89, 90, 91, 92, 94, 96, 98, 100.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №16" отдела образования города Сатпаев управления образования области Ұлытау, проспект академика Каныша Сатпаева, строение 154.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 57</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 144, 146, 148; улица Абая Кунанбаева 27, 29, 31, 35, 37, 39, 41, 43, 45, 47, 47а.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа №16" отдела образования города Сатпаев управления образования области Ұлытау, проспект академика Каныша Сатпаева, строение 154.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 58</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 144, 146, 148; улица Абая Кунанбаева 27, 29, 31, 35, 37, 39, 41, 43, 45, 47, 47а.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа имени Каныша Сатпаева" отдела образования города Сатпаева управления образования области Ұлытау, проспект академика Каныша Сатпаева, строение 139.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 58</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Границы: проспект академика Каныша Сатпаева 137, 137/1; улица Абая Кунанбаева 5а/1, 5а/2, 5а/3, 7/1, 7/2, 7/3, 9/1, 9/2, 9/3, 11/1, 11/2, 11/3, 13/1, 13/2, 13/3, 13/4, 15/1, 15/2, 15/3, 17/1, 17/2, 17/3; село Сатпаев. </w:t>
+        <w:t>
+      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа имени Каныша Сатпаева" отдела образования города Сатпаева управления образования области Ұлытау, проспект академика Каныша Сатпаева, строение 139.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 59</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 137, 137/1; улица Абая Кунанбаева 5а/1, 5а/2, 5а/3, 5/4, 5/5, 7/1, 7/2, 7/3, 9/1, 9/2, 9/3, 11/1, 11/2, 11/3, 13/1, 13/2, 13/3, 13/4, 15/1, 15/2, 15/3, 17/1, 17/2, 17/3; село Сатпаев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа имени Каныша Сатпаева" отдела образования города Сатпаева управления образования области Ұлытау, проспект академика Каныша Сатпаева, строение 139.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 59</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 143/1, 143/2, 143/3, 143/4, 143/5, 145/1, 145/2, 145/3, 145/4, 145/5, 147/1, 147/2, 147/3, 147/4, 147/5, 149/1, 149/2, 149/3, 151/1, 151/2; улица Абая Кунанбаева 5/4, 5/5, 5/6; улица Горняцкая 1, 3, 5, 7, 9, 11, 13; улица Дурментаева 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/1, 15, 17, 18, 19, 21, 22, 23, 23а, 23б, 24, 24/1, 25а, 25б, 26, 26а, 30, 30а, 30б; улица Жаксымбека Унчибаева 1, 3, 5, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51; улица Жанпеисова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 22б, 22в, 23, 24а, 24/1, 25, 27; улица Казымхана Кентаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; улица Нуркена Абдирова 2, 4, 6, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36; улица Павла Шаталюка 1, 2, 3, 4, 6, 6/3, 7, 7а, 8/3, 8а, 10, 10а, 12, 12/1, 12/2, 12/3, 14, 14а, 14/1, 14/2, 14/3; улица Сарыарка 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 46, 48, 50, 52, 54, 56.</w:t>
+      Местонахождение: коммунальное государственное учреждение "Общеобразовательная школа имени Каныша Сатпаева" отдела образования города Сатпаева управления образования области Ұлытау, проспект академика Каныша Сатпаева, строение 139.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 60</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 143/1, 143/2, 143/3, 143/4, 143/5, 145/1, 145/2, 145/3, 145/4, 145/5, 147/1, 147/2, 147/3, 147/4, 147/5, 149/1, 149/2, 149/3, 151/1, 151/2; улица Абая Кунанбаева 5/6; улица Горняцкая 1, 3, 5, 7, 9, 11, 13; улица Дурментаева 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/1, 15, 17, 18, 19, 21, 22, 23, 23а, 23б, 24, 24/1, 25а, 25б, 26, 26а, 30, 30а, 30б; улица Жаксымбека Унчибаева 1, 3, 5, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51; улица Жанпеисова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 22б, 22в, 23, 24а, 24/1, 25, 27; улица Казымхана Кентаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; улица Нуркена Абдирова 2, 4, 6, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36; улица Павла Шаталюка 1, 2, 3, 4, 6, 6/3, 7, 7а, 8/3, 8а, 10, 10а, 12, 12/1, 12/2, 12/3, 14, 14а, 14/1, 14/2, 14/3; улица Сарыарка 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 46, 48, 50, 52, 54, 56.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное предприятие на праве хозяйственного ведения "Поликлиника города Сатпаев" управления здравоохранения области Ұлытау, улица Абая Кунанбаева, строение 5. </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 60</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: проспект академика Каныша Сатпаева 125; улица Абая Кунанбаева 2, 3/1, 3/2, 3/3, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26.</w:t>
+      Местонахождение: коммунальное государственное предприятие на праве хозяйственного ведения "Поликлиника города Сатпаев" управления здравоохранения области Ұлытау, улица Абая Кунанбаева, строение 5.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 61</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект академика Каныша Сатпаева 125; улица Абая Кунанбаева 2, 3/1, 3/2, 3/3, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное предприятие на праве хозяйственного ведения "Больница города Сатпаев" управления здравоохранения области Ұлытау, улица Аубакира Кусаинова, строение 9.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 61</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: улица Аубакира Кусаинова 9.</w:t>
+      Местонахождение: коммунальное государственное предприятие на праве хозяйственного ведения "Больница города Сатпаев" управления здравоохранения области Ұлытау, улица Аубакира Кусаинова, строение 9.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 62</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Аубакира Кусаинова 9.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: коммунальное государственное казенное предприятие "Областной центр фтизиопульмонологии" управления здравоохранения области Ұлытау, улица Улытауская, строение 112.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 62</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Местонахождение: коммунальное государственное казенное предприятие "Областной центр фтизиопульмонологии" управления здравоохранения области Ұлытау, улица Улытауская, строение 112.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Границы: улица Улытауская 112.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2648,31 +2690,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>