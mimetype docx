--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bb1b370" w14:textId="bb1b370">
+    <w:p w14:paraId="cdfc6f5" w14:textId="cdfc6f5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О реализации пилотного проекта по обеспечению отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения, предоставляемым лицам с инвалидностью на условиях безвозмездного пользования и возврата в Актюбинской, Карагандинской и Павлодарской областях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Совместный приказ Министра труда и социальной защиты населения Республики Казахстан от 17 апреля 2026 года № 141 и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития Республики Казахстан от 30 апреля 2026 года № 233/НҚ</w:t>
+        <w:t>Совместный приказ Министра труда и социальной защиты населения Республики Казахстан от 17 апреля 2026 года № 141 и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития Республики Казахстан от 30 апреля 2026 года № 233/НҚ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции совместного приказа Министра труда и социальной защиты населения РК от 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 361 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.09.2026 № 560/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 24.05.2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,451 +194,632 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЕМ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Запустить пилотный проект по обеспечению отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения, предоставляемым лицам с инвалидностью на условиях безвозмездного пользования и возврата в Актюбинской, Карагандинской и Павлодарской областях (далее – пилотный проект).</w:t>
+      1. Запустить пилотный проект по обеспечению отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения, предоставляемым лицам с инвалидностью на условиях безвозмездного пользования и возврата в Актюбинской, Карагандинской, Павлодарской областях и городе Алматы (далее – пилотный проект).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      Определить в качестве субъектов проведения пилотного проекта управления координации занятости и социальных программ Актюбинской (по согласованию), Карагандинской (по согласованию) и Павлодарской (по согласованию) областей, городские, районные отделы занятости и социальных программ Актюбинской (по согласованию), Карагандинской (по согласованию) и Павлодарской (по согласованию) областей.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Определить в качестве субъектов проведения пилотного проекта управления координации занятости и социальных программ Актюбинской (по согласованию), Карагандинской (по согласованию) и Павлодарской (по согласованию) областей, управление занятости и социальных программ города Алматы (по согласованию), городские, районные отделы занятости и социальных программ Актюбинской (по согласованию), Карагандинской (по согласованию) и Павлодарской (по согласованию) областей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 361 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.09.2026 № 560/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 24.05.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Утвердить Алгоритм реализации пилотного проекта по обеспечению отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения, предоставляемым лицам с инвалидностью на условиях безвозмездного пользования и возврата в Актюбинской, Карагандинской, Павлодарской областях и городе Алматы (далее – алгоритм) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему совместному приказу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему совместному приказу.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 361 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.09.2026 № 560/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 24.05.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Акиматам Актюбинской, Карагандинской, Павлодарской областей и города Алматы принять меры по реализации пилотного проекта.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Алгоритме реализации пилотного проекта по обеспечению отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения, предоставляемым лицам с инвалидностью на условиях безвозмездного пользования и возврата в Актюбинской, Карагандинской и Павлодарской областях, утвержденном указанным приказом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 361 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.09.2026 № 560/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 24.05.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Акционерному обществу "Центр развития трудовых ресурсов" (далее – ЦРТР) обеспечить методологическую и техническую поддержку пилотного проекта, бесперебойное функционирование цифровых систем, соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832, а также законодательства Республики Казахстан в области персональных данных и их защите.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республиканскому государственному предприятию на праве хозяйственного ведения "Национальный научный центр развития сферы социальной защиты" Министерства труда и социальной защиты населения Республики Казахстан (далее – ННЦ):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      5. Республиканскому государственному предприятию на праве хозяйственного ведения "Национальный научный центр развития сферы социальной защиты" Министерства труда и социальной защиты населения Республики Казахстан (далее – ННЦ):</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечить методологическое сопровождение пилотного проекта, организацию, проведение социально-технической экспертизы технических вспомогательных (компенсаторных) средств, специальных средств передвижения и других мероприятий в соответствии с алгоритмом в регионах реализации пилотного проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      1) обеспечить методологическое сопровождение пилотного проекта, организацию, проведение социально-технической экспертизы технических вспомогательных (компенсаторных) средств, специальных средств передвижения и других мероприятий в соответствии с алгоритмом в регионах реализации пилотного проекта;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по завершению пилотного проекта проинформировать Министерство труда и социальной защиты населения Республики Казахстан о результатах пилотного проекта с предложениями по его совершенствованию (при наличии) и выводами, а также по механизму взаимодействия медико-социальной экспертизы с социально-технической экспертизой в части разработки индивидуальной программы абилитации и реабилитации с учетом определения индивидуальных потребностей лица с инвалидностью в технических вспомогательных (компенсаторных) средствах, специальных средствах передвижения согласно заключению социально-технической экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...15 lines deleted...]
-      2) по завершению пилотного проекта проинформировать Министерство труда и социальной защиты населения Республики Казахстан о результатах пилотного проекта с предложениями по его совершенствованию (при наличии) и выводами, а также по механизму взаимодействия медико-социальной экспертизы с социально-технической экспертизой в части разработки индивидуальной программы абилитации и реабилитации с учетом определения индивидуальных потребностей лица с инвалидностью в технических вспомогательных (компенсаторных) средствах, специальных средствах передвижения согласно заключению социально-технической экспертизы.</w:t>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Комитету регулирования и контроля в сфере социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...15 lines deleted...]
-      6. Комитету регулирования и контроля в сфере социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан обеспечить:</w:t>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализацию и ежемесячный мониторинг проведения пилотного проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
-[...15 lines deleted...]
-      1) реализацию и ежемесячный мониторинг проведения пилотного проекта;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) консультативное сопровождение пилотного проекта совместно с ЦРТР и ННЦ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
-[...15 lines deleted...]
-      2) консультативное сопровождение пилотного проекта совместно с ЦРТР и ННЦ.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменту по инклюзии Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
-[...15 lines deleted...]
-      7. Департаменту по инклюзии Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) направление копии настоящего совместного приказа в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" в течение пяти рабочих дней со дня подписания совместного приказа для включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
-[...15 lines deleted...]
-      1) направление копии настоящего совместного приказа в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" в течение пяти рабочих дней со дня подписания совместного приказа для включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего совместного приказа на интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
-[...15 lines deleted...]
-      2) размещение настоящего совместного приказа на интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан после его официального опубликования.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Министерству труда и социальной защиты населения Республики Казахстан по итогам пилотного проекта внести предложения по включению соответствующих подвидов государственных услуг "Оформление документов на обеспечение лиц с инвалидностью протезно-ортопедической помощью", "Оформление документов на обеспечение лиц с инвалидностью техническими-вспомогательными (компенсаторными) средствами" и "Оформление документов на обеспечение лиц с инвалидностью специальными средствами передвижения" в реестр государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
-[...15 lines deleted...]
-      8. Министерству труда и социальной защиты населения Республики Казахстан по итогам пилотного проекта внести предложения по включению соответствующих подвидов государственных услуг "Оформление документов на обеспечение лиц с инвалидностью протезно-ортопедической помощью", "Оформление документов на обеспечение лиц с инвалидностью техническими-вспомогательными (компенсаторными) средствами" и "Оформление документов на обеспечение лиц с инвалидностью специальными средствами передвижения" в реестр государственных услуг.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Контроль за исполнением настоящего совместного приказа возложить на курирующего вице-министра труда и социальной защиты населения Республики Казахстан и курирующего вице-министра искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
-[...15 lines deleted...]
-      9. Контроль за исполнением настоящего совместного приказа возложить на курирующего вице-министра труда и социальной защиты населения Республики Казахстан и курирующего вице-министра искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящий совместный приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует в течение 12 (двенадцати) месяцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -898,138 +1118,138 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________Ж. Мадиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z24" w:id="18"/>
+      <w:bookmarkStart w:name="z24" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аким Актюбинской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z25" w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Аким Актюбинской области</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z25" w:id="19"/>
+        <w:t>Аким Карагандинской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z26" w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Аким Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -1242,107 +1462,207 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 апреля 2026 года № 141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Алгоритм реализации пилотного проекта по обеспечению отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения, предоставляемым лицам с инвалидностью на условиях безвозмездного пользования и возврата в Актюбинской, Карагандинской и Павлодарской областях</w:t>
+        <w:t xml:space="preserve"> Алгоритм реализации пилотного проекта по обеспечению отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения, предоставляемым лицам с инвалидностью на условиях безвозмездного пользования и возврата в Актюбинской, Карагандинской, Павлодарской областях и городе Алматы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции совместного приказа Министра труда и социальной защиты населения РК от 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 361 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.09.2026 № 560/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 24.05.2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Алгоритм реализации пилотного проекта по обеспечению отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения, предоставляемым лицам с инвалидностью на условиях безвозмездного пользования и возврата в Актюбинской, Карагандинской, Павлодарской областях и городе Алматы (далее – Алгоритм) определяет порядок обеспечения лиц с инвалидностью отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения (далее – ТСР) на условиях безвозмездного пользования и возврата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 361 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.09.2026 № 560/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 24.05.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Перечень ТСР, подлежащих безвозмездному пользованию и возврату согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1357,72 +1677,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему алгоритму, сформирован на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Классификатора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> технических вспомогательных (компенсаторных) средств, специальных средств передвижения и услуг, предоставляемых лицам с инвалидностью, утвержденного приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 284 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32984).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В настоящем Алгоритме используются понятия и термины в том значении, в котором они употребляются в Социальном кодексе Республики Казахстан и иных нормативных правовых актах.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Обеспечение лиц с инвалидностью ТСР осуществляется за счет средств государственного бюджета на основании заявления на предоставление технических вспомогательных (компенсаторных) средств, специальных средств передвижения на условиях безвозмездного пользования и возврата по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1437,1715 +1757,1835 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Алгоритму (далее – заявление) и социальной части индивидуальной программы абилитации и реабилитации лица с инвалидностью (далее – ИПАР), в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> обеспечения лиц с инвалидностью протезно-ортопедической помощью, техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью, включая сроки их замены, утвержденными приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 287 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32993, далее – Приказ № 287).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В целях реализации мероприятий, предусмотренных настоящим Алгоритмом, допускается привлечение третьих сторон – юридических лиц, индивидуальных предпринимателей и иных организаций, на общественных началах.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      5. В целях реализации мероприятий, предусмотренных настоящим Алгоритмом, допускается привлечение третьих сторон – юридических лиц, индивидуальных предпринимателей и иных организаций, на общественных началах.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Привлечение третьих лиц осуществляется на основании меморандума о сотрудничестве, заключаемого без финансовых обязательств со стороны организатора проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      Привлечение третьих лиц осуществляется на основании меморандума о сотрудничестве, заключаемого без финансовых обязательств со стороны организатора проекта.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения социально-технической экспертизы отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения, предоставляемых лицам с инвалидностью</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения социально-технической экспертизы отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения, предоставляемых лицам с инвалидностью</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Социально-техническая экспертиза ТСР проводится Социально-технической экспертной комиссией (далее – Комиссия), созданной республиканским государственным предприятием на праве хозяйственного ведения "Национальный научный центр развития сферы социальной защиты" Министерства труда и социальной защиты населения Республики Казахстан (далее – ННЦ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социально-техническая экспертиза (далее – СТЭ) ТСР проводится на принципах объективности, компетентности, комплексности, достоверности путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определения эффективности использования ТСР для улучшения качества жизни и уровня независимости лица с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработки рекомендаций по улучшению или замене используемых средств реабилитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для решения вопроса досрочной замены ТСР СТЭ проводится на основании самостоятельного обращения лица с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Общие положения</w:t>
-[...99 lines deleted...]
-      8. Для решения вопроса досрочной замены ТСР СТЭ проводится на основании самостоятельного обращения лица с инвалидностью.</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Порядок проведения социально-технической экспертизы отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения, предоставляемых лицам с инвалидностью</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При наличии сведений об абонентском номере заявителя в базе мобильных граждан, на его абонентское устройство с автоматизированной цифровой системы "Е-Собес" (далее – АЦС "Е-Собес") направляется смс-уведомление о необходимости обращения на комиссию согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Алгоритму:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за три месяца до истечения установленного срока пользования ТСР;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      за три месяца до истечения установленного срока пользования ТСР;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при отсутствии финансирования для обеспечения лица с инвалидностью ТСР, в котором он нуждается, согласно ИПАР.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      при отсутствии финансирования для обеспечения лица с инвалидностью ТСР, в котором он нуждается, согласно ИПАР.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При обращении лица с инвалидностью на комиссию решается вопрос о месте, дате и времени проведения СТЭ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      10. При обращении лица с инвалидностью на комиссию решается вопрос о месте, дате и времени проведения СТЭ.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СТЭ осуществляется по месту расположения Комиссии или с выездом на дом лица с инвалидностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      СТЭ осуществляется по месту расположения Комиссии или с выездом на дом лица с инвалидностью.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Комиссия на основании комплексной оценки соответствия ТСР индивидуальным потребностям лица с инвалидностью, включающей анализ функциональной пригодности, технического состояния, выявление дефектов, эргономики, безопасности ТСР, а также социального эффекта и степени интеграции в повседневную жизнь его пользователя в сроки не более 7 (семи) рабочих дней со дня обращения лица с инвалидностью производит СТЭ и выносит заключение о:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      11. Комиссия на основании комплексной оценки соответствия ТСР индивидуальным потребностям лица с инвалидностью, включающей анализ функциональной пригодности, технического состояния, выявление дефектов, эргономики, безопасности ТСР, а также социального эффекта и степени интеграции в повседневную жизнь его пользователя в сроки не более 7 (семи) рабочих дней со дня обращения лица с инвалидностью производит СТЭ и выносит заключение о:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      необходимости обеспечения ТСР;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      необходимости обеспечения ТСР;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      необходимости ремонта ТСР;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      необходимости ремонта ТСР;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      необходимости замены ТСР по сроку или до истечения срока пользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      необходимости замены ТСР по сроку или до истечения срока пользования;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возможности дальнейшего пользования ТСР с ежегодной СТЭ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      возможности дальнейшего пользования ТСР с ежегодной СТЭ.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При принятии решения Комиссия руководствуется следующими критериями:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      12. При принятии решения Комиссия руководствуется следующими критериями:</w:t>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количественный и качественный состав выявленных неисправностей ТСР, а также их влияние на состояние работоспособности ТСР и выполнение ТСР функций по компенсации или устранению стойких ограничений жизнедеятельности лица с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      количественный и качественный состав выявленных неисправностей ТСР, а также их влияние на состояние работоспособности ТСР и выполнение ТСР функций по компенсации или устранению стойких ограничений жизнедеятельности лица с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствие (несоответствие) ТСР функциональным, техническим, качественным и эксплуатационным характеристикам, установленным (указанным) производителем (поставщиком);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      соответствие (несоответствие) ТСР функциональным, техническим, качественным и эксплуатационным характеристикам, установленным (указанным) производителем (поставщиком);</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость ремонта ТСР в сравнении с размером гарантированной суммы, предоставляемой в качестве возмещения стоимости товаров и (или) услуг, приобретаемых лицами с инвалидностью через портал социальных услуг (далее – гарантированная сумма);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      стоимость ремонта ТСР в сравнении с размером гарантированной суммы, предоставляемой в качестве возмещения стоимости товаров и (или) услуг, приобретаемых лицами с инвалидностью через портал социальных услуг (далее – гарантированная сумма);</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сохранение (изменение) антропометрических данных лица с инвалидностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      сохранение (изменение) антропометрических данных лица с инвалидностью.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Решение Комиссии о необходимости ремонта ТСР принимается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      13. Решение Комиссии о необходимости ремонта ТСР принимается в случаях:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявления неисправностей, оказывающих влияние на состояние его работоспособности, на выполнение функций по компенсации или устранению стойких ограничений жизнедеятельности лица с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      выявления неисправностей, оказывающих влияние на состояние его работоспособности, на выполнение функций по компенсации или устранению стойких ограничений жизнедеятельности лица с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несоответствии ТСР функциональным, техническим, качественным и эксплуатационным характеристикам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      несоответствии ТСР функциональным, техническим, качественным и эксплуатационным характеристикам;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      превышения стоимости ремонта менее половины величины гарантированной стоимости ТСР на текущий период.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      превышения стоимости ремонта менее половины величины гарантированной стоимости ТСР на текущий период.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Решение Комиссии о необходимости замены ТСР по сроку или до истечения срока пользования принимается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      14. Решение Комиссии о необходимости замены ТСР по сроку или до истечения срока пользования принимается в случаях:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявления неисправностей и (или) несоответствий, указанных в пункте 12 настоящего Алгоритма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      выявления неисправностей и (или) несоответствий, указанных в пункте 12 настоящего Алгоритма;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      превышения стоимости ремонта более половины величины гарантированной стоимости ТСР на текущий период;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      превышения стоимости ремонта более половины величины гарантированной стоимости ТСР на текущий период;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изменения антропометрических данных лица с инвалидностью, приведших к невозможности дальнейшего использования ТСР.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. По результатам СТЭ выдается заключение социально-технической экспертизы (далее – заключение СТЭ) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Алгоритму.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Заключение СТЭ в форме электронного документа направляется в цифровую систему Министерства труда и социальной защиты населения Республики Казахстан и на бумажном носителе выдается на руки лицу с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      16. Заключение СТЭ в форме электронного документа направляется в цифровую систему Министерства труда и социальной защиты населения Республики Казахстан и на бумажном носителе выдается на руки лицу с инвалидностью.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Социально-техническая экспертная комиссия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Состав Комиссии включает не менее 7 человек и формируется из числа представителей местного исполнительного органа по вопросам социальной защиты и занятости населения, специалистов в области производства и изготовления технических средств (изделий), аналогичных представленным для проведения социально-технической экспертизы ТСР, имеющих медицинское и (или) техническое образование и (или) квалификацию, подтвержденные документами об образовании и (или) о квалификации, выданными в порядке, установленном законодательством Республики Казахстан в сфере образования, обладающих знаниями и опытом, необходимыми для проведения экспертной оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В отдельных случаях, требующих наличия специальных знаний, в том числе в сфере медицинской деятельности, в состав Комиссии включаются специалисты медицинских организаций, сервисных организаций, консультанты, эксперты, обладающие специальными знаниями в сферах, необходимыми для проведения экспертной оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Председатель Комиссии (в его отсутствие – заместитель председателя Комиссии) осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общее руководство деятельностью Комиссии и организует ее работу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет даты заседаний Комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет заседания Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Секретарь Комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оформляет протоколы заседаний Комиссии о результатах социально-технической экспертизы (далее – протокол) и организует их направление на подписание членам Комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет ведение, сбор и хранение протоколов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует заключение СТЭ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Заседание Комиссии считается правомочным, если на нем присутствует не менее двух третей членов Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. Социально-техническая экспертная комиссия</w:t>
-[...219 lines deleted...]
-      21. Заседание Комиссии считается правомочным, если на нем присутствует не менее двух третей членов Комиссии.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Особенности обеспечения лиц с инвалидностью отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения на условиях безвозмездного пользования и возврата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Горуправления, отделы занятости информируют лиц с инвалидностью о порядке безвозмездного пользования и возврата, проведения ремонта, досрочной замены или замены, возврата или дальнейшего пользования ТСР по истечении установленного срока их замены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Безвозмездное пользование ТСР на условиях возврата осуществляется в течение срока реализации мероприятия ИПАР, согласно зарегистрированного заявления в АЦС "Е-Собес", с учетом сроков их замены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Особенности обеспечения лиц с инвалидностью отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения на условиях безвозмездного пользования и возврата</w:t>
-[...39 lines deleted...]
-      23. Безвозмездное пользование ТСР на условиях возврата осуществляется в течение срока реализации мероприятия ИПАР, согласно зарегистрированного заявления в АЦС "Е-Собес", с учетом сроков их замены.</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Замена отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Замена отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения</w:t>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Замена (досрочная замена) ТСР осуществляется на основании заключения СТЭ о техническом состоянии ТСР.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...15 lines deleted...]
-      24. Замена (досрочная замена) ТСР осуществляется на основании заключения СТЭ о техническом состоянии ТСР.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицу с инвалидностью на оставшийся срок эксплуатации выданного ранее средства реабилитации ННЦ выдает требуемое ТСР из пункта проката бывших в эксплуатации ТСР (далее – пункт проката).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если при вынесении решения о замене, срок замены ТСР, указанных в пунктах 1–7, 33–44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Алгоритму, не истек, при отсутствии требуемого ТСР в пункте проката допускается досрочная замена через Портал социальных услуг или государственные закупки в соответствии с Приказом № 287.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. При замене ТСР, бывших в эксплуатации, ТСР подлежат возврату лицами с инвалидностью в ННЦ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      25. При замене ТСР, бывших в эксплуатации, ТСР подлежат возврату лицами с инвалидностью в ННЦ.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае смерти лица с инвалидностью ТСР, за исключением ТСР, указанных в пунктах 23, 45–46, приложения 1 к настоящему Алгоритму, в течение трех месяцев подлежат возврату в ННЦ (его филиалы) лицами, взявшими на себя организацию погребения умершего (за исключением юридических лиц, индивидуальных предпринимателей).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      В случае смерти лица с инвалидностью ТСР, за исключением ТСР, указанных в пунктах 23, 45–46, приложения 1 к настоящему Алгоритму, в течение трех месяцев подлежат возврату в ННЦ (его филиалы) лицами, взявшими на себя организацию погребения умершего (за исключением юридических лиц, индивидуальных предпринимателей).</w:t>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При отсутствии у лица с инвалидностью или его законного представителя возможности самостоятельно получить или вернуть ТСР местные исполнительные органы по вопросам социальной защиты и занятости населения обеспечивают доставку ТСР до места жительства или места его пребывания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      26. При отсутствии у лица с инвалидностью или его законного представителя возможности самостоятельно получить или вернуть ТСР местные исполнительные органы по вопросам социальной защиты и занятости населения обеспечивают доставку ТСР до места жительства или места его пребывания.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Ремонт отдельных технических вспомогательных (компенсаторных) средств и специальных средств передвижения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В период срока эксплуатации ТСР предоставляются услуги по ремонту ТСР, указанных в пунктах 1-7, 20, 21 и 32-44 приложения 1 к настоящему Алгоритму.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С 1 января 2027 года услуги по ремонту предоставляются в отношении всех ТСР, предусмотренных приложением 1 к настоящему Алгоритму.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Алгоритму.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 04.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 328 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 29.08.2026 № 502/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным совместным приказом Министра труда и социальной защиты населения РК от 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 361 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.09.2026 № 560/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 24.05.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Решение о необходимости ремонта ТСР принимается на основании заключения СТЭ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ремонт ТСР производится по истечении гарантийного срока поставщика один раз в период срока их эксплуатации, за исключением кресла-коляски с электроприводом универсальной, которая подлежит ремонту при необходимости с заменой аккумулятора не более двух раз в период срока эксплуатации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      28. Решение о необходимости ремонта ТСР принимается на основании заключения СТЭ.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. При вынесении решения о необходимости ремонта ТСР в течение трех рабочих дней ННЦ направляет в сервисные организации письмо о необходимости проведения ремонта ТСР.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местные исполнительные органы по вопросам социальной защиты и занятости населения организуют, при необходимости, доставку ТСР, подлежащих ремонту, в сервисные центры и обратно. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ремонт ТСР осуществляется в следующие сроки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до двадцати рабочих дней – крупный ремонт;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      30. Ремонт ТСР осуществляется в следующие сроки:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до десяти рабочих дней – средний ремонт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...15 lines deleted...]
-      до двадцати рабочих дней – крупный ремонт;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до пяти рабочих дней – мелкий ремонт.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
-[...15 lines deleted...]
-      до десяти рабочих дней – средний ремонт;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. На время ремонта ТСР, указанных в пунктах 1–7 и 33–44 приложения 1 к настоящему Алгоритму, ННЦ выдает лицу с инвалидностью ТСР из пункта проката.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
-[...15 lines deleted...]
-      до пяти рабочих дней – мелкий ремонт.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 04.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 328 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 29.08.2026 № 502/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. ННЦ в течение трех рабочих дней со дня поступления из сервисных центров отремонтированных ТСР сообщает посредством смс-уведомления на абонентское устройство лица с инвалидностью о необходимости получения ТСР.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Алгоритму, ННЦ выдает лицу с инвалидностью ТСР из пункта проката.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Обеспечение лиц с инвалидностью новыми ТСР осуществляется не ранее чем через год после проведения их ремонта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...15 lines deleted...]
-      32. ННЦ в течение трех рабочих дней со дня поступления из сервисных центров отремонтированных ТСР сообщает посредством смс-уведомления на абонентское устройство лица с инвалидностью о необходимости получения ТСР.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок предоставления отдельных технических вспомогательных (компенсаторных) средств и специальных средств передвижения в прокат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. На основании заключения СТЭ бывшие в эксплуатации ТСР передаются в пункты проката, созданные ННЦ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Пункты проката осуществляют свою деятельность в соответствии с Положением о пункте проката отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения, предоставляемых лицам с инвалидностью (далее – Положение) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Алгоритму.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. ННЦ ведет учет выдачи и возврата ТСР в электронном виде и на бумажном носителе в журнале учета приема-передачи и возврата ТСР, согласно приложению 3 к Положению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Бывшие в эксплуатации ТСР, указанные в пунктах 1–7, 33–44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Алгоритму, которые по техническому состоянию не подлежат дальнейшей эксплуатации, сдаются в ННЦ для дальнейшей переработки в приемные пункты по сбору (заготовке), хранению, переработке и реализации лома и отходов цветных и черных металлов, определенные ННЦ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Средства, вырученные от сдачи ТСР, указанных в пунктах 1–7, 33–44 приложения 1 к настоящему Алгоритму, перечисляются в доход государственного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3179,464 +3619,268 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к Алгоритму</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заместитель Премьер-</w:t>
+              <w:t>к Алгоритму реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра – Министр</w:t>
+              <w:t>пилотного проекта по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>искусственного интеллекта</w:t>
+              <w:t>обеспечению отдельными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и цифрового развития</w:t>
+              <w:t>техническими вспомогательными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>(компенсаторными) средствами,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 30 апреля 2026 года</w:t>
+              <w:t>специальными средствами передвижения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 233/НҚ и</w:t>
+              <w:t>предоставляемым лицам с</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр труда и социальной</w:t>
+              <w:t>инвалидностью на условиях</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>защиты населения</w:t>
+              <w:t>безвозмездного пользования и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>возврата в Актюбинской,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 17 апреля 2026 года № 141</w:t>
-[...64 lines deleted...]
-              <w:t>Приложение 1</w:t>
+              <w:t>Карагандинской, Павлодарской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Алгоритму реализации</w:t>
-[...168 lines deleted...]
-              <w:t>Павлодарской областях</w:t>
+              <w:t>областях и городе Алматы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложение 1 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 361 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.09.2026 № 560/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 24.05.2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения, подлежащих безвозмездному пользованию и возврату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7597,90 +7841,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поручни для ванных комнат*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *не подлежат обязательному возврату, СТЭ проводится на дому</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7714,194 +7958,194 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к Алгоритму</w:t>
+              <w:t xml:space="preserve">Приложение 2 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заместитель Премьер-</w:t>
+              <w:t>к Алгоритму реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра – Министр</w:t>
+              <w:t>пилотного проекта по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>искусственного интеллекта и</w:t>
+              <w:t>обеспечению отдельными техническими</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифрового развития</w:t>
+              <w:t>вспомогательными (компенсаторными) средствами,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>специальными средствами передвижения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 30 апреля 2026 года</w:t>
+              <w:t>предоставляемым лицам с</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 233/НҚ и</w:t>
+              <w:t>инвалидностью на условиях</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр труда и социальной</w:t>
+              <w:t>безвозмездного пользования и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>защиты населения</w:t>
+              <w:t>возврата в Актюбинской,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>Карагандинской, Павлодарской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 17 апреля 2026 года № 141</w:t>
+              <w:t>областях и городе Алматы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7922,233 +8166,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...181 lines deleted...]
-              <w:t>Павлодарской областях</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8169,618 +8231,591 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>Руководителю местного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполнительного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложение 2 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 361 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.09.2026 № 560/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 24.05.2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на предоставление отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения на условиях безвозмездного пользования и возврата</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имя ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z121" w:id="108"/>
-[...15 lines deleted...]
-      Фамилия __________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчество (при его наличии) __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z122" w:id="109"/>
-[...15 lines deleted...]
-      Имя ______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения: ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z123" w:id="110"/>
-[...15 lines deleted...]
-      Отчество (при его наличии) __________________________________________</w:t>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвалидность _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
-[...15 lines deleted...]
-      Дата рождения: ____________________________________________________</w:t>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид документа, удостоверяющего личность: ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Номер документа: ____________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кем выдан: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи: "____" _____________ ______ года</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
-[...15 lines deleted...]
-      кем выдан: _____________________________</w:t>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
-[...15 lines deleted...]
-      Дата выдачи: "____" _____________ ______ года</w:t>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Aдрес постоянного местожительства (регистрации):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
-[...15 lines deleted...]
-      Индивидуальный идентификационный номер: __________________________</w:t>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       город (район) _____________ село: __________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица (микрорайон)_____________ дом ________ квартира _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ___________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z134" w:id="121"/>
-[...15 lines deleted...]
-      улица (микрорайон)_____________ дом ________ квартира _______________</w:t>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу принять документы для предоставления через:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z135" w:id="122"/>
-[...15 lines deleted...]
-      Телефон ___________________________________________</w:t>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал социальных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z136" w:id="123"/>
-[...15 lines deleted...]
-      Прошу принять документы для предоставления через:</w:t>
+    <w:bookmarkStart w:name="z138" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные закупки (нужное подчеркнуть) _______________________ __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z137" w:id="124"/>
-[...15 lines deleted...]
-      Портал социальных услуг</w:t>
+    <w:bookmarkStart w:name="z139" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (указать вид мероприятия индивидуальной программы абилитации и реабилитации лица с инвалидностью)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z138" w:id="125"/>
-[...15 lines deleted...]
-      Государственные закупки (нужное подчеркнуть) _______________________ __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z140" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления на обеспечение: креслами-колясками, креслом- стулом с санитарным оснащением указать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z139" w:id="126"/>
-[...15 lines deleted...]
-      (указать вид мероприятия индивидуальной программы абилитации и реабилитации лица с инвалидностью)</w:t>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вес _______ кг, рост ________ см, объем бедер ________ см.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z140" w:id="127"/>
-[...15 lines deleted...]
-      При подаче заявления на обеспечение: креслами-колясками, креслом- стулом с санитарным оснащением указать:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z141" w:id="128"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9319,358 +9354,358 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="130"/>
+    <w:bookmarkStart w:name="z143" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проинформирован(а) о порядке безвозмездного пользования и возврата, проведения ремонта, досрочной замены или замены, возврата или дальнейшего пользования по истечении установленного срока замены отдельных ТСР в соответствии с приложением 1 настоящего Алгоритма</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z144" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор и обработку моих персональных данных в соответствии с Законом Республики Казахстан "О персональных данных и их защите", на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, необходимых для оформления документов для предоставления средств и услуг реабилитации в соответствии с индивидуальной программой абилитации и реабилитации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z144" w:id="131"/>
-[...15 lines deleted...]
-      Даю согласие на сбор и обработку моих персональных данных в соответствии с Законом Республики Казахстан "О персональных данных и их защите", на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, необходимых для оформления документов для предоставления средств и услуг реабилитации в соответствии с индивидуальной программой абилитации и реабилитации</w:t>
+    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____"___________ 20____ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z145" w:id="132"/>
-[...45 lines deleted...]
-      <w:bookmarkStart w:name="z147" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z147" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Фамилия, имя, отчество (при его наличии), подпись заявителя (законного представителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z148" w:id="135"/>
+      <w:bookmarkStart w:name="z148" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Фамилия, имя, отчество (при его наличии), должность и подпись лица, принявшего заявление)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="136"/>
+    <w:bookmarkStart w:name="z149" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____"____________ 20____ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z150" w:id="137"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z150" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       – – – – – – – – – – – – – – – –– – – – – – – – – – – – – – –– – – – – – – – – – –   </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (линия отреза)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление гражданина __________________________________принято.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z152" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата принятия заявления "____" ___________ 20 ___ года.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...56 lines deleted...]
-      <w:bookmarkStart w:name="z153" w:id="140"/>
+      <w:bookmarkStart w:name="z153" w:id="138"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Фамилия, имя, отчество (при его наличии), должность и подпись лица, принявшего заявление)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="141"/>
+    <w:bookmarkStart w:name="z154" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9704,513 +9739,330 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к Алгоритму</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заместитель Премьер-</w:t>
+              <w:t>к Алгоритму реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра – Министр</w:t>
+              <w:t>пилотного проекта по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>искусственного интеллекта и</w:t>
+              <w:t>обеспечению отдельными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифрового развития</w:t>
+              <w:t>техническими вспомогательными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>(компенсаторными) средствами,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 30 апреля 2026 года</w:t>
+              <w:t>специальными средствами передвижения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 233/НҚ и</w:t>
+              <w:t>предоставляемым лицам с</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр труда и социальной</w:t>
+              <w:t>инвалидностью на условиях</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>защиты населения</w:t>
+              <w:t>безвозмездного пользования и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>возврата в Актюбинской,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 17 апреля 2026 года № 141</w:t>
-[...64 lines deleted...]
-              <w:t>Приложение 3</w:t>
+              <w:t>Карагандинской, Павлодарской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Алгоритму реализации</w:t>
-[...155 lines deleted...]
-              <w:t>Карагандинской и Павлодарской областях</w:t>
+              <w:t>областях и городе Алматы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложение 3 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 361 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.09.2026 № 560/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 24.05.2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (ая) _____________________________!   (ФИО)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z158" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вы являетесь потенциальным участником реализации пилотного проекта по обеспечению отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения, предоставляемым лицам с инвалидностью на условиях безвозмездного пользования и возврата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z159" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      УВЕДОМЛЯЕМ Вас о наступлении срока замены _________________ (наименование ТСР), выданного Вам согласно ИПАР. Для проведения социально-технической экспертизы ТСР необходимо обратиться в комиссию по адресу:_________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z158" w:id="143"/>
-[...15 lines deleted...]
-      Вы являетесь потенциальным участником реализации пилотного проекта по обеспечению отдельными техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения, предоставляемым лицам с инвалидностью на условиях безвозмездного пользования и возврата.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z159" w:id="144"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10244,453 +10096,257 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к Алгоритму</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заместитель Премьер-</w:t>
+              <w:t>к Алгоритму реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра – Министр</w:t>
+              <w:t>пилотного проекта по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>искусственного интеллекта</w:t>
+              <w:t>обеспечению отдельными техническими</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и цифрового развития</w:t>
+              <w:t>вспомогательными (компенсаторными) средствами,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>специальными средствами передвижения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 30 апреля 2026 года</w:t>
+              <w:t>предоставляемым лицам с</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 233/НҚ и</w:t>
+              <w:t>инвалидностью на условиях</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр труда и социальной</w:t>
+              <w:t>безвозмездного пользования и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>защиты населения</w:t>
+              <w:t>возврата в Актюбинской,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>Карагандинской, Павлодарской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 17 апреля 2026 года № 141</w:t>
-[...233 lines deleted...]
-              <w:t>Карагандинской и Павлодарской областях</w:t>
+              <w:t>областях и городе Алматы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложение 4 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 361 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.09.2026 № 560/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 24.05.2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10743,952 +10399,952 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="147"/>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение социально -технической экспертизы об установлении необходимости ремонта, досрочной замены или замены, возможности и срока дальнейшего пользования по истечении установленного срока отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения, предоставляемых лицам с инвалидностью</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z166" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №______ от "__" ____________20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z167" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдано</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z166" w:id="148"/>
-[...15 lines deleted...]
-      №______ от "__" ____________20__ г.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z168" w:id="148"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z167" w:id="149"/>
-[...15 lines deleted...]
-      Выдано</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии) лица с инвалидностью)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения: ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z168" w:id="150"/>
+      <w:bookmarkStart w:name="z170" w:id="150"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес места жительства, при отсутствии места жительства указывается адрес места</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пребывания, фактического проживания на территории Республики Казахстан (нужное подчеркнуть):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...35 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:p>
-[...15 lines deleted...]
-      Адрес места жительства, при отсутствии места жительства указывается адрес места</w:t>
+    <w:bookmarkStart w:name="z172" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:p>
-[...32 lines deleted...]
-      ________________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z173" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактные телефоны: ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z172" w:id="154"/>
-[...45 lines deleted...]
-      <w:bookmarkStart w:name="z174" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z174" w:id="154"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наименование технического вспомогательного (компенсаторного) средства, специального </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>средства передвижения, представленного для проведения социально-технической экспертизы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z176" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...56 lines deleted...]
-      <w:bookmarkStart w:name="z177" w:id="159"/>
+      <w:bookmarkStart w:name="z177" w:id="157"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документ, на основании которого лицо с инвалидностью был обеспечен техническим </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вспомогательным (компенсаторным) средством, специальным средством передвижения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальная программа абилитации и реабилитации, справка ВКК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z179" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №_______________ дата выдачи ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:p>
-[...32 lines deleted...]
-      индивидуальная программа абилитации и реабилитации, справка ВКК</w:t>
+    <w:bookmarkStart w:name="z180" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кем выдан ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z179" w:id="161"/>
-[...45 lines deleted...]
-      <w:bookmarkStart w:name="z181" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z181" w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Социально-техническая экспертиза проведена с выездом на дом по причине </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">невозможности представления технического вспомогательного (компенсаторного) средства, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>специального средства передвижения вследствие (нужное отметить):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z182" w:id="164"/>
+      <w:bookmarkStart w:name="z182" w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       затруднения в транспортировке технического вспомогательного (компенсаторного) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>средства, специального средства передвижения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состояния здоровья лица с инвалидностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z184" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заключение социально-технической экспертизы (нужное отметить): необходим ремонт технического вспомогательного (компенсаторного) средства, специального средства передвижения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      состояния здоровья лица с инвалидностью</w:t>
+      <w:bookmarkStart w:name="z185" w:id="165"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z184" w:id="166"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Заключение социально-технической экспертизы (нужное отметить): необходим ремонт технического вспомогательного (компенсаторного) средства, специального средства передвижения:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указываются причины принятия решения о необходимости ремонта технического </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вспомогательного (компенсаторного) средства, специального средства передвижения, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">включая выявленные неисправности и несоответствия технического вспомогательного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(компенсаторного) средства, специального средства передвижения, а также процент его износа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z185" w:id="167"/>
+    <w:bookmarkStart w:name="z187" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:p>
-[...83 lines deleted...]
-      ________________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z188" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z187" w:id="169"/>
-[...45 lines deleted...]
-      <w:bookmarkStart w:name="z189" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z189" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       необходима замена (досрочная замена) (нужное подчеркнуть) технического </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вспомогательного (компенсаторного) средства, специального средства передвижения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z190" w:id="170"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (указываются причины принятия решения о необходимости замены (досрочной замены) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">технического вспомогательного (компенсаторного) средства, специального средства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> передвижения, включая выявленные неисправности и несоответствия, процент износа </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> технического вспомогательного (компенсаторного) средства, специального средства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>передвижения (при необходимости), а также изменение антропометрических данных лица с инвалидностью)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:p>
-[...22 lines deleted...]
-      <w:bookmarkStart w:name="z190" w:id="172"/>
+    <w:bookmarkStart w:name="z192" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...124 lines deleted...]
-      <w:bookmarkStart w:name="z193" w:id="175"/>
+      <w:bookmarkStart w:name="z193" w:id="173"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       возможно дальнейшее пользование техническим вспомогательным (компенсаторным) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>средством, специальным средством передвижения на:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z194" w:id="176"/>
+      <w:bookmarkStart w:name="z194" w:id="174"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________________________.   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указывается срок дальнейшего пользования с учетом проведенной экспертной оценки </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12021,90 +11677,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (расшифровка подписи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="177"/>
+    <w:bookmarkStart w:name="z195" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z196" w:id="178"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z196" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12138,194 +11794,181 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5 к Алгоритму</w:t>
+              <w:t xml:space="preserve">Приложение 5 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заместитель Премьер-</w:t>
+              <w:t>к Алгоритму реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра – Министр</w:t>
+              <w:t>пилотного проекта по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>искусственного интеллекта</w:t>
+              <w:t>обеспечению отдельными техническими</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и цифрового развития</w:t>
+              <w:t>вспомогательными (компенсаторными) средствами,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>специальными средствами передвижения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 30 апреля 2026 года</w:t>
+              <w:t>предоставляемым лицам с</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 233/НҚ и</w:t>
+              <w:t>инвалидностью на условиях</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр труда и социальной</w:t>
+              <w:t>безвозмездного пользования и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>защиты населения</w:t>
+              <w:t>возврата в Актюбинской,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...12 lines deleted...]
-              <w:t>от 17 апреля 2026 года № 141</w:t>
+              <w:t>Карагандинской, Павлодарской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12346,304 +11989,173 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
-[...168 lines deleted...]
-              <w:t>Карагандинской и Павлодарской областях</w:t>
+              <w:t>областях и городе Алматы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложение 5 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 361 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.09.2026 № 560/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 24.05.2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о пункте проката отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z200" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее положение устанавливает порядок деятельности пункта проката отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения (далее – ТСР), который создается при республиканском государственном предприятии на праве хозяйственного ведения "Национальный научный центр развития сферы социальной защиты" Министерства труда и социальной защиты населения Республики Казахстан (далее – ННЦ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z201" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основной целью создания пункта проката является обеспечение предоставления лицам с инвалидностью во временное пользование ТСР.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z200" w:id="180"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="182"/>
+    <w:bookmarkStart w:name="z202" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Фонд ТСР пунктов проката формируется за счет приема у лиц с инвалидностью исправных ТСР, бывших в употреблении. Допускается формирование фонда ТСР, поступивших из благотворительных источников. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z203" w:id="183"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z203" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Предоставление ТСР в прокат осуществляется на основании заявления, поданного лицом с инвалидностью или его законным представителем по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12658,451 +12170,451 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению в ННЦ (их филиалы) и договора о предоставлении во временное пользование предметов проката (далее – Договор) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z204" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Предоставление отдельных ТСР во временное пользование осуществляется бесплатно. После приема или возврата технических средств реабилитации в пункт проката они подлежат дезинфекции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z205" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сведения об обращении за отдельными ТСР, их выдаче и возврате вносятся в электронный журнал учета приема-передачи и возврата ТСР по форме согласно приложению 3 к настоящему Положению и хранятся в цифровой системе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z204" w:id="184"/>
-[...15 lines deleted...]
-      5. Предоставление отдельных ТСР во временное пользование осуществляется бесплатно. После приема или возврата технических средств реабилитации в пункт проката они подлежат дезинфекции.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Предоставление отдельных ТСР во временное пользование осуществляется в порядке, установленном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z205" w:id="185"/>
-[...15 lines deleted...]
-      6. Сведения об обращении за отдельными ТСР, их выдаче и возврате вносятся в электронный журнал учета приема-передачи и возврата ТСР по форме согласно приложению 3 к настоящему Положению и хранятся в цифровой системе.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Предоставление отдельных ТСР пунктом проката во временное пользование осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z206" w:id="186"/>
-[...15 lines deleted...]
-      7. Предоставление отдельных ТСР во временное пользование осуществляется в порядке, установленном уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) до их первичного получения через портал социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z207" w:id="187"/>
-[...15 lines deleted...]
-      8. Предоставление отдельных ТСР пунктом проката во временное пользование осуществляется в случаях:</w:t>
+    <w:bookmarkStart w:name="z209" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) до их получения через портал социальных услуг в связи с заменой (истечение срока замены, досрочной замены или неисправность).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z208" w:id="188"/>
-[...15 lines deleted...]
-      1) до их первичного получения через портал социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Договор составляется на один год (с последующим продлением в виде заключения аналогичного договора без ограничения количества пролонгаций).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z209" w:id="189"/>
-[...15 lines deleted...]
-      2) до их получения через портал социальных услуг в связи с заменой (истечение срока замены, досрочной замены или неисправность).</w:t>
+    <w:bookmarkStart w:name="z211" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Выдача ТСР в прокат оформляется актом приема-передачи ТСР по форме согласно приложению 4 к настоящему Положению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z210" w:id="190"/>
-[...15 lines deleted...]
-      9. Договор составляется на один год (с последующим продлением в виде заключения аналогичного договора без ограничения количества пролонгаций).</w:t>
+    <w:bookmarkStart w:name="z212" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Выдачу и прием технических средств реабилитации осуществляет работник пункта проката, обладающий необходимыми знаниями, умениями и навыками по применению технических средств реабилитации и пользованию ими.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z211" w:id="191"/>
-[...15 lines deleted...]
-      10. Выдача ТСР в прокат оформляется актом приема-передачи ТСР по форме согласно приложению 4 к настоящему Положению.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При выдаче отдельных ТСР работник пункта проката разъясняет лицу с инвалидностью и его законному представителю правила эксплуатации и техники безопасности при пользовании ТСР.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z212" w:id="192"/>
-[...15 lines deleted...]
-      11. Выдачу и прием технических средств реабилитации осуществляет работник пункта проката, обладающий необходимыми знаниями, умениями и навыками по применению технических средств реабилитации и пользованию ими.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. ТСР подбираются с учетом индивидуальных особенностей лица с инвалидностью, выдаются в прокат в исправном состоянии, проверка исправности ТСР проводится в присутствии лица с инвалидностью или его законного представителя или лица из числа ближайшего окружения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z213" w:id="193"/>
-[...15 lines deleted...]
-      12. При выдаче отдельных ТСР работник пункта проката разъясняет лицу с инвалидностью и его законному представителю правила эксплуатации и техники безопасности при пользовании ТСР.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При отсутствии у лица с инвалидностью или его законного представителя возможности самостоятельно получить или вернуть ТСР местные исполнительные органы по вопросам социальной защиты и занятости населения обеспечивают доставку ТСР.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z214" w:id="194"/>
-[...15 lines deleted...]
-      13. ТСР подбираются с учетом индивидуальных особенностей лица с инвалидностью, выдаются в прокат в исправном состоянии, проверка исправности ТСР проводится в присутствии лица с инвалидностью или его законного представителя или лица из числа ближайшего окружения.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. По истечении срока действия Договора пользователь возвращает ТСР в пункт проката в исправном состоянии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z215" w:id="195"/>
-[...15 lines deleted...]
-      14. При отсутствии у лица с инвалидностью или его законного представителя возможности самостоятельно получить или вернуть ТСР местные исполнительные органы по вопросам социальной защиты и занятости населения обеспечивают доставку ТСР.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В случае получения лицом с инвалидностью отдельных ТСР в соответствии с ИПАР до истечения срока Договора, ТСР возвращаются в пункт проката, не позднее чем в недельный срок со дня обеспечения средством реабилитации согласно ИПАР.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z216" w:id="196"/>
-[...15 lines deleted...]
-      15. По истечении срока действия Договора пользователь возвращает ТСР в пункт проката в исправном состоянии.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Информация о пункте проката размещается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z217" w:id="197"/>
-[...15 lines deleted...]
-      16. В случае получения лицом с инвалидностью отдельных ТСР в соответствии с ИПАР до истечения срока Договора, ТСР возвращаются в пункт проката, не позднее чем в недельный срок со дня обеспечения средством реабилитации согласно ИПАР.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на информационных стендах в помещениях организаций социального обслуживания местных исполнительных органов и иных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z218" w:id="198"/>
-[...15 lines deleted...]
-      17. Информация о пункте проката размещается:</w:t>
+    <w:bookmarkStart w:name="z220" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на портале социальных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z219" w:id="199"/>
-[...15 lines deleted...]
-      1) на информационных стендах в помещениях организаций социального обслуживания местных исполнительных органов и иных организаций;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. ННЦ (его филиалы), в структуре которого создан пункт проката, осуществляет консультирование граждан по вопросам получения и использования ТСР, устанавливает время работы пункта проката, исходя из региональных особенностей, в том числе в вечернее время, выходные и праздничные дни.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z220" w:id="200"/>
-[...15 lines deleted...]
-      2) на портале социальных услуг.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Контроль за деятельностью работников пункта проката осуществляется руководителем ННЦ (его филиалы), в структуре которого создан пункт проката.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z221" w:id="201"/>
-[...15 lines deleted...]
-      18. ННЦ (его филиалы), в структуре которого создан пункт проката, осуществляет консультирование граждан по вопросам получения и использования ТСР, устанавливает время работы пункта проката, исходя из региональных особенностей, в том числе в вечернее время, выходные и праздничные дни.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мониторинг обеспеченности пункта проката ТСР осуществляется ННЦ (его филиалами).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z222" w:id="202"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13389,488 +12901,488 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="204"/>
+    <w:bookmarkStart w:name="z227" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о предоставлении отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения в прокат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z228" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z229" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имя ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z228" w:id="205"/>
-[...15 lines deleted...]
-      Фамилия __________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z230" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчество (при его наличии) __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z229" w:id="206"/>
-[...15 lines deleted...]
-      Имя ______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z231" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения: ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z230" w:id="207"/>
-[...15 lines deleted...]
-      Отчество (при его наличии) __________________________________________</w:t>
+    <w:bookmarkStart w:name="z232" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвалидность _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z231" w:id="208"/>
-[...15 lines deleted...]
-      Дата рождения: ____________________________________________________</w:t>
+    <w:bookmarkStart w:name="z233" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид документа, удостоверяющего личность: ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z232" w:id="209"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z234" w:id="211"/>
+    <w:bookmarkStart w:name="z234" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Номер документа: ____________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z235" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кем выдан: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z236" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи: "____" _____________ ______ года</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z235" w:id="212"/>
-[...15 lines deleted...]
-      кем выдан: _____________________________</w:t>
+    <w:bookmarkStart w:name="z237" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z236" w:id="213"/>
-[...15 lines deleted...]
-      Дата выдачи: "____" _____________ ______ года</w:t>
+    <w:bookmarkStart w:name="z238" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Aдрес постоянного местожительства (регистрации):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z237" w:id="214"/>
-[...15 lines deleted...]
-      Индивидуальный идентификационный номер: __________________________</w:t>
+    <w:bookmarkStart w:name="z239" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z238" w:id="215"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z240" w:id="217"/>
+    <w:bookmarkStart w:name="z240" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       город (район) _____________ село: __________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z241" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица (микрорайон)_____________ дом ________ квартира _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z242" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ___________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z241" w:id="218"/>
-[...15 lines deleted...]
-      улица (микрорайон)_____________ дом ________ квартира _______________</w:t>
+    <w:bookmarkStart w:name="z243" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу принять документы для получения отдельных ТСР в прокат __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z242" w:id="219"/>
-[...15 lines deleted...]
-      Телефон ___________________________________________</w:t>
+    <w:bookmarkStart w:name="z244" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (указать вид мероприятия индивидуальной программы абилитации и реабилитации лица с инвалидностью)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z243" w:id="220"/>
-[...15 lines deleted...]
-      Прошу принять документы для получения отдельных ТСР в прокат __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z245" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления на обеспечение: креслами-колясками, креслом- стулом с</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z244" w:id="221"/>
-[...15 lines deleted...]
-      (указать вид мероприятия индивидуальной программы абилитации и реабилитации лица с инвалидностью)</w:t>
+    <w:bookmarkStart w:name="z246" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санитарным оснащением указать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z245" w:id="222"/>
-[...15 lines deleted...]
-      При подаче заявления на обеспечение: креслами-колясками, креслом- стулом с</w:t>
+    <w:bookmarkStart w:name="z247" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вес _______ кг, рост ________ см, объем бедер ________ см.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z246" w:id="223"/>
-[...15 lines deleted...]
-      санитарным оснащением указать:</w:t>
+    <w:bookmarkStart w:name="z248" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z247" w:id="224"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="225"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14409,341 +13921,341 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="226"/>
+    <w:bookmarkStart w:name="z249" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проинформирован(а) о порядке безвозмездного пользования, проведения ремонта, досрочной замены или замены, возврата или дальнейшего пользования по истечении установленного срока замены отдельных ТСР в соответствии с приложением 1 настоящего Алгоритма</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z250" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор и обработку моих персональных данных в соответствии с Законом Республики Казахстан "О персональных данных и их защите", на использование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z251" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, необходимых для оформления документов для предоставления средств и услуг реабилитации в соответствии с индивидуальной программой абилитации и реабилитации</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z250" w:id="227"/>
-[...15 lines deleted...]
-      Даю согласие на сбор и обработку моих персональных данных в соответствии с Законом Республики Казахстан "О персональных данных и их защите", на использование</w:t>
+    <w:bookmarkStart w:name="z252" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица с инвалидностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z251" w:id="228"/>
-[...15 lines deleted...]
-      сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, необходимых для оформления документов для предоставления средств и услуг реабилитации в соответствии с индивидуальной программой абилитации и реабилитации</w:t>
+    <w:bookmarkStart w:name="z253" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____"___________ 20____ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z252" w:id="229"/>
-[...15 lines deleted...]
-      лица с инвалидностью.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z254" w:id="229"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z253" w:id="230"/>
-[...15 lines deleted...]
-      "____"___________ 20____ года.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Фамилия, имя, отчество (при его наличии), подпись заявителя (законного представителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z255" w:id="230"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z254" w:id="231"/>
-[...9 lines deleted...]
-      ________________________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Фамилия, имя, отчество (при его наличии), должность и подпись лица, принявшего заявление)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____"____________ 20____ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...73 lines deleted...]
-      <w:bookmarkStart w:name="z257" w:id="234"/>
+      <w:bookmarkStart w:name="z257" w:id="232"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       – – – – – – – – – – – – – – – –– – – – – – – – – – – – – – –– – – – – – – – – – – </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (линия отреза) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z258" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление гражданина __________________________________принято.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z259" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата принятия заявления "____" ___________ 20 ___ года.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      Заявление гражданина __________________________________принято.</w:t>
+      <w:bookmarkStart w:name="z260" w:id="235"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z259" w:id="236"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Фамилия, имя, отчество (при его наличии), должность и подпись лица, принявшего заявление)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -14878,68 +14390,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средств, специальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средств передвижения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="238"/>
+    <w:bookmarkStart w:name="z262" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор №___ о предоставлении во временное пользование предметов проката</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14993,667 +14505,667 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___" _____________20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z263" w:id="239"/>
+    <w:bookmarkStart w:name="z263" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Гражданин(ка) __________________________________________________, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z264" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН_______________________ уд. личности__________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z265" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      именуемый(ая) в дальнейшем "Получатель", с одной стороны, и ___________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z264" w:id="240"/>
-[...15 lines deleted...]
-      ИИН_______________________ уд. личности__________________________,</w:t>
+    <w:bookmarkStart w:name="z266" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________, именуемое в дальнейшем "Пункт проката", в лице _________________________________________ ___________________________________________________, действующего на основании ____________________________________________________, с другой стороны, вместе именуемые в дальнейшем "Стороны", заключили настоящий договор о нижеследующем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z265" w:id="241"/>
-[...15 lines deleted...]
-      именуемый(ая) в дальнейшем "Получатель", с одной стороны, и ___________________________________________</w:t>
+    <w:bookmarkStart w:name="z267" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предмет договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z266" w:id="242"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="244"/>
+    <w:bookmarkStart w:name="z268" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.1. Пункт проката предоставляет Получателю безвозмездно во временное владение и пользование технические вспомогательные (компенсаторные) средства, специальные средства передвижения (далее – ТСР) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z269" w:id="245"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z269" w:id="243"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование ТСР, инвентарный номер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="246"/>
+    <w:bookmarkStart w:name="z270" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в количестве _____ шт. сроком с "___" ________ 20__ г. по "_______" __________ 20___ г. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z271" w:id="247"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z271" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. ТСР предоставляется на основании ___________________________________________________________________________шт ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z272" w:id="248"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z272" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.3. ТСР, предоставленное Получателю по Договору, используется для реабилитационных целей лица с инвалидностью __________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z273" w:id="249"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z273" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        (ФИО) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z274" w:id="250"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z274" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.4. Стороны пришли к соглашению, что балансовая стоимость ТСР, предоставленного по Договору, составляет_______________________________ (_______________________________________________________________________) тенге. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z275" w:id="251"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z275" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.5. Исправность ТСР проверена пунктом проката в присутствии Получателя с оформлением акта приема-передачи согласно приложению 3 настоящего Положения, являющегося неотъемлемой частью Договора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z276" w:id="252"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z276" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z277" w:id="253"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z277" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.1. Пункт проката обязует: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z278" w:id="254"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z278" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1.1. предоставить во временное владение и пользование Получателю пригодное к эксплуатации ТСР;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z279" w:id="255"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z279" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.1.2. проверить исправность ТСР в присутствии Получателя; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z280" w:id="256"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z280" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.1.3. ознакомить Получателя с правилами эксплуатации и хранения ТСР, правилами техники безопасности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z281" w:id="257"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z281" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.1.4. В случае выхода из строя ТСР, переданного во временное пользование, не вследствие нарушения Получателем правил эксплуатации и содержания технического средства реабилитации, заменить вышедшее из строя ТСР другим имеющимся в наличии однородным исправным ТСР. В случае отсутствия возможности замены ТСР действие договора считается прекращенным, ТСР возвращается в пункт проката. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z282" w:id="258"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z282" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.2. Получатель обязуется: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z283" w:id="259"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z283" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.2.1. Поддерживать ТСР в исправном состоянии, использовать ТСР в соответствии с его назначением, не передавать ТСР в пользование другим лицам, не производить разборку и ремонт ТСР; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z284" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2.2. По истечении срока, указанного в п.1.1. настоящего Договора, возвратить ТСР в пункт проката в исправном состоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z285" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z284" w:id="260"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="262"/>
+    <w:bookmarkStart w:name="z286" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.1. Настоящий Договор вступает в силу с даты его подписания и действует до возвращения ТСР в пункт проката. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z287" w:id="263"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z287" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Все вопросы, не урегулированные настоящим Договором, решаются путем переговоров между Сторонами. В случае невозможности разрешения разногласий путем переговоров они подлежат разрешению в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z288" w:id="264"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z288" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.3. Настоящий Договор подписан в двух экземплярах, имеющих одинаковую юридическую силу, - по одному для каждой из Сторон. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z289" w:id="265"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z289" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Реквизиты и подписи Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z290" w:id="266"/>
+          <w:bookmarkStart w:name="z290" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учреждение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15730,70 +15242,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подпись ___________ /_____________/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z294" w:id="267"/>
+          <w:bookmarkStart w:name="z294" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Получатель</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15827,236 +15339,236 @@
               </w:rPr>
               <w:t>Адрес регистрации____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес фактического проживания_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="268"/>
+    <w:bookmarkStart w:name="z297" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Второй экземпляр договора получил: "_____" __________ 202 г </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z298" w:id="269"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z298" w:id="267"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________ ___________________       дата  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             подпись                   расшифровка подписи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z299" w:id="270"/>
+    <w:bookmarkStart w:name="z299" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       С правилами эксплуатации и хранения ТСР ознакомлен:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z300" w:id="271"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z300" w:id="269"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "_____" __________ 202 г ______________________ ___________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   дата                   подпись                   расшифровка подписи </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z301" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДОПОЛНИТЕЛЬНОЕ СОГЛАШЕНИЕ №_____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z302" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к Договору о предоставлении во временное пользование предметов проката №_____ от "___" _______ 202__ г.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="273"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16110,507 +15622,507 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___" ______ 202_ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="274"/>
+    <w:bookmarkStart w:name="z303" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Гражданин(ка) __________________________________________________, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z304" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН___________________ уд.личности__________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z305" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      именуемый(ая) в дальнейшем Получатель</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z304" w:id="275"/>
-[...45 lines deleted...]
-      <w:bookmarkStart w:name="z306" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z306" w:id="275"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________,  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (ФИО, дата рождения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="278"/>
+    <w:bookmarkStart w:name="z307" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с одной стороны, и ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z308" w:id="279"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z308" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________, именуемое в дальнейшем Пункт проката, в лице _________________________________________ ___________________________________________________, действующего на основании ____________________________________________________, с другой стороны, вместе именуемые в дальнейшем "Стороны", </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z309" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключили настоящее дополнительное соглашение (далее - Соглашение) к договору №_____ от "___" _______ 201__ г. (далее – "Договор") о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z310" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Внести изменения в п. _____ Договора и изложить его в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z309" w:id="280"/>
-[...15 lines deleted...]
-      заключили настоящее дополнительное соглашение (далее - Соглашение) к договору №_____ от "___" _______ 201__ г. (далее – "Договор") о нижеследующем:</w:t>
+    <w:bookmarkStart w:name="z311" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____________________________________________________________".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z310" w:id="281"/>
-[...15 lines deleted...]
-      1. Внести изменения в п. _____ Договора и изложить его в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z312" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Все остальные условия Договора, не затронутые настоящим Соглашением, остаются в силе без изменений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z311" w:id="282"/>
-[...15 lines deleted...]
-      "____________________________________________________________".</w:t>
+    <w:bookmarkStart w:name="z313" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящее Соглашение является неотъемлемой частью Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z312" w:id="283"/>
-[...15 lines deleted...]
-      2. Все остальные условия Договора, не затронутые настоящим Соглашением, остаются в силе без изменений.</w:t>
+    <w:bookmarkStart w:name="z314" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящее Соглашение составлено в 2-х (двух) экземплярах, по одному для каждой их Сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z313" w:id="284"/>
-[...15 lines deleted...]
-      3. Настоящее Соглашение является неотъемлемой частью Договора.</w:t>
+    <w:bookmarkStart w:name="z315" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящее Соглашение вступает в силу с момента подписания Сторонами и действует до окончания действия Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z314" w:id="285"/>
-[...15 lines deleted...]
-      4. Настоящее Соглашение составлено в 2-х (двух) экземплярах, по одному для каждой их Сторон.</w:t>
+    <w:bookmarkStart w:name="z316" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РЕКВИЗИТЫ И ПОДПИСИ СТОРОН</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z315" w:id="286"/>
-[...15 lines deleted...]
-      5. Настоящее Соглашение вступает в силу с момента подписания Сторонами и действует до окончания действия Договора.</w:t>
+    <w:bookmarkStart w:name="z317" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учреждение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z316" w:id="287"/>
-[...15 lines deleted...]
-      РЕКВИЗИТЫ И ПОДПИСИ СТОРОН</w:t>
+    <w:bookmarkStart w:name="z318" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z317" w:id="288"/>
-[...15 lines deleted...]
-      Учреждение</w:t>
+    <w:bookmarkStart w:name="z319" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИК________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z318" w:id="289"/>
-[...15 lines deleted...]
-      БИН________________________</w:t>
+    <w:bookmarkStart w:name="z320" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юридический адрес_________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z319" w:id="290"/>
-[...15 lines deleted...]
-      БИК________________________</w:t>
+    <w:bookmarkStart w:name="z321" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись ___________ /_____________/ Получатель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z320" w:id="291"/>
-[...15 lines deleted...]
-      Юридический адрес_________________</w:t>
+    <w:bookmarkStart w:name="z322" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z321" w:id="292"/>
-[...15 lines deleted...]
-      Подпись ___________ /_____________/ Получатель</w:t>
+    <w:bookmarkStart w:name="z323" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес регистрации____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z322" w:id="293"/>
-[...15 lines deleted...]
-      ИИН __________________________</w:t>
+    <w:bookmarkStart w:name="z324" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес фактического проживания_________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z323" w:id="294"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="295"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16728,68 +16240,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средств-, специальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средств передвижения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z326" w:id="296"/>
+    <w:bookmarkStart w:name="z326" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета приема-передачи и возврата технических вспомогательных (компенсаторных) средств, специальных средств передвижения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -18178,86 +17690,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средств, специальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средств передвижения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z328" w:id="297"/>
+    <w:bookmarkStart w:name="z328" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приема-передачи отдельных технических вспомогательных (компенсаторных) средств, специальных средств передвижения от __________20____г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z329" w:id="298"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z329" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Договору о предоставлении во временное пользование предметов проката №____от ______20_____г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18840,170 +18352,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z330" w:id="299"/>
+    <w:bookmarkStart w:name="z330" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я_____________________________________________________________________подтверждаю, (заполняется лично получателем/доверенным лицом, законным представителем)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z331" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      что ознакомлен с техническими характеристиками, правилами эксплуатации и хранения ТСР (инструкцией по эксплуатации ТСР), в т.ч. с противопоказаниями к применению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z332" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт составлен в двух экземплярах, по одному для каждой из сторон, и является неотъемлемой частью договора.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z331" w:id="300"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="301"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z333" w:id="302"/>
+          <w:bookmarkStart w:name="z333" w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Выдал: ____________________________  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="302"/>
+          <w:bookmarkEnd w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                         (должность)  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -19103,70 +18615,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М.П. (ФИО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z336" w:id="303"/>
+          <w:bookmarkStart w:name="z336" w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Получил: _______________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="303"/>
+          <w:bookmarkEnd w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                             (ФИО) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -19198,70 +18710,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="304"/>
+          <w:bookmarkStart w:name="z337" w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Отметка о возврате: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="304"/>
+          <w:bookmarkEnd w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19316,70 +18828,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                        (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="305"/>
+          <w:bookmarkStart w:name="z339" w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="305"/>
+          <w:bookmarkEnd w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Принял: _______________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19613,124 +19125,124 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z341" w:id="306"/>
+    <w:bookmarkStart w:name="z341" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>