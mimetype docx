--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="139a88e" w14:textId="139a88e">
+    <w:p w14:paraId="243be55" w14:textId="243be55">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О запуске и реализации пилотного проекта по оказанию государственных услуг "Выдача разрешения иностранцам и лицам без гражданства на постоянное жительство в Республике Казахстан" и "Присвоение или продление статуса кандаса"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Совместный приказ Министра труда и социальной защиты населения Республики Казахстан 30 января 2026 года № 41, Министра внутренних дел Республики Казахстан 30 января 2026 года № 60 и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития Республики Казахстан 30 января 2026 года № 47</w:t>
+        <w:t>Совместный приказ Министра труда и социальной защиты населения Республики Казахстан 30 января 2026 года № 41, Министра внутренних дел Республики Казахстан 30 января 2026 года № 60 и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития Республики Казахстан 30 января 2026 года № 47.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1744,51 +1744,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уведомление о прохождении критериальной оценки иммигрантов для постоянного проживания в Республике Казахстан – документ местного исполнительного органа по вопросам социальной защиты и занятости населения о допуске либо об отказе в допуске к дальнейшим государственным услугам "Выдача разрешения иностранцам и лицам без гражданства на постоянное жительство в Республике Казахстан" и "Присвоение статуса кандаса", принятое на основании результатов прохождения системы критериальной оценки иммиграционного потенциала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
+      4) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган регионов для расселения иммигрантов, прибывающих на постоянное проживание в Республику Казахстан, утвержденных Правительством Республики Казахстан, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сотрудник отдела (отделения, группы) миграционной службы (далее – сотрудник ОМС) – должностное лицо подразделений миграционной службы Департаментов полиции областей, городов республиканского значения и столицы, которое осуществляет обработку и рассмотрение заявлений на получение разрешения на постоянное проживание в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
@@ -1848,50 +1848,112 @@
         <w:t>
       8) портал миграционных процессов "migration.enbek.kz" (далее - портал) – подсистема цифровой экосистемы "Электронная биржа труда" (enbek.kz), обеспечивающая учет и движение мигрантов, а также мониторинг предоставления услуг в сфере миграции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) загранучреждения Республики Казахстан – находящиеся за рубежом дипломатические и приравненные к ним представительства, а также консульские учреждения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными совместным приказом Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящие Правила не распространяются на иностранцев и лиц без гражданства, прибывающих в Республику Казахстан с целью осуществления трудовой деятельности, бизнес-иммиграции, инвесторской и туристической деятельности, получения образования, по гуманитарным и политическим мотивам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2182,1092 +2244,1234 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При прохождении тестирования КАЗТЕСТ лицам с нарушениями слуха, зрения, функций опорно-двигательного аппарата, а также лицам с ограниченной мобильностью разрешается помощь индивидуального помощника либо специалиста жестового языка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Результаты тестирования предоставляются в течение 3 (трех) рабочих дней после даты тестирования и завершения проверки по системе прокторинга.</w:t>
+      6. Результаты онлайн-диагностического тестирования по системе КАЗТЕСТ предоставляются в течение 3 (трех) рабочих дней со дня проведения тестирования и завершения проверки с применением системы прокторинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лицам, набравшим по каждому блоку онлайн-диагностического тестирования пороговый показатель в диапазоне от 70 % до 100 %, выдается сертификат онлайн-диагностического тестирования согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. Лицам, не набравшим пороговый показатель, выдается справка об онлайн-диагностическом тестировании согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для получения сертификата онлайн-диагностического тестирования определенного уровня необходимо набрать процентный пороговый балл по каждому блоку в пределах от 30% до 100% правильных ответов. При этом для получения сертификата онлайн-диагностического тестирования владения казахским языком на уровне А1 (элементарный) по каждому блоку необходимо набрать от 30% до 40% правильного ответа.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае получения по одному или двум блокам онлайн-диагностического тестирования результата ниже порогового показателя (70 %) предоставляется возможность повторного прохождения тестирования не более двух раз в течение 30 (тридцати) календарных дней со дня последнего прохождения тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лицам, преодолевшим пороговый балл, по каждому блоку в пределах от 30% до 100% правильных ответов предоставляется сертификат онлайн-диагностического тестирования согласно приложению 1 к настоящим Правилам. Лицам, не преодолевшим пороговые значения, выдается справка онлайн-диагностического тестирования с указанием количества баллов, набранных по каждому блоку согласно приложению 2 к настоящим Правилам.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Минимальный уровень владения казахским языком по итогам тестирования для иммигрантов составляет уровень A1 (элементарный).</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Повторное прохождение тестирования осуществляется в порядке, установленном настоящими Правилами, при условии соблюдения требований к регистрации и обязательной оплаты услуги за каждую попытку тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Условия прохождения тестирования на знание казахского языка распространяются на иммигрантов, претендующих на получение разрешения на постоянное проживание в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Заявитель, имеющий сертификат о знании казахского языка, подтверждающий успешное прохождение тестирования КАЗТЕСТ, заполняет в онлайн формате на портале анкету для въезжающих иммигрантов в Республику Казахстан по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заполнение анкеты осуществляется заявителем индивидуально на казахском либо русском языке по его выбору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При заполнении анкеты заявитель подтверждает согласие на сбор, обработку и передачи персональных данных в соответствии с законодательством Республики Казахстан, что является обязательным условием для дальнейшего рассмотрения заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При заполнении анкеты заявитель прикрепляет подтверждающие документы (при наличии) к каждому соответствующему разделу (сведению), указанному в анкете, подтверждает корректность и достоверность внесенных данных и в электронном формате отправляет анкету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель обязан указывать достоверные сведения и не допускать умышленного сокрытия необходимой информации и искажения фактов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. По результатам проверки анкете присваивается уникальный регистрационный номер, после которого она направляется на автоматизированную обработку в соответствии с системой критериальной оценки иммиграционного потенциала на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ходе обработки осуществляется расчет баллов по заявителю и членам его семьи (при их наличии), по итогам которого формируется предварительный результат рассмотрения заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае достижения установленного проходного балла заявителю на портале отображается уведомление следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Вы набрали проходной балл. Ваша заявка принята в работу и направлена на рассмотрение в уполномоченный орган".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае недостижения проходного балла заявителю отображается уведомление об отказе "По результатам оценки проходной балл не достигнут. На данном этапе заявка не направляется на рассмотрение в уполномоченный орган" с указанием возможности и сроков повторной подачи анкеты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Повторное заполнение анкеты допускается в следующие сроки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) через 1 месяц - первый повтор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) через 3 месяца - второй повтор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) каждая последующая подача допускается не ранее чем через 6 месяцев с даты предыдущей подачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. После прохождения балльной оценки и принятия заявки в работу сведения о заявителе в автоматическом режиме передаются в автоматизированную информационную систему "Қандас" (далее – АИС "Қандас") для проведения проверки на предмет наличия либо отсутствия совершенных правонарушений, возможной принадлежности заявителя и членов его семьи (при их наличии) к террористическим или экстремистским организациям, религиозным деструктивным течениям, наличие которых является основанием для ограничения въезда иммигрантов в Республику Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка осуществляется следующими государственными органами в пределах их компетенции посредством доступа к электронной анкете заявителя в АИС "Қандас":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) территориальные подразделения органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) территориальные подразделения органов национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Территориальные подразделения органов внутренних дел, органов национальной безопасности посредством АИС "Қандас" в течение 20 (двадцати) рабочих дней со дня получения документов проверяют информацию о наличии либо отсутствии сведений о:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совершенных заявителем правонарушений на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принадлежности заявителя к террористическим или экстремистским организациям и деструктивным религиозным течениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. По результатам межведомственной проверки сведения о заявителе в АИС "Қандас" формируется уведомление о возможности либо невозможности допуска заявителя к собеседованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Основаниями для отказа в допуске к собеседованию являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получение отрицательного заключения по результатам межведомственной проверки государственных органов, предусмотренных пунктом 15 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявление факта предоставления заявителем недостоверных, неполных либо искаженных сведений, а также подложных или недействительных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие у заявителя и членов его семьи (при их наличии) не снятой или непогашенной судимости либо сведений о совершении правонарушений, являющихся основанием для ограничения въезда или пребывания в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) установление факта возможной принадлежности заявителя и членов его семьи (при их наличии) к террористическим или экстремистским организациям, а также к религиозным деструктивным течениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В случае отсутствия оснований для отказа, предусмотренных пунктом 18 настоящих Правил, заявитель допускается к прохождению собеседования, о чем в личный кабинет заявителя на портале в течение 2 (двух) рабочих дней местным исполнительным органом по вопросам социальной защиты и занятости населения и (или) загранучреждением направляется соответствующее уведомление с указанием даты и времени проведения собеседования, а также формата его проведения (онлайн или оффлайн).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В случае устранения фактов, предусмотренных подпунктом 2) пункта 18 настоящих Правил, заявитель после дополнительной проверки допускается к повторному собеседованию в следующие сроки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) через 1 месяц - первый повтор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) через 3 месяца - второй повтор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) каждая последующая подача допускается не ранее чем через 6 месяцев с даты предыдущей подачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Местный исполнительный орган по вопросам социальной защиты и занятости населения осуществляет проведение собеседования с иммигрантами из безвизовых стран, получившими соответствующий допуск.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иммигранты из стран с визовым режимом при оформлении виз категорий B8 и С1 проходят собеседование в загранучреждениях Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собеседование проводится оффлайн или онлайн формате в течение 5 (пяти) рабочих дней со дня отправки уведомления заявителю о проведении собеседования либо со дня подтверждения технической возможности участия в дистанционном формате с использованием мессенджеров и иных средств электронных коммуникаций, обеспечивающих видеосвязь в режиме реального времени, при условии идентификации личности заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расходы, связанные с участием в собеседовании (проезд к месту проведения собеседования и обратно, найм жилого помещения, проживание, пользование услугами связи всех видов) заявитель несет за счет собственных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о дате, времени, формате (онлайн или оффлайн) и месте проведения собеседования отображаются в личном кабинете заявителя на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В случае невозможности прибытия заявителя в назначенное время для прохождения оффлайн собеседования либо невозможности участия в онлайн-собеседовании по уважительным причинам, заявитель уведомляет местный исполнительный орган по вопросам социальной защиты и занятости населения не позднее одного рабочего дня до назначенной даты о переносе срока проведения собеседования с указанием причин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Местный исполнительный орган по вопросам социальной защиты и занятости населения уведомляет заявителя о результатах прохождения критериальной оценки иммигрантов для постоянного проживания в Республике Казахстан, в том числе для присвоения статуса кандаса, в течение 2 (двух) рабочих дней со дня проведения собеседования, независимо от формата проведения, по форме согласно приложениям 4 и 5 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия уведомления составляет 1 (один) год со дня его выдачи местным исполнительным органом по вопросам социальной защиты и занятости населения или загранучреждением Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Результаты собеседования подлежат обязательному внесению в АИС "Қандас".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В случае положительного результата прохождения собеседования заявителю предоставляется доступ к дальнейшему получению государственных услуг "Выдача разрешения иностранцам и лицам без гражданства на постоянное жительство в Республике Казахстан" и "Присвоение или продление статуса кандаса".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непрохождения заявителем собеседования, независимо от его формата проведения, заявитель не допускается к дальнейшим миграционным процедурам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Срок пятиэтапной цифровой оценки составляет не более 29 (двадцать девять) рабочих дней со дня поступления анкеты заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок расчета результатов анкетирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Система критериальной оценки иммиграционного потенциала представляет собой автоматическую оценку профиля заявителя по совокупности критериев, определенных уполномоченным органом по вопросам миграции населения. Каждый критерий имеет установленный вес (балльный коэффициент), отражающий его значимость.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3937,828 +4141,922 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Состояние здоровья</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Описание критериев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Демографический показатель (ДП): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диапазон баллов: от 0 до 110 баллов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Критерий определяет возрастные характеристики заявителя и их влияние на трудовой потенциал, адаптационные возможности и предполагаемую продолжительность экономической активности в Республике Казахстан. Оценка осуществляется автоматически на основании документально подтвержденных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Уровень образования (УО): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диапазон баллов: от 0 до 150 баллов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Критерий учитывает уровень полученного образования заявителя, его профессиональную подготовку и потенциальную востребованность на рынке труда. Баллы присваиваются исходя из подтвержденных документов об образовании.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+      Критерий учитывает уровень полученного образования заявителя, его профессиональную подготовку и потенциальную востребованность на рынке труда. Баллы присваиваются исходя из подтвержденных документов об образовании, путем проверки подлинности диплома или апостилирования диплома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Уровень владения языками (ВЯ):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z120" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Знание казахского языка (ВЯ):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диапазон баллов: от 0 до 120 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оценка проводится с учетом уровня владения государственным языком, который влияет на социальную и профессиональную интеграцию заявителя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка уровня владения государственным языком осуществляется на основании официальных результатов тестирования, представленных участником. Уровень владения казахским языком подтверждается сертификатом онлайн-диагностического тестирования, действительным на дату подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z124" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начисление баллов осуществляется пропорционально подтвержденному уровню владения казахским языком либо в соответствии с утвержденной шкалой оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z125" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительное владение русским языком (ВЯ):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z126" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диапазон баллов: от 0 до 60 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z127" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительное владение английским языком (ВЯ):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z128" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диапазон баллов: от 0 до 60 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z129" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приемущественно владение международными сертификатами TRKИ и/или IELTS, TOEFL, влияет на способность к социальной, профессиональной и культурной интеграции в Республику Казахстан, а также будут дополнительно учитываться при Системе криториальной оценки иммиграционного потенциала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z130" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Опыт учебы и (или) работы в Республике Казахстан (ОРК):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z131" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диапазон баллов: от 0 до 80 баллов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Критерий отражает наличие и продолжительность подтвержденного опыта обучения и (или) трудовой деятельности заявителя на территории Республики Казахстан, а также его степень интеграции в социально-экономическую среду страны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z133" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Опыт учебы и (или) работы в других странах (ОДС):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z134" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диапазон баллов: от 0 до 80 баллов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z135" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учитывается подтвержденный опыт обучения и (или) трудовой деятельности за пределами Республики Казахстан, характеризующий адаптивность, профессиональную мобильность и способность к интеграции в новой среде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z136" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Показатели адаптивности профессиональных компетенций (ПК):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z137" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диапазон баллов: от 0 до 80 баллов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z138" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Критерий формируется на основе совокупной оценки профессиональных навыков, уровня образования, языковой подготовки и опыта работы, которые в сочетании повышают потенциал успешной интеграции заявителя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z139" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Дополнительные показатели и условия (ДУ):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z140" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диапазон баллов: от 0 до 200 баллов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z141" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для заявителей в возрасте от 45 лет и старше включает социальные и семейные факторы, способствующие устойчивой интеграции, в том числе наличие близких родственников, постоянно проживающих на территории Республики Казахстан на законных основаниях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z142" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Состояние здоровья (Ксз): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z143" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диапазон коэффициентов: от 0 до 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z144" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Критерий учитывает влияние состояния здоровья заявителя на его трудоспособность и адаптационные возможности. Оценка применяется в виде корректировки общего результата на основании медицинского заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 с изменениями, внесенными совместным приказом Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок подсчета результатов критериальной оценки иммиграционного потенциала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z146" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Система критериальной оценки иммиграционного потенциала на основе введенных заявителем данных и результатов проверок автоматически рассчитывает и присваивает баллы по каждому критерию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баллы системы критериальной оценки иммиграционного потенциала вычисляются по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z148" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общий балл = (ДП + УО + ВЯ + ОРК + ОДС + ПК) × Ксз + ДУ, где каждый показатель представляет собой балл по соответствующему критерию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Минимальный проходной балл по системе критериальной оценки иммиграционного потенциала составляет не менее 400 баллов.</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      Минимальный проходной балл по системе критериальной оценки иммиграционного потенциала составляет не менее 600 баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="141"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4831,174 +5129,234 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>анкетирования и собеседования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иммигрантов, прибывающих</w:t>
+              <w:t>иммигрантов, прибывающих для</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для постоянного проживания</w:t>
+              <w:t>постоянного проживания в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в Республику Казахстан</w:t>
+              <w:t>Республику Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z153" w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗТЕСТ қазақ тілін меңгеру деңгейін бағалау жүйесінің онлайн-диагностикалық тестілеуі бойынша сертификат үлгісі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="143"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚАЗТЕСТ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қазақ тілін меңгеру деңгейін бағалау жүйесінің онлайн-диагностикалық тестілеуі бойынша сертификат үлгісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:bookmarkEnd w:id="144"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1003300" cy="1003300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -5023,957 +5381,1364 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-          <w:bookmarkEnd w:id="145"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1028700" cy="1041400"/>
+                  <wp:extent cx="2273300" cy="444500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1028700" cy="1041400"/>
+                            <a:ext cx="2273300" cy="444500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p>
-[...11 lines deleted...]
-        </w:trPr>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...370 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚАЗАҚ ТІЛІН МЕҢГЕРУ ДЕҢГЕЙІН БАҒАЛАУ ЖҮЙЕСІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1689100" cy="2209800"/>
+                  <wp:extent cx="1028700" cy="1041400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1689100" cy="2209800"/>
+                            <a:ext cx="1028700" cy="1041400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...37 lines deleted...]
-        </w:trPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2540000" cy="304800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2540000" cy="304800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОНЛАЙН-ДИАГНОСТИКАЛЫҚ ТЕСТІЛЕУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Осы сертификат </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иммигранттарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрақты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұруға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттарды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жарамды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№:</w:t>
-[...36 lines deleted...]
-мерзімі: __.__.____</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тапсырған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: _</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_._</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_._____ / __:__:__</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Берілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: _</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_._</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_._____ / __:__:__</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бірегей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жарамдылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: _ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (_</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_._</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_.____ ж. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="149"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тестіленуші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Есімі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ТЖК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>куәландыратын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...84 lines deleted...]
-          </w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1917700" cy="2463800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1917700" cy="2463800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5982,87 +6747,296 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тыңдалым (20 тапсырма)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__ балл ( __ %)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: _</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_._</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_.____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Блоктар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жинаған балдары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6091,51 +7065,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқылым (40 тапсырма)</w:t>
+Тыңдалым (20 тапсырма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6200,51 +7174,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
+Оқылым (40 тапсырма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6263,304 +7237,415 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__ балл ( __ %)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="151"/>
-[...62 lines deleted...]
-    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат болған жағдайда жарамды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2692400" cy="2692400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2692400" cy="2692400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="152"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6646,731 +7731,859 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>иммигрантов, прибывающих для</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>постоянного проживания</w:t>
+              <w:t>постоянного проживания в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в Республику Казахстан</w:t>
+              <w:t>Республику Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z178" w:id="160"/>
+    <w:bookmarkStart w:name="z177" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗТЕСТ қазақ тілін меңгеру деңгейін бағалау жүйесінің  онлайн-диагностикалық тестілеуі бойынша анықтама үлгісі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="160"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚАЗТЕСТ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қазақ тілін меңгеру деңгейін бағалау жүйесінің онлайн-диагностикалық тестілеуі бойынша анықтама үлгісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...23 lines deleted...]
-          <w:bookmarkEnd w:id="161"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1003300" cy="1003300"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...216 lines deleted...]
-                  <wp:extent cx="1028700" cy="1041400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1028700" cy="1041400"/>
+                            <a:ext cx="1003300" cy="1003300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...6 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3390900" cy="863600"/>
+                  <wp:extent cx="2273300" cy="469900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3390900" cy="863600"/>
+                            <a:ext cx="2273300" cy="469900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚАЗАҚ ТІЛІН МЕҢГЕРУ ДЕҢГЕЙІН БАҒАЛАУ ЖҮЙЕСІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1028700" cy="1041400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1028700" cy="1041400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z181" w:id="163"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2260600" cy="330200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2260600" cy="330200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОНЛАЙН-ДИАГНОСТИКАЛЫҚ ТЕСТІЛЕУ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тапсырған күні: __.__._____ / __:__:__</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
-[...53 lines deleted...]
-              <w:t>Бірегей нөмір:</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген күні: __.__._____ / __:__:__</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірегей нөмір:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТЖК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z184" w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________________________ </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
+      ________________________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         Т.А.Ә. (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы анықтама тестіленушінің қазақ тілін меңгерудің коммуникативтік тілдік құзыреттіліктері бойынша сертификаттық тестілеуге қатысқанын және 5 деңгейдің шекті көрсеткішін алмағанын растайды.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="166"/>
+      Осы анықтама тестіленушінің қазақ тілін меңгерудің коммуникативтік тілдік құзыреттіліктері бойынша онлайн диагностикалық тестілеуге қатысқанын əрбір блок бойынша 70% шекті көрсеткішін алмағанын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тест </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>блоктары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нәтиже</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7382,87 +8595,147 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Блоктар:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Блоктар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жинаған балдары:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жинаған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7613,175 +8886,166 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-__ балл ( __ %)</w:t>
+              <w:t xml:space="preserve">
+__ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ( __ %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="167"/>
-[...71 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Жеке басын куәландыратын құжат болған жағдайда жарамды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7794,249 +9058,164 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2692400" cy="2692400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2692400" cy="2692400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z188" w:id="168"/>
-[...175 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8141,68 +9320,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для постоянного проживания в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республику Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="169"/>
+    <w:bookmarkStart w:name="z195" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Анкета для въезжающих иммигрантов в Республику Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8863,70 +10042,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z196" w:id="170"/>
+          <w:bookmarkStart w:name="z196" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [ ] Мужской </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [ ] Женский</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9696,70 +10875,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Тип документа: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z197" w:id="171"/>
+          <w:bookmarkStart w:name="z197" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Паспорт иностранного гражданина</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9966,70 +11145,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z199" w:id="172"/>
+          <w:bookmarkStart w:name="z199" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___ / ___ / ______</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (дд/мм/гггг)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10099,70 +11278,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата окончания срока:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="173"/>
+          <w:bookmarkStart w:name="z200" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___ / ___ / ______</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (дд/мм/гггг)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10305,70 +11484,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="174"/>
+          <w:bookmarkStart w:name="z201" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Страна, от которой подаете заявку</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  (если отличается от страны рождения):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10807,70 +11986,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="175"/>
+          <w:bookmarkStart w:name="z202" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Адрес проживания за последние </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 лет (в случае изменения ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11995,70 +13174,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень владения казахским языком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="176"/>
+          <w:bookmarkStart w:name="z203" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [ ] Отсутствие владения языком</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12184,70 +13363,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень владения иными языками, подтверждаемыми сертификатами IELTS и/или TOEFL, ТРКИ (TORFL).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="177"/>
+          <w:bookmarkStart w:name="z206" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [ ] Отсутствие владения языком</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12661,70 +13840,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цель поездки:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z210" w:id="178"/>
+          <w:bookmarkStart w:name="z210" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 [ ] Постоянное проживание </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [ ] Другое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19017,70 +20196,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дедушка (отец отца):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="179"/>
+          <w:bookmarkStart w:name="z211" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ф.И.О. (при наличии)_________________ / </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19234,70 +20413,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бабушка (мать отца):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="180"/>
+          <w:bookmarkStart w:name="z215" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ф.И.О. (при наличии)_________________ / </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19451,70 +20630,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дедушка (отец матери):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z219" w:id="181"/>
+          <w:bookmarkStart w:name="z219" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ф.И.О. (при наличии)_________________ / </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19668,70 +20847,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бабушка (мать матери):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="182"/>
+          <w:bookmarkStart w:name="z223" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ф.И.О. (при наличии)_________________ / </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19885,70 +21064,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Отец: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z227" w:id="183"/>
+          <w:bookmarkStart w:name="z227" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ф.И.О. (при наличии)_________________ / </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20102,70 +21281,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мать: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="184"/>
+          <w:bookmarkStart w:name="z231" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ф.И.О. (при наличии)_________________ / </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20501,70 +21680,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z235" w:id="185"/>
+          <w:bookmarkStart w:name="z235" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Заполняется по каждому лицу)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20641,70 +21820,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 место жительства </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="186"/>
+          <w:bookmarkStart w:name="z239" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________ / </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20812,70 +21991,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z242" w:id="187"/>
+          <w:bookmarkStart w:name="z242" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ФИО: Супруг(а)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20896,70 +22075,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z244" w:id="188"/>
+          <w:bookmarkStart w:name="z244" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________ /</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21360,70 +22539,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="189"/>
+          <w:bookmarkStart w:name="z246" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Заполняется по каждому лицу)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21472,70 +22651,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z249" w:id="190"/>
+          <w:bookmarkStart w:name="z249" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________ / </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkEnd w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21823,70 +23002,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z251" w:id="191"/>
+          <w:bookmarkStart w:name="z251" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Заполняется по каждому лицу)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21963,70 +23142,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z255" w:id="192"/>
+          <w:bookmarkStart w:name="z255" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________ /</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22409,90 +23588,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [ ] Да [ ] Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="193"/>
+    <w:bookmarkStart w:name="z257" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждаю, что все сведения, указанные в анкете, являются достоверными и могут быть подтверждены при необходимости посредством соответствующих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z258" w:id="194"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z258" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись: ____________________ Дата заполнения: ___ / ___ / ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22597,51 +23776,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для постоянного проживания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республику Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z260" w:id="195"/>
+    <w:bookmarkStart w:name="z260" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -22674,71 +23853,91 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(местный исполнительный орган по вопросам социальной защиты и занятости населения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z261" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О миграции населения" и Правилам проведения тестирования, анкетирования и собеседования иммигрантов для постоянного проживания в Республике Казахстан, рассмотрев анкету иммигранта и материалы, представленные заявителем, принято настоящее решение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22942,70 +24141,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Планирование переезда в Республику Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="197"/>
+    <w:bookmarkStart w:name="z262" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения об услугополучателе и членах его семьи (при наличии):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23830,130 +25029,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z263" w:id="198"/>
+    <w:bookmarkStart w:name="z263" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основание для одобрения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z264" w:id="199"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z264" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель и члены его семьи соответствуют установленным требованиям и критериям, предусмотренным действующим законодательством, и имеют право на переселение в Республику Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z265" w:id="200"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z265" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия – с __.__.202_ г. по ___.__.202_ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z266" w:id="201"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z266" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель _______________  (ЭЦП)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24058,51 +25257,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постоянного проживания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республику Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z268" w:id="202"/>
+    <w:bookmarkStart w:name="z268" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -24123,71 +25322,91 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(местный исполнительный орган по вопросам социальной защиты и занятости населения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z269" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О миграции населения" и Правилам проведения тестирования, анкетирования и собеседования иммигрантов для постоянного проживания в Республике Казахстан, рассмотрев анкету иммигранта и материалы, представленные заявителем, принято настоящее решение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24391,70 +25610,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Планирование переезда в Республику Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z270" w:id="204"/>
+    <w:bookmarkStart w:name="z270" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения об услугополучателе и членах его семьи (при наличии):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25279,170 +26498,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="205"/>
+    <w:bookmarkStart w:name="z271" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявитель и/или члены его семьим не соответствуют установленным требованиям и критериям, предусмотренным действующим законодательством </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z272" w:id="206"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z272" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причина отказа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z273" w:id="207"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z273" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не полный пакет документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z274" w:id="208"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z274" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z275" w:id="209"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z275" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не предоставлен скан.копия диплома</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z276" w:id="210"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z276" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель _______________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -25668,1502 +26887,1916 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 января 2026 года № 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="211"/>
+    <w:bookmarkStart w:name="z278" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила присвоения статуса кандаса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z279" w:id="212"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z279" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z281" w:id="214"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z280" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила присвоения статуса кандаса (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения" (далее – Закон) и определяют порядок присвоения статуса кандаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z281" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z282" w:id="215"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z282" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работ по приему заявлений и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z283" w:id="216"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z283" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) социальный контракт – соглашение, определяющее права и обязанности сторон, между участником активных мер содействия занятости и центром трудовой мобильности (карьерный центр), а в случаях, предусмотренных Социальным кодексом Республики Казахстан, с физическими или юридическими лицами, вовлеченными в организацию активных мер содействия занятости, а также об оказании государственной адресной социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z284" w:id="217"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z284" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адаптационные и интеграционные услуги – комплекс услуг (информационных, юридических, социальных, медицинских и образовательных), предоставляемых кандасам и членам их семей в целях адаптации и интеграции в общество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z285" w:id="218"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z285" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принцип "одного заявления" – форма оказания государственной услуги, предусматривающая совокупность нескольких государственных услуг, оказываемых на основании одного заявления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z286" w:id="219"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z286" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) информационная система "Государственная база данных "Физические лица" (далее – ГБД ФЛ) – единая система регистрации и хранения информации о физических лицах Республики Казахстан, достаточной для идентификации и определения гражданского состояния;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z287" w:id="220"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z287" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) информационная система "Миграционная полиция" (далее – ИС "Миграционная полиция") – информационная система Министерства внутренних дел Республики Казахстан, для автоматизации деятельности по учету, регистрации иностранцев, беженцев и лиц без гражданства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z288" w:id="221"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z288" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) услугодатель – местные исполнительные органы регионов, определенных Правительством Республики Казахстан от 4 сентября 2023 года № 765;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z289" w:id="222"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z289" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кандас – этнический казах и (или) члены его семьи казахской национальности, ранее не состоявшие в гражданстве Республики Казахстан, получившие соответствующий статус в порядке, установленном уполномоченным органом по вопросам миграции населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z290" w:id="223"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z290" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) автоматизированная информационная система "Кандас" (далее – АИС "Кандас") – система в составе единой информационной системы социально-трудовой сферы, предназначенная для автоматизации процесса предоставления государственной услуги для этнических казахов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z291" w:id="224"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z291" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) комиссия по приему кандасов (далее – Комиссия) – комиссия, созданная услугодателем для рассмотрения заявлений этнических казахов по включению в региональную квоту приема кандасов и (или) присвоению статуса, в состав которой входят депутаты маслихатов, представители государственных органов и общественных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z292" w:id="225"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z292" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) регионы расселения – регионы, определенные в соответствии с подпунктом 2) пункта 3 статьи 112 Социального кодекса Республики Казахстан;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z293" w:id="226"/>
+      11) регионы расселения – регионы для расселения иммигрантов, прибывающих на постоянное проживание в Республику Казахстан, утвержденные Правительством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z293" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) портал миграционных процессов "migration.enbek.kz" (далее – Портал) – подсистема цифровой экосистемы "Электронная биржа труда" (enbek.kz), обеспечивающая учет и движение мигрантов, а также мониторинг предоставления услуг в сфере миграции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z294" w:id="227"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z294" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мобильное приложение портала миграционных процессов "migration.enbek.kz" (далее – мобильное приложение) – программный продукт, установленный и запущенный на абонентском устройстве сотовой связи и предоставляющий доступ к государственным услугам и функциям, оказываемым в электронной форме, посредством сотовой связи и Интернет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z295" w:id="228"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z295" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) заявитель – физическое лицо из числа этнических казахов и члены его семьи (при наличии), получившие положительное решение по анкете для въезжающих иммигрантов в Республику Казахстан и претендующие на получение статуса кандаса и включение в региональную квоту приема кандасов, либо кандасы, вдовы кандасов и их общие дети, претендующие на получение государственных услуг и активных мер содействия занятости в соответствии с Социальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z296" w:id="229"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z296" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) уполномоченный орган по вопросам миграции населения – центральный исполнительный орган, осуществляющий в пределах своей компетенции руководство в области миграции населения, регулирование миграционных процессов, координацию работы и реализацию государственной политики в области миграции населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z297" w:id="230"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z297" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z298" w:id="231"/>
+      16) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган регионов для расселения иммигрантов, прибывающих на постоянное проживание в Республику Казахстан, утвержденных Правительством Республики Казахстан, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z298" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) веб-портал "электронного правительства" – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z299" w:id="232"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z299" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) этнический казах – иностранец или лицо без гражданства казахской национальности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z300" w:id="233"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z300" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) система критериальной оценки иммиграционного потенциала – структурированный инструмент, основанный на балльной модели, предназначенный для количественной оценки и ранжирования заявителей на иммиграцию на основе совокупности социально-демографических, образовательных, языковых, профессиональных и иных адаптационных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z301" w:id="234"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z301" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) уведомление о прохождении отбора иммигрантов для постоянного проживания в Республике Казахстан – документ местного исполнительного органа по вопросам социальной защиты и занятости населения о допуске либо об отказе в допуске к дальнейшим государственным услугам "Выдача разрешения иностранцам и лицам без гражданства на постоянное жительство в Республике Казахстан" и "Присвоение статуса кандаса", принятое на основании результатов прохождения системы критериальной оценки иммиграционного потенциала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z302" w:id="235"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z302" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) загранучреждения Республики Казахстан – находящиеся за рубежом дипломатические и приравненные к ним представительства, а также консульские учреждения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z303" w:id="236"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными совместным приказом Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок присвоения статуса кандаса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z304" w:id="237"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z304" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Статус кандаса присваивается только при обязательном переселении в регионы расселения, определенные Правительством Республики Казахстан, на срок 5 (пять) лет без права продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z305" w:id="238"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z305" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для подачи заявления на присвоение статуса кандаса этнические казахи и члены их семей (при наличии) допускаются после прохождения критериальной оценки иммиграционного потенциала и получения соответствующего уведомления о ее прохождении, выданного местными исполнительными органами регионов приема кандасов, определенных Правительством Республики Казахстан в порядке, предусмотренным Правилами проведения тестирования, анкетирования и собеседования иммигрантов, прибывающих для постоянного проживания в Республику Казахстан, утвержденными совместным приказом Заместителя Премьер-Министра - Министра искусственного интеллекта и цифрового развития Республики Казахстан, Министра труда и социальной защиты населения Республики Казахстан и Министра внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z308" w:id="241"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z306" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Заявление о присвоении статуса кандаса (далее – заявление) подается заявителем в регионы приема кандасов и переселенцев, определенные Правительством Республики Казахстан по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам через портал миграционных процессов "migration.enbek.kz", посредством объекта информатизации: мобильное приложение, загранучреждение Республики Казахстан, Государственную корпорацию либо веб-портал "электронного правительства" www.egov.kz, с приложением документов, указанных в Перечне основных требований к оказанию государственной услуги "Присвоение статуса кандаса" (далее – Перечень) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z307" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Заявление, поданное через портал миграционных процессов "migration.enbek.kz" либо мобильное приложение, поступает в АИС "Кандас" для рассмотрения местным исполнительным органам по вопросам социальной защиты и занятости населения с уведомлением заявителя о регистрации его заявления по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z308" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заявление, поданное через загранучреждение Республики Казахстан, регистрируется сотрудником загранучреждения Республики Казахстан в АИС "Кандас" и направляется посредством АИС "Кандас" в местный исполнительный орган по вопросам социальной защиты и занятости населения с уведомлением заявителя о регистрации его заявления по форме согласно приложению 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z309" w:id="242"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z309" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении в Государственную корпорацию день приема документов не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z310" w:id="243"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z310" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работник Государственной корпорации, осуществляющий прием документов, проверяет полноту и срок действия представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z311" w:id="244"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z311" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае представления полного пакета документов работник Государственной корпорации принимает документы и выдает услугополучателю расписку о приеме соответствующих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z313" w:id="246"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z312" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При представлении услугополучателем неполного пакета документов работник Государственной корпорации отказывает в приеме документов и выдает расписку об отказе в приеме документов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z313" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услугодатель в течение одного рабочего дня после дня поступления заявления, рассматривает поступившие документы и проверяет полноту и достоверность пакета документов, представленных заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z314" w:id="247"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z314" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении неполного пакета и (или) документов с истекшим сроком действия, услугодатель отказывает в приеме заявления согласно Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z315" w:id="248"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z315" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ в приеме заявления, подписанный электронной цифровой подписью руководителя услугодателя, направляется заявителю по форме согласно приложению 4 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z316" w:id="249"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z316" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Услугодатель по вопросам социальной защиты и занятости населения в течение 1 (одного) рабочего дня после дня поступления заявления для проверки на наличие компрометирующих сведений о совершении заявителем правонарушений на территории Республики Казахстан и иной информации о его принадлежности к террористическим или экстремистским организациям направляет запросы в территориальные подразделения органов внутренних дел, органов национальной безопасности соответствующих регионов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z317" w:id="250"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z317" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Территориальные подразделения органов внутренних дел, органов национальной безопасности в течение 20 (двадцати) рабочих дней после дня получения пакета документов заявителей направляют услугодателю информацию о наличии или отсутствии компрометирующих сведений о совершении заявителем правонарушений на территории Республики Казахстан и иной информации о его принадлежности к террористическим или экстремистским организациям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z318" w:id="251"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z318" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Услугодатель в течение 3 (трех) рабочих дней после дня поступления информации от территориальных подразделений органов внутренних дел и органов национальной безопасности передает заявление с приложенными к нему документами на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z319" w:id="252"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z319" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия в течение 3 (трех) рабочих дней после дня поступления заявления от услугодателя рассматривает его и выносит рекомендацию об отказе или присвоении заявителю статуса кандаса для расселения в регионы, определенные Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z320" w:id="253"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z320" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендация о присвоении либо об отказе в присвоении статуса кандаса принимается Комиссией и оформляется протоколом. В ходе каждого заседания Комиссии ведется видеозапись рассмотрения заявлений этнических казахов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z321" w:id="254"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z321" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. По выбору услугополучателя государственная услуга оказывается по принципу "одного заявления" в совокупности с государственной услугой "Присвоение статуса кандаса" (далее – государственная услуга по принципу "одного заявления") согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z322" w:id="255"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z322" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная услуга оказывается физическим лицам бесплатно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z323" w:id="256"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z323" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае подачи электронного запроса на получение услуги по принципу "одного заявления" через портал услугополучателем на портале дополнительно выбираются наименование филиала Государственной корпорации для получения результата государственной услуги по принципу "одного заявления" в бумажной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z324" w:id="257"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z324" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок оказания услуги по принципу "одного заявления" - 30 (тридцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z325" w:id="258"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z325" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги по принципу "одного заявления" – выдача удостоверения кандаса согласно приложению 2 к настоящим Правилам либо мотивированный ответ об отказе в ее оказании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z327" w:id="260"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z326" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. При принятии решения о мотивированных замечаниях по представленным документам, исполнитель услугодателя согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан направляет услугополучателю решение (через портал, электронную почту) о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z327" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заслушивание проводится не позднее 2 (двух) рабочих дней с момента отправки уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z328" w:id="261"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z328" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель принимает решение о принятии заявления на присвоение статуса кандаса или формирует мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z329" w:id="262"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z329" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия возможности участия услугополучателя в заслушивании по уважительным причинам, заслушивание переносится на срок окончания причин неявки, с предоставлением услугополучателем подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z330" w:id="263"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z330" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мотивированный отказ в дальнейшем рассмотрении заявления, подписанный электронной цифровой подписью руководителя услугодателя направляется заявителю в форме электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z332" w:id="265"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z331" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Услугодатель в течение 1 (одного) рабочего дня после дня вынесения Комиссией рекомендации принимает решение о присвоении статуса кандаса или об отказе в присвоении согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам заявителю статуса кандаса и посредством АИС "Кандас" направляет принятое решение заявителю в загранучреждение Республики Казахстан либо Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z332" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При принятии решения о присвоении статуса кандаса услугодатель в течение 3 (трех) рабочих дней со дня принятия решения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z333" w:id="266"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z333" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверяет данные заявителя и членов его семьи (при наличии) через государственную базу данных "Физические лица" на предмет наличия у него (них) индивидуального идентификационного номера (далее – ИИН) и при отсутствии ИИН в ГБД ФЛ посредством АИС "Кандас" направляет электронный запрос для генерации ИИН в ИС "Миграционная полиция". При выявлении наличия ИИН генерация нового ИИН не осуществляется и используется имеющийся ИИН;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z334" w:id="267"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z334" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утверждает и реализовывает индивидуальный план адаптации и интеграции кандасов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z335" w:id="268"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z335" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выдает удостоверение кандаса по форме согласно приложению 6 к настоящим Правилам с отметкой в АИС "Кандас".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z337" w:id="270"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z336" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. С целью исполнения обязательств по интеграции и адаптации кандасов, а также предоставленным мерам государственной поддержки по содействию добровольному переселению для повышения мобильности рабочей силы заключается социальный контракт сроком на 5 (пять) лет, в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> добровольного переселения лиц для повышения мобильности рабочей силы, утвержденными приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32880).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z337" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае неприбытия заявителя в срок, установленный в предварительном решении, решение об одобрении на присвоение статуса кандаса аннулируется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z338" w:id="271"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z338" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Аннулирование статуса кандаса производится в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z339" w:id="272"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z339" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получения кандасом гражданства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z340" w:id="273"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z340" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обнаружения исторических фактов наличия гражданства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z341" w:id="274"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z341" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) обнаружения фактов, опровергающих этническую принадлежность у заявителя или членов семьи.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z342" w:id="275"/>
+      3) обнаружения фактов, опровергающих этническую принадлежность у заявителя или членов семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выбытия на постоянное место жительство в иные регионы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) неподтверждения платежеспособности, размещенной на банковском счете в течение пяти лет до получения разрешения на постоянное проживание в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ежегодного неподтверждения трудового стажа и официального дохода с момента получения разрешения на постоянное проживание в Республике Казахстан до получения гражданства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) совершения административных правонарушений, посягающих на общественный порядок и нравственность (от двух и более раз), институт государственной власти, установленный порядок управления, систематическое нарушение правил дорожного движения (от трех и более раз);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) совершения тяжких и особо тяжких преступлений, осуждения в течение года за совершение уголовного проступка, наличия неснятой или непогашенной судимости за преступления небольшой и средней тяжести на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменениями, внесенными совместным приказом Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z342" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z343" w:id="276"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z343" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жалоба на решения, действия (бездействие) услугодателя по вопросам оказания государственной услуги в сфере миграции подается на имя руководителя услугодателя либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z345" w:id="278"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z344" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Жалоба заявителя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней после дня ее регистрации. День регистрации жалобы не входит в срок ее рассмотрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z345" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жалоба заявителя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней после дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z346" w:id="279"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z346" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жалоба на действие (бездействие) работников Государственной корпорации при оказании им услуг подается на имя его руководителя либо в уполномоченный орган в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z347" w:id="280"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z347" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жалоба на решения, действия (бездействие) местного исполнительного органа по вопросам оказания государственной услуги подается на имя руководителя местного исполнительного органа либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z348" w:id="281"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z348" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z350" w:id="283"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z349" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Если иное не предусмотрено законами Республики Казахстан, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z350" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27593,68 +29226,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(проживающего по адресу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z354" w:id="284"/>
+    <w:bookmarkStart w:name="z354" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на присвоение статуса кандаса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27996,70 +29629,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z355" w:id="285"/>
+    <w:bookmarkStart w:name="z355" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имею следующий состав семьи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -28904,90 +30537,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z356" w:id="286"/>
+    <w:bookmarkStart w:name="z356" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу присвоить мне и членам моей семьи (при наличии) статус кандаса в связи с планируемым прибытием в Республику Казахстан в целях постоянного проживания на исторической родине.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z357" w:id="287"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z357" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цель переезда – в регионы для расселения кандасов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29260,164 +30893,164 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z358" w:id="288"/>
+    <w:bookmarkStart w:name="z358" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я удостоверяю, что приведенные мною сведения являются достоверными. Информирован, что не достоверные сведения послужат аннулированием полученной визы и/или основанием для отказа присвоении статуса кандаса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z359" w:id="289"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z359" w:id="255"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "__" _________ 20__ года _________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (подпись заявителя)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z360" w:id="290"/>
+      <w:bookmarkStart w:name="z360" w:id="256"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы принял:_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии), должность лица, принявшего документы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z361" w:id="291"/>
+      <w:bookmarkStart w:name="z361" w:id="257"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__"_________ 20__ года _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (подпись лица, принявшего документы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -29607,70 +31240,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z364" w:id="292"/>
+          <w:bookmarkStart w:name="z364" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование государственной услуги: "Присвоение статуса кандаса".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
+          <w:bookmarkEnd w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29909,70 +31542,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z367" w:id="293"/>
+          <w:bookmarkStart w:name="z367" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Прием заявления и выдача результата оказания Государственной услуги на присвоение статуса кандаса осуществляются через:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="293"/>
+          <w:bookmarkEnd w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30154,70 +31787,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z372" w:id="294"/>
+          <w:bookmarkStart w:name="z372" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги по присвоению статуса кандас – в течение 30 рабочих дней.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="294"/>
+          <w:bookmarkEnd w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30428,70 +32061,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z374" w:id="295"/>
+          <w:bookmarkStart w:name="z374" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Результат оказания государственной услуги: при присвоении статуса кандаса – выдача удостоверения кандаса, согласно приложению 6 к настоящем Правилам.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="295"/>
+          <w:bookmarkEnd w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30702,70 +32335,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информатизации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z376" w:id="296"/>
+          <w:bookmarkStart w:name="z376" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="296"/>
+          <w:bookmarkEnd w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30831,51 +32464,71 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно Трудового кодекса Республики Казахстан.</w:t>
+              <w:t xml:space="preserve"> 2) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудового кодекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -31031,70 +32684,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений истребуемых от услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z384" w:id="297"/>
+          <w:bookmarkStart w:name="z384" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявитель предоставляет следующие документы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="297"/>
+          <w:bookmarkEnd w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31160,51 +32813,71 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) копии документов, устанавливающих соответствие заявителя условию, предусмотренному подпунктом 18) пункта 2 настоящих Правилам (свидетельства о рождении, заграничный паспорт, удостоверение лица без гражданства, другие официальные документы специальных органов страны исхода этнических казахов подтверждающие национальность претендентов), в случае отсутствия рекомендации Комиссии по определению принадлежности к казахской национальности лиц, претендующих на получение статуса кандаса и гражданства Республики Казахстан в упрощенном (регистрационном) порядке) предусмотренным подпунктом 11-1) статьи 11 Закона Республики Казахстан "О миграции населения";</w:t>
+              <w:t xml:space="preserve">3) копии документов, устанавливающих соответствие заявителя условию, предусмотренному подпунктом 18) пункта 2 настоящих Правилам (свидетельства о рождении, заграничный паспорт, удостоверение лица без гражданства, другие официальные документы специальных органов страны исхода этнических казахов подтверждающие национальность претендентов), в случае отсутствия рекомендации Комиссии по определению принадлежности к казахской национальности лиц, претендующих на получение статуса кандаса и гражданства Республики Казахстан в упрощенном (регистрационном) порядке) предусмотренным подпунктом 11-1) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О миграции населения";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -31332,70 +33005,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z391" w:id="298"/>
+          <w:bookmarkStart w:name="z391" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Решение о присвоении либо отказе статуса кандаса принимается местным исполнительным органом и оформляется согласно приложению 5 к настоящим Правилам в течение 30 рабочих дней после дня регистрации заявления местным исполнительным органом.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="298"/>
+          <w:bookmarkEnd w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31489,51 +33162,71 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4) отсутствие согласия этнического казаха, представляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа;</w:t>
+              <w:t xml:space="preserve"> 4) отсутствие согласия этнического казаха, представляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -31633,70 +33326,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="299"/>
+          <w:bookmarkStart w:name="z398" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель вправе получить информацию о порядке и статусе оказания государственной услуги посредством единого контакт центра по вопросам оказания государственных услуг. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.gov.kz, раздел "Государственные услуги", Единого контакт-центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="299"/>
+          <w:bookmarkEnd w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности, или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр "1414", 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -31848,100 +33541,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z401" w:id="300"/>
+    <w:bookmarkStart w:name="z401" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№_______ от ____ _______ ______года о регистрации заявления на присвоения статуса кандаса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z402" w:id="301"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z402" w:id="267"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим уведомляем, что заявление этнического казаха______________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32068,378 +33761,378 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в качестве входящей корреспонденции за № ______________ от ________ (дата) и будет </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рассмотрено в установленными законом порядке и сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="302"/>
+    <w:bookmarkStart w:name="z403" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К заявлению приложены следующие документы:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z404" w:id="303"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z404" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ___________________________________________________________________;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z405" w:id="304"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z405" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ___________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z406" w:id="305"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z406" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z407" w:id="306"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z407" w:id="272"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документы принял_____________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии), должность лица, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         принявшего документы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z408" w:id="307"/>
+    <w:bookmarkStart w:name="z408" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________ (подпись) / _________ (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z409" w:id="308"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z409" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -------------------------------------------------------------------------------------------------------------------  (линия отреза)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z410" w:id="309"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z410" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Остается в загранучреждения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z411" w:id="310"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z411" w:id="276"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление о приеме документов №______ ____________ _________ года ______________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии этнического казаха)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z412" w:id="311"/>
+    <w:bookmarkStart w:name="z412" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z413" w:id="312"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z413" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес проживания_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z414" w:id="313"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z414" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контактные данные ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z415" w:id="314"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z415" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________ (подпись) / _________ (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32596,80 +34289,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z417" w:id="315"/>
+    <w:bookmarkStart w:name="z417" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАСПИСКА № ____ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об отказе в приеме документов___________________ (указать вид)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32735,51 +34428,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам присвоения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статуса кандаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z419" w:id="316"/>
+    <w:bookmarkStart w:name="z419" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -32788,71 +34481,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">________ _____________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование местного исполнительного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z420" w:id="317"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z420" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассмотрев в соответствии с Законом Республики Казахстан "О миграции населения" заявление о присвоении или отказе статуса кандаса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33200,158 +34893,158 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z421" w:id="318"/>
+      <w:bookmarkStart w:name="z421" w:id="284"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принял решение __________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z422" w:id="319"/>
+    <w:bookmarkStart w:name="z422" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Удостоверение кандаса будет выдано в течение 3-х дней после дня прибытия заявителя в регион расселения, указанного в настоящем решении.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z423" w:id="320"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z423" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок действия статуса кандаса вступает в силу со дня прибытия заявителя в регион расселения, указанного в настоящем решении и получения удостоверения кандаса.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z424" w:id="321"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z424" w:id="287"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель ________________ _______________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (роспись/печать)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -33440,181 +35133,181 @@
               <w:t>к Правилам присвоения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статуса кандаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z426" w:id="322"/>
+      <w:bookmarkStart w:name="z426" w:id="288"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚАНДАС КУӘЛІГІ / УДОСТОВЕРЕНИЕ КАНДАСА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z427" w:id="323"/>
+    <w:bookmarkStart w:name="z427" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z428" w:id="324"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z428" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Жергілікті атқарушы органның атауы/наименование местного исполнительного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z429" w:id="325"/>
+          <w:bookmarkStart w:name="z429" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="325"/>
+          <w:bookmarkEnd w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33691,70 +35384,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "__"______20_ж./г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z433" w:id="326"/>
+          <w:bookmarkStart w:name="z433" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жынысы/Пол ________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="326"/>
+          <w:bookmarkEnd w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33844,154 +35537,154 @@
               </w:rPr>
               <w:t>Азаматтығы/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гражданство _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z438" w:id="327"/>
+    <w:bookmarkStart w:name="z438" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас куәлігінің қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z439" w:id="328"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z439" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия статуса қандаса вступает в силу с "_"___20__ж./г. бастап по</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z440" w:id="329"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z440" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__"____20__ж./г. дейін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z441" w:id="330"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z441" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2641600" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2641600" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -34003,90 +35696,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z442" w:id="331"/>
+    <w:bookmarkStart w:name="z442" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандастың кәмелет жасқа толмаған отбасы мүшелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z443" w:id="332"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z443" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Несовершеннолетние члены семьи кандаса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -35092,110 +36785,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z444" w:id="333"/>
+    <w:bookmarkStart w:name="z444" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе/Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z445" w:id="334"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z445" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас куәлігінің мерзімі қандас мәртебесін алған күннен бастап бес жыл өткеннен кейін тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z446" w:id="335"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z446" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия удостоверения кандаса прекращается по истечению пяти лет с момента получения статуса кандаса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -35228,70 +36921,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті атқарушы орган басшысының (міндетін атқарушы адамның) электронды-цифрлық қол таңбасы Электронно-цифровая подпись руководителя местного исполнительного органа (лица исполняющего обязанность) __________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z447" w:id="336"/>
+          <w:bookmarkStart w:name="z447" w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қандас мәртебесі берілген күн Дата присвоения статуса кандаса 20____ жылғы "___" _________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="336"/>
+          <w:bookmarkEnd w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "____" ___________20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -35521,1864 +37214,3080 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 января 2026 года № 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z449" w:id="337"/>
+    <w:bookmarkStart w:name="z449" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги по выдаче иностранцам и лицам без гражданства разрешения на постоянное проживание в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z450" w:id="338"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z450" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z451" w:id="339"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z451" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила выдачи иностранцам и лицам без гражданства разрешения на постоянное проживание в Республике Казахстан определяют порядок оказания государственной услуги "Выдача разрешения иностранцам и лицам без гражданства на постоянное жительство в Республике Казахстан" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z452" w:id="340"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z452" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z453" w:id="341"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z453" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугополучатель – физическое лицо из числа иммигрантов и члены его семьи (при наличии), претендующие на постоянное проживание в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z454" w:id="342"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z454" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) система критериальной оценки иммиграционного потенциала – структурированный инструмент, основанный на балльной модели, предназначенный для количественной оценки и ранжирования заявителей на иммиграцию на основе совокупности социально-демографических, образовательных, языковых, профессиональных и иных адаптационных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z455" w:id="343"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z455" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уведомление о прохождении критериальной оценки иммигрантов для постоянного проживания в Республике Казахстан – документ местного исполнительного органа по вопросам социальной защиты и занятости населения о допуске либо отказе в допуске к дальнейшему получению государственных услуг "Выдача разрешения иностранцам и лицам без гражданства на постоянное жительство в Республике Казахстан" и "Присвоение статуса кандаса", принятое на основании результатов прохождения системы критериальной оценки иммиграционного потенциала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z456" w:id="344"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z456" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z457" w:id="345"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z457" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сотрудник отдела (отделения, группы) миграционной службы (далее – сотрудник ОМС) – должностное лицо подразделений миграционной службы Департаментов полиции областей, городов республиканского значения и столицы, которое осуществляет обработку и рассмотрение заявлений на получение разрешения на постоянное проживание в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z458" w:id="346"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z458" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) разрешение на постоянное проживание в Республике Казахстан (далее – РПП) – документ, выдаваемый органами внутренних дел иностранцам и лицам без гражданства при соблюдении требований, установленных законодательством Республики Казахстан, и предоставляющий им право на постоянное проживание на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z459" w:id="347"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z459" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вид на жительство иностранца в Республике Казахстан (далее – ВНЖ) – документ, удостоверяющий личность иностранца на территории Республики Казахстан и подтверждающий получение им РПП в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z460" w:id="348"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z460" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) портал миграционных процессов "migration.enbek.kz" (далее - портал) – подсистема цифровой экосистемы Электронная биржа труда (enbek.kz), обеспечивающая учет и движение мигрантов, а также мониторинг предоставления услуг в сфере миграции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z461" w:id="349"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z461" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги по выдаче иностранцам и лицам без гражданства разрешения на постоянное проживание в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z462" w:id="350"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z462" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Государственная услуга оказывается территориальным органом миграционной службы Министерства внутренних дел Республики Казахстан посредством АРМ ГО ИИС "ЦОН" и ИС МП при условии проживания на законных основаниях в Республике Казахстан не менее одного года в регионах расселения и получения иностранцем уведомления о прохождении критериальной оценки иммигрантов о допуске к дальнейшему получению государственной услуги "Выдача разрешения иностранцам и лицам без гражданства на постоянное жительство в Республике Казахстан", выдаваемого местным исполнительным органом по вопросам социальной защиты и занятости населения или загранучреждением Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Государственная услуга оказывается территориальным органом миграционной службы Министерства внутренних дел Республики Казахстан посредством АРМ ГО ИИС "ЦОН" и ИС МП после получения иностранцем уведомления о прохождении критериальной оценки иммигрантов о допуске к дальнейшему получению государственной услуги "Выдача разрешения иностранцам и лицам без гражданства на постоянное жительство в Республике Казахстан", выдаваемого местным исполнительным органом по вопросам социальной защиты и занятости населения или загранучреждением Республики Казахстан.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z464" w:id="352"/>
+      Прием и выдача результата государственной услуги осуществляется через филиалы НАО "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) по месту проживания иммигранта в регионах, определенных Правительством Республики Казахстан для расселения иммигрантов, прибывающих на постоянное проживание в Республику Казахстан (Акмолинская область (за исключением города Косшы, Аршалынского и Целиноградского районов), Восточно-Казахстанская область, Костанайская область, Павлодарская область, Северо-Казахстанская область, область Абай и область Ұлытау).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок оказания государственной услуги с момента сдачи пакета необходимых документов – 45 (сорок пять) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z465" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z465" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для получения государственной услуги обращаются следующие иностранцы либо лица без гражданства (далее – услугополучатель), временно пребывающие в Республике Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z466" w:id="354"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z466" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - с визой на постоянное проживание (B8);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z467" w:id="355"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z467" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - инвесторской многократной визой, выданной по ходатайству уполномоченного органа по инвестициям (А5,А6);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z468" w:id="356"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z468" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - визой, выданной согласно перечню востребованных профессий для получения иностранцами разрешения на постоянное проживание в Республике Казахстан, утверждаемому уполномоченным органом по вопросам миграции населения (B9, В9-1);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z469" w:id="357"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z469" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - прибывшие из государств, заключивших с Республикой Казахстан соглашения о безвизовом порядке въезда и пребывания (данной категории иностранцев виза категории В8 оформляется после сдачи документов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z470" w:id="358"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z470" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - этнические казахи независимо от категории выданной им визы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z471" w:id="359"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z471" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - имеющие статус беженца в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z472" w:id="360"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z472" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Услугополучатель обращается в филиалы Государственной корпорации с приложением следующего перечня документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z473" w:id="361"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z473" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) о прохождении критериальной оценки иммигрантов о допуске к дальнейшему получению государственной услуги "Выдача разрешения иностранцам и лицам без гражданства на постоянное жительство в Республике Казахстан", выдаваемого местным исполнительным органом по вопросам социальной защиты и занятости населения или загранучреждением Республики Казахстан (за исключением несовершеннолетних, недееспособных, инвесторов по ходатайству уполномоченного органа по инвестициям, иностранцев, обладающих востребованными профессиями, перечень которых утверждается уполномоченным органом по вопросам миграции населения);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z474" w:id="362"/>
+      1) о прохождении критериальной оценки иммигрантов о допуске к дальнейшему получению государственной услуги "Выдача разрешения иностранцам и лицам без гражданства на постоянное жительство в Республике Казахстан", выдаваемого местным исполнительным органом по вопросам социальной защиты и занятости населения или загранучреждением Республики Казахстан (за исключением несовершеннолетних, недееспособных, инвесторов по ходатайству уполномоченного органа по инвестициям, иностранцев, обладающих востребованными профессиями, перечень которых утверждается уполномоченным органом по вопросам миграции населения и иных иностранных граждан, вносящих значимый вклад в экономическое развитие, участвующих в реализации приоритетных экономических и социальных проектов или обладающих уникальными компетенциями и достижениями по ходатайствам уполномоченных государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z474" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заявление-анкета о выдаче разрешения на постоянное проживание в Республике Казахстан согласно приложению 4 Правил выдачи иностранцам и лицам без гражданства разрешения на временное и постоянное проживание в Республике Казахстан (далее – Правила) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12880);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z475" w:id="363"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z475" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия и подлинник (для сверки) заграничного паспорта, документ лица без гражданства услугополучателя, срок действия которых на день подачи заявления свыше 180 календарных дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z476" w:id="364"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z476" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для стран визового режима наличие в паспорте визы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z477" w:id="365"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z477" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - на постоянное проживание категории В8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z478" w:id="366"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z478" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - инвесторской многократной визы, выданной по ходатайству уполномоченного органа по инвестициям категориям А5, А6 (для инвесторов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z480" w:id="368"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z479" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - визы, выданной согласно перечню востребованных профессий для получения иностранцами разрешения на постоянное проживание в Республике Казахстан, утверждаемому уполномоченным органом по вопросам миграции населения категории B9, В9-1 (для обладателей профессий перечень которых утвержден </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 20 февраля 2023 года № 49 "Об утверждении перечня востребованных профессий для получения иностранцами разрешения на постоянное проживание в Республике Казахстан и Правил его формирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 31938);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z480" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - этнические казахи независимо от категории выданной им визы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z481" w:id="369"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z481" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Прибывшим из государств, заключивших с Республикой Казахстан соглашения о безвизовом порядке въезда и пребывания, виза категории В8 оформляется после сдачи документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z482" w:id="370"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z482" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) документ о подтверждении своей платежеспособности (с наличием денежных средств на банковском счете не менее 1320 МРП на период рассмотрения ходатайства с дальнейшим ежегодным подтверждением в течение 5 лет) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подтверждения иностранцами и лицами без гражданства, претендующими на получение разрешений на постоянное проживание в Республике Казахстан, своей платежеспособности в период пребывания в Республике Казахстан, утвержденным приказом Министра внутренних дел Республики Казахстан от 30 июня 2023 года № 531 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33001), либо документ, свидетельствующий о наличии оснований для освобождения от подтверждения платежеспособности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) документ о подтверждении своей платежеспособности (с наличием денежных средств на банковском счете не менее 1320 МРП на период рассмотрения ходатайства) согласно Правилам подтверждения иностранцами и лицами без гражданства, претендующими на получение разрешений на постоянное проживание в Республике Казахстан, своей платежеспособности в период пребывания в Республике Казахстан, утвержденным приказом Министра внутренних дел Республики Казахстан от 30 июня 2023 года № 531 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33001), либо документ, свидетельствующий наличие оснований для освобождения от подтверждения платежеспособности в соответствии с подпунктом 4) статьи 49 Закона Республики Казахстан "О миграции населения";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z483" w:id="371"/>
+      При получении разрешения на постоянное проживание в Республике Казахстан иммигрантом документ о подтверждении своей платежеспособности предоставляется в миграционную службу ежегодно со дня даты получения разрешения на ПМЖ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z483" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) документ о судимости (отсутствии судимости) в государстве гражданской принадлежности и/или постоянного проживания (в случае смены установочных данных (ФИО, даты рождения) необходимо предоставить справку об отсутствии судимости как на текущую, так и на предыдущую фамилию), выданный компетентным органом соответствующего государства, заверенный печатью и подписью уполномоченного лица (за исключением лиц, имеющих статус беженца в Республике Казахстан, если иное не предусмотрено международными договорами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z484" w:id="372"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z484" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) нотариально удостоверенное согласие ребенка в возрасте от 14 до 18 лет на постоянное проживание в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z485" w:id="373"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z485" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нотариально заверенный договор с физическим или юридическим лицом (для услугополучателей, подтверждающих свою платежеспособность в период пребывания в Республике Казахстан) либо нотариально заверенное заявление физического или юридического лица (для услугополучателей, освобожденных от подтверждения платежеспособности) о предоставлении заявителю жилища для проживания и постановки на постоянный регистрационный учет. Срок действия указанного документа 180 календарных дней с момента составления. В случае наличия в собственности жилья – справка о наличии недвижимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z487" w:id="375"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z486" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) справка о медицинском освидетельствовании иностранца об отсутствии заболеваний, наличие которых запрещает въезд иностранцам и лицам без гражданства в Республику Казахстан в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 30 сентября 2011 года № 664 "Об утверждении перечня заболеваний, наличие которых запрещает въезд иностранцам и лицам без гражданства в Республику Казахстан" (медицинская справка формы 028/у) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 7274) на срок действия указанной в самой справке (3 месяца);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z487" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) одна фотография размером 35х45 мм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z488" w:id="376"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z488" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) документ об уплате государственной пошлины (4 МРП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z489" w:id="377"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z489" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) ходатайство отраслевого государственного органа, с указанием группы занятий Национального классификатора Республики Казахстан (далее - НКЗ), и соответствием требованиям НКЗ (профессия, уровень и специализация навыков, диплом, стаж работы по специализации, уровень квалификации) – предоставляется лицами, отвечающими требованиям перечня востребованных профессий, в отношении которых устанавливается упрощенный порядок выдачи разрешения на постоянное жительство в Республике Казахстан, утвержденный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 20 февраля 2023 года № 49 "Об утверждении перечня востребованных профессий для получения иностранцами разрешения на постоянное проживание в Республике Казахстан и Правил его формирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 31938), мотивированное ходатайство уполномоченного государственного органа – для услугополучателей, вносящих значимый вклад в экономическое развитие, участвующих в реализации приоритетных экономических и социальных проектов или обладающих уникальными компетенциями и достижениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z490" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) справка о прохождении дактилоскопирования иностранца или лица без гражданства, выдаваемая в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведения дактилоскопической и геномной регистрации, утвержденными приказом Министра внутренних дел Республики Казахстан от 30 сентября 2024 года № 730 "Об утверждении Правил проведения дактилоскопической и геномной регистрации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 35161);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z491" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) ходатайство отраслевого государственного органа, с указанием группы занятий Национального классификатора Республики Казахстан (далее - НКЗ), и соответствием требованиям НКЗ (профессия, уровень и специализация навыков, диплом, стаж работы по специализации, уровень квалификации) – предоставляется лицами, отвечающими требованиям перечня востребованных профессий, в отношении которых устанавливается упрощенный порядок выдачи разрешения на постоянное жительство в Республике Казахстан, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 20 февраля 2023 года № 49 "Об утверждении перечня востребованных профессий для получения иностранцами разрешения на постоянное проживание в Республике Казахстан и Правил его формирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 31938);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z490" w:id="378"/>
+      13) письменное согласие государства его гражданства или листок убытия, либо другой документ об отсутствии возражений (ограничений) на выезд на постоянное жительство за рубеж (за исключением лиц, имеющих статус беженца в Республике Казахстан, если иное не предусмотрено международными договорами).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) справка о прохождении дактилоскопирования иностранца или лица без гражданства, выдаваемая в соответствии с Правилами проведения дактилоскопической и геномной регистрации, утвержденными приказом Министра внутренних дел Республики Казахстан от 30 сентября 2024 года № 730 "Об утверждении Правил проведения дактилоскопической и геномной регистрации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 35161);</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z492" w:id="380"/>
+      Предоставление таких документов не требуется, если возможность их получения не предусмотрена законодательством страны гражданства, о чем имеется подтверждение со стороны иностранного государства в адрес уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z492" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) заявление-согласие на обработку персональных данных и трансграничную передачу персональных данных на территории иностранных государств согласно приложению 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z493" w:id="381"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z493" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается прием документов, указанных в подпунктах 4) и 5) со сроком действия более 180 календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z494" w:id="382"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z494" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель, оформивший гражданство иного государства через дипломатические представительства и консульские учреждения других государств в Республике Казахстан и имеющий постоянную регистрацию на территории Республики Казахстан или утративший регистрацию в связи с прекращением гражданства Республики Казахстан и не выезжавший за пределы Республики Казахстан предоставляет документы, указанные в подпунктах 1), 2), 3), 5), 7), 9), 10), 12) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z495" w:id="383"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z495" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель – ребенок, не достигший восемнадцатилетнего возраста, прибывший совместно с родителями, либо с одним из родителей, либо законный представитель (родитель, опекун, попечитель) которого, является гражданином Республики Казахстан либо иностранцем или лицом без гражданства, постоянно проживающим в Республике Казахстан, предоставляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z496" w:id="384"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z496" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документы, указанные в подпунктах 2), 3) 6), 7), 9), 10) настоящего пункта, а также копию и подлинник (для сверки) свидетельства о рождении или другого документа, удостоверяющего личность ребенка не достигшего совершеннолетнего возраста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z497" w:id="385"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z497" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нотариально заверенное заявление-согласие от второго родителя (обоих родителей) – в случае его (их) проживания вне пределов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z498" w:id="386"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z498" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы на получение РПП детям подаются законными представителями с предоставлением документов, подтверждающих полномочия на представительство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z499" w:id="387"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z499" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае прибытия детей на постоянное проживание в РК совместно с родителем (родителями) прием документов по отдельности не допускается и осуществляется одновременно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z502" w:id="390"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z500" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Документы, составленные на иностранном языке, подлежат переводу на казахский либо русский язык. Верность перевода с одного языка на другой, свидетельствует нотариус в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z501" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Документы и акты, составленные при участии властей иностранных государств или исходящие от этих властей, принимаются к рассмотрению при наличии апостиля либо легализации, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 25 апреля 2016 года № 240 "Об утверждении Консульского устава Республики Казахстан", если иное не предусмотрено законодательством Республики Казахстан или международным договором, ратифицированным Республикой Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z502" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В материалы приобщается нотариально заверенная копия документа с оригиналом апостиля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z503" w:id="391"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными совместным приказом Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z587" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. В выдаче разрешения на постоянное проживание в Республике Казахстан отказывается либо выданное ранее разрешение аннулируется в отношении следующих иностранцев и лиц без гражданства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) незаконно прибывшим, а также преследуемым за совершение преступлений по законодательству стран, выходцами из которых они являются;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) освободившимся из мест лишения свободы, постоянное место жительства которых до осуждения было за пределами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совершившим преступления против человечества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совершившим преступление против половой неприкосновенности несовершеннолетнего, тяжкие и особо тяжкие преступления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не предоставившим подтверждения своей платежеспособности в порядке и размерах, определяемых Министерством внутренних дел Республики Казахстан, за исключением бывших соотечественников, родившихся или ранее состоявших в гражданстве Казахской Советской Социалистической Республики или Республики Казахстан, инвесторов, несовершеннолетних, а также лиц, имеющих право на приобретение гражданства Республики Казахстан в упрощенном порядке на основании международных договоров Республики Казахстан, и членов их семей, иностранцев, обладающих востребованными профессиями, перечень которых утверждается уполномоченным органом по вопросам миграции населения, и иных лиц вносящих значимый вклад в экономическое развитие, участвующих в реализации приоритетных экономических и социальных проектов или обладающих уникальными компетенциями и достижениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) неоднократно нарушавшим законодательство о правовом положении иностранцев в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разжигающим межнациональную, межконфессиональную и религиозную вражду;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) действия которых направлены на насильственное изменение конституционного строя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) выступающим против суверенитета и независимости Республики Казахстан, призывающим к нарушению единства и целостности ее территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) имеющим неснятую или непогашенную судимость за преступление за преступления небольшой и средней тяжести на территории Республики Казахтан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) при наличии сведений у органов национальной безопасности Республики Казахстан об их причастности к экстремистской или террористической деятельности или причастности к организации, признанной в Республике Казахстан экстремистской или террористической;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) представившим подложные документы либо сообщившим о себе заведомо ложные сведения при обращении с ходатайством о разрешении на постоянное проживание в Республике Казахстан, в период постоянного проживания в Республике Казахстан или без уважительной причины не представившим необходимые документы в сроки, установленные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) не прошедшим дактилоскопическую регистрацию в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) выдворенным в течение пяти лет из Республики Казахстан к моменту выдачи разрешения на постоянное проживание в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) если это необходимо для защиты прав и законных интересов граждан Республики Казахстан и других лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) получившим разрешение на постоянное проживание и проживающим на территории Республики Казахстан менее ста восьмидесяти трех календарных дней в пределах любого последовательного двенадцатимесячного периода с даты выдачи разрешения на постоянное проживание, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданстве Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) получившим разрешение на постоянное проживание на основании перечня востребованных профессий, утвержденного уполномоченным органом по вопросам миграции населения, и не работающим по профессии, предусмотренной указанным перечнем, в течение ста восьмидесяти трех календарных дней в пределах любого последовательного двенадцатимесячного периода с даты выдачи разрешения на постоянное проживание;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) заключившим брак с гражданами Республики Казахстан, послуживший основанием для получения вида на жительство, в том случае, если этот брак признан недействительным вступившим в законную силу решением суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) в течение года привлеченным к административной ответственности за административные правонарушения в области миграции населения, налогового и трудового законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) создающим угрозу интересам национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) имеющим заболевания, являющиеся противопоказанием для въезда в Республику Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) если они ранее утратили гражданство Республики Казахстан по основаниям, предусмотренным подпунктом 8) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданстве Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) если они ранее лишены гражданства Республики Казахстан по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 20-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданстве Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) осужденным в течение года за совершение уголовного проступка на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) совершившим административные правонарушения, посягающие на общественный порядок и нравственность (от двух и более раз), институт государственной власти, установленный порядок управления, систематическое нарушение правил дорожного движения (от трех и более раз);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) проживающим на законных основаниях в Республике Казахстан менее одного года в регионах расселения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) проживающим по недействительному виду на жительство иммигранта в Республике Казахстан сроком свыше 183 календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) не проживающим по адресу, заявленному при подаче ходатайства на получение разрешения на постоянное проживание в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) не прошедшим систему критериальной оценки иммиграционного потенциала для допуска к оформлению документов для получения разрешения на постоянное проживание в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) не осуществлявшим непрерывную трудовую или предпринимательскую деятельность на территории Республики Казахстан в течение двенадцати месяцев, предшествующих дате подачи ходатайства либо не подтвердившим наличие дохода на каждого члена семьи, размер которого на каждого члена семьи, претендующего на получение разрешения на постоянное проживание в Республике Казахстан (включая супругу (супруга), несовершеннолетних детей, обучающихся в организациях высшего и (или) послевузовского образования по очной форме обучения, а также иных близких родственников, находящихся на иждивении) должен быть не менее одной минимальной заработной платы, установленной законом о республиканском бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) при убытии на постоянное место жительства в иные регионы Республики Казахстан в случае постоянного проживания менее пяти лет в регионах, определенных Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основаниями для отказа в оказании государственных услуг являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования пункта 3, подпунктов 1), 4), 13) пункта 5 и подпунктов 26), 29), 30) пункта 5-1 настоящих Правил не применяются в отношении несовершеннолетних, инвесторов, иностранцев, обладающих востребованными профессиями, перечень которых утверждается уполномоченным органом по вопросам миграции населения, и лиц вносящих значимый вклад в экономическое развитие, участвующих в реализации приоритетных экономических и социальных проектов или обладающих уникальными компетенциями и достижениями на основании ходатайств уполномоченных государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении лиц без гражданства, признанных таковыми в связи с отсутствием документов, удостоверяющих личность, либо на основании паспорта СССР образца 1974 года действие подпунктов 16) и 19) пункта 5-1 настоящих Правил не применяется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении недееспособных лиц положение пункта 3, подпункта 1) пункта 5 подпунктов 21), 26), 29), 30) пункта 5-1 настоящих Правил не применяется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положение второго абзаца пункта 3 настоящих Правил не применяется в отношении бывших соотечественников, лиц, прибывших с целью воссоединения супругов, состоящих не менее одного года в браке, признаваемом законодательством Республики Казахстан, в котором один из них является гражданином Республики Казахстан, а также в отношении иностранцев, проживающих в г. Байконыр при обращении для получения РПП в этом же населенном пункте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования пункта 3, подпункта 1) пункта 5 и подпунктов 26), 29), 30) пункта 5-1 настоящих правил не применяются в отношении лиц, старше шестидесяти лет, являющихся бывшими соотечественниками либо прибывших с целью воссоединения семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицами, прибывшими с целью воссоединения семьи, предоставляются документы, подтверждающие семейные отношения (свидетельство о рождении, о браке).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 5-1 в соответствии с совместным приказом Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z503" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сотрудником Государственной корпорации в течение 1 (одного) рабочего дня оригиналы документов в подразделения миграционной службы направляются через курьера Государственной корпорации с составлением соответствующего реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z504" w:id="392"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z504" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При неполном пакете документов согласно перечню и (или) документов с истекшим сроком действия, сотрудник Государственной корпорации оформляет мотивированный отказ с указанием причины.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z505" w:id="393"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z505" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: Вышеуказанный порядок приема документов осуществляется до завершения интеграционных работ между информационной системой "Миграционной полиции" (далее - ИС МП) и интегрированной информационной системой "Центров обслуживания населения" (далее - ИИС ЦОН). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z506" w:id="394"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z506" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После завершения интеграционных работ сотрудником Государственной корпорации формируется запрос в ИИС ЦОН и Государственную базу данных "Физические лица" (далее – ГБД ФЛ) на наличие у услугополучателя индивидуального идентификационного номера (далее - ИИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z507" w:id="395"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z507" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии ИИН заполняется атрибутивный состав анкеты-заявления услугополучателя в том числе действующий номер телефона мобильного оператора Республики Казахстан, формируется заявка ИИС ЦОН, с прикреплением электронных копий всех необходимых документов, для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z508" w:id="396"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z508" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель подписывает заполненную в ИИС ЦОН анкету-заявление посредством СМС – кода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z509" w:id="397"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z509" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оформленный запрос поступает в ИС МП с ИИС ЦОН посредством интеграционного взаимодействия через шлюз "электронного правительства" на рассмотрение услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z510" w:id="398"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z510" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сотрудник ОМС после поступления документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z511" w:id="399"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z511" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение 2 (двух) календарных дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z512" w:id="400"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z512" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассматривает заявления, осуществляет проверку по базам данных Комитета по правовой статистике и специальным учетам при Генеральной прокуратуре Республики Казахстан сведений о судимости и розыске, наличии неисполненных обязательств за совершение уголовного или административного нарушения; органов внутренних дел о наличии у иностранца дактилоскопической регистрации; юстиции о наличии брака, рождения и подтверждения родственных связей; проверка по сведениям ЕИС "Беркут" информации о пересечении иностранцем или лицом без гражданства Государственной границы Республики Казахстан и осуществляет проверку иностранца или лица без гражданства на предмет законности пребывания в РК и соответствия категории визы для получения разрешения на постоянное проживание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z513" w:id="401"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z513" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при приеме и рассмотрении документов, представленных заявителем, проводит их проверку с применением функционала считывания QR-кодов и иных технических возможностей, в том числе электронных баз данных и официальных онлайн-сервисов, обеспечивающих установление подлинности и достоверности представленных сведений и документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z514" w:id="402"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z514" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формирует принятые материалы в отдельное учетное дело на каждое лицо, со сроком постоянного хранения, которое регистрируется в журнале учета дел постоянно проживающих иностранцев и лиц без гражданства по форме, согласно приложению 8 Правил. Порядковый номер по журналу одновременно является порядковым номером дела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z515" w:id="403"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z515" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при неполном перечне либо несоответствии документов установленным требованиям, услугодатель возвращает материалы с указанием причины в Государственную Корпорацию для приведения их в соответствие услугополучателем; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z516" w:id="404"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z516" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение 5 (пяти) календарных дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z517" w:id="405"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z517" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодатель назначает дату, время и проводит персональное собеседование с претендентами на получение разрешения на постоянное проживание в Республике Казахстан с целью определения соответствия заявителя требованиям, установленным законом, уточнения сведений, указанных в заявлении - анкете;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z518" w:id="406"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z518" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по итогам формируется лист собеседования согласно приложению 2 к настоящим Правилам, который подписывается услугодателем и услугополучателем и прикрепляется в ИС МП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z519" w:id="407"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z519" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: При реализации интеграционного взаимодействия ИС МП и ИИС ЦОН услугодателем дата и время собеседования услугополучателю направляется посредством СМС – уведомления после рассмотрения заявления и получения результатов вышеуказанных проверок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z520" w:id="408"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z520" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам собеседования посредством ИС МП формируется лист собеседования, который подписывается услугодателем и услугополучателем и прикрепляется в ИС МП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z521" w:id="409"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z521" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение 1 (одного) календарного дня после проведения собеседования направляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z522" w:id="410"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z522" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       материалы для согласования органам национальной безопасности Республики Казахстан в ЕИС "Беркут". Согласование материалов органами национальной безопасности Республики Казахстан осуществляется в течение 25 (двадцати пяти) календарных дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z523" w:id="411"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z523" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрос в банковское учреждение на предмет подлинности документов о подтверждении платежеспособности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z524" w:id="412"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z524" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения в подразделения общественной безопасности для проверки участковым инспектором полиции иностранца или лица без гражданства по месту проживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z525" w:id="413"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z525" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участковые инспекторы полиции в течении 10 календарных дней предоставляют рапорт о результатах проверки иностранца или лица без гражданства по месту жительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z526" w:id="414"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z526" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение 3 (трех) календарных дней, после получения ответов от заинтересованных органов, по результатам проверки сотрудник ОМС выносит заключение о выдаче разрешения на постоянное жительство в Республике Казахстан либо отказе в выдаче разрешения по форме согласно приложению 9 к Правилам, вносит информацию о принятом решении в ИС МП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z527" w:id="415"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z527" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направляет учетное дело на согласование в Управление миграционной службы Департамента полиции областей, городов республиканского значения и столицы (далее – УМС ДП). УМС ДП в течение 6 (шести) календарных дней согласовывает и утверждает рассмотренные заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z528" w:id="416"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z528" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перед вынесением заключения повторно направляется запрос в банковское учреждение на предмет подтверждения платежеспособности и осуществляется проверка на предмет наличия сведений о нарушениях (допущенных на период рассмотрения) по учетам органов внутренних дел, системы информационного обмена правоохранительных и специальных органов, Единого реестра административных правонарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z529" w:id="417"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z529" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении от заявителя ходатайства (заявления) об отзыве ранее поданного обращения по вопросу выдачи разрешения на постоянное жительство в Республике Казахстан, а также в случае смерти заявителя, заключение о прекращении рассмотрения составляется в произвольной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z530" w:id="418"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z530" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию, не позднее чем за сутки до истечения срока оказания государственной услуги. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z531" w:id="419"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z531" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случае отказа повторное заявление о выдаче разрешения на постоянное жительство в Республике Казахстан подается не ранее, чем через 1 (один) год после вынесения мотивированного заключения об отказе в выдаче РПП в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z532" w:id="420"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z532" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При получении разрешения на постоянное проживание услугополучатель обращается в Государственную корпорацию для постановки на регистрационный учет и оформления ВНЖ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z534" w:id="422"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z533" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Государственная услуга по постановке на регистрационный учет оказывается в соответствии с порядком, определенным Правилами оказания государственных услуг по вопросам документирования и регистрации населения Республики Казахстан, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 30 марта 2020 года № 267 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20192).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z534" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Услугополучатель обращается к услугодателю в Государственной корпорации по месту пребывания для документирования ВНЖ с перечнем следующих документов для оказания услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z535" w:id="423"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z535" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) действующий заграничный паспорт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z536" w:id="424"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z536" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уведомление о выдаче разрешения на постоянное проживание в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z537" w:id="425"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z537" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) квитанция об оплате госпошлины за выдачу ВНЖ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z539" w:id="427"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z538" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Государственная услуга по выдаче ВНЖ оказывается в соответствии с Правилами оказания государственной услуги "Выдача удостоверений лицам без гражданства и видов на жительство иностранцам, постоянно проживающим в Республике Казахстан", утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 30 марта 2020 года № 266 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20195).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z539" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -37496,51 +40405,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постоянное жительство в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z541" w:id="428"/>
+    <w:bookmarkStart w:name="z541" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> В компетентные органы иностранного государства </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -37561,300 +40470,320 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(место проживания, контактные телефоны, электр. адрес)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z542" w:id="429"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z542" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление-согласие на обработку персональных данных и трансграничную передачу персональных данных на территории иностранных государств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z543" w:id="430"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z543" w:id="395"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Я, _______________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkEnd w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (Ф.И.О./дата и место рождения)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z544" w:id="431"/>
+      <w:bookmarkStart w:name="z544" w:id="396"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пребывающий (-ая) по адресу: _______________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkEnd w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z545" w:id="432"/>
+      <w:bookmarkStart w:name="z545" w:id="397"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документ, удостоверяющий личность: ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkEnd w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (номер паспорта, дата выдачи, орган выдачи, гражданство)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z546" w:id="433"/>
+    <w:bookmarkStart w:name="z546" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z547" w:id="434"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z547" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       согласен (-на) на использование государственными органами Республики Казахстан сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z549" w:id="436"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z548" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В целях обеспечения деятельности по истребованию документа с территории иностранного государства даю согласие государственным органам Республики Казахстан на сбор, обработку и трансграничную передачу своих персональных данных в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите" от 21 мая 2013 года, с целью получения документа, подтверждающего наличие (отсутствие) гражданства, судимости, привлечения к уголовной, административной и другой ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z549" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящее согласие действует со дня его подписания до дня отзыва в письменной форме и является неотъемлемой частью запроса государственного органа Республики Казахстан по истребованию документа с территории иностранного государства от "___" _____________20___года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z550" w:id="437"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z550" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись__________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z551" w:id="438"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z551" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkEnd w:id="403"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -37972,234 +40901,287 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на постоянное жительство</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции совместного приказа Министра труда и социальной защиты населения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.04.2026 № 100/НҚ и Министра внутренних дел РК от 10.04.2026 № 263 (вступает в силу со дня подписания и действует до 31.12.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-                <w:b w:val="false"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ІШКІ ІСТЕР МИНИСТРЛІГІ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="439"/>
-[...15 lines deleted...]
-МИНИСТЕРСТВО ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИНИСТЕРСТВО ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-                <w:b w:val="false"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚАЗАҚСТАН РЕСПУБЛИКАСЫНДА ШЕТЕЛДІКТЕР МЕН АЗАМАТТЫҒЫ ЖОҚ АДАМДАРҒА ТҰРАҚТЫ ТҰРУҒА РҰҚСАТ БЕРУ ЖӨНІНДЕГІ СҰХБАТ ПАРАҒЫ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="440"/>
-[...15 lines deleted...]
-ЛИСТ СОБЕСЕДОВАНИЯ ДЛЯ ИНОСТРАНЦЕВ И ЛИЦ БЕЗ ГРАЖДАНСТВА НА ПОЛУЧЕНИЕ РАЗРЕШЕНИЯ НА ПОСТОЯННОЕ ПРОЖИВАНИЕ В РЕСПУБЛИКЕ КАЗАХСТАН</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЛИСТ СОБЕСЕДОВАНИЯ ДЛЯ ИНОСТРАНЦЕВ И ЛИЦ БЕЗ ГРАЖДАНСТВА НА ПОЛУЧЕНИЕ РАЗРЕШЕНИЯ НА ПОСТОЯННОЕ ПРОЖИВАНИЕ В РЕСПУБЛИКЕ КАЗАХСТАН
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z555" w:id="441"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="441"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -38229,70 +41211,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z556" w:id="442"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған жылы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="442"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -38322,70 +41302,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z557" w:id="443"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сұхбаттың қорытындысы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="443"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итог собеседования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -38416,131 +41394,127 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z558" w:id="444"/>
-[...34 lines deleted...]
-Я предупрежден (а) о том, что в выдаче разрешения на постоянное проживание в Республике Казахстан отказывается либо ранее выданное аннулируется в случаях, предусмотренных статьей 49 Закона Республики Казахстан "О миграции населения". Подлинность представленных документов и достоверность изложенных сведений подтверждаю.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасында тұрақты тұруға рұқсаттан бас тартылатыны не бұрын берілген рұқсаттың күші жойылатыны туралы маған ескертілді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подлинность представленных документов и достоверность изложенных сведений подтверждаю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z559" w:id="445"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КҚҚБ инстпекторы, лауазымы, арнайы атағы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="445"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инспектор ОМС, должность, специальное звание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -38570,70 +41544,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z560" w:id="446"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілген күні</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="446"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -38663,86 +41635,104 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z561" w:id="447"/>
-[...34 lines deleted...]
-ПОДПИСЬ ИНСПЕКТОРА</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНСПЕКТОР ҚОЛЫ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ПОДПИСЬ ИНСПЕКТОРА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38756,869 +41746,951 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z562" w:id="448"/>
-[...34 lines deleted...]
-ПОДПИСЬ ИНОСТРАНЦА</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ШЕТЕЛДІК АЗАМАТТЫҢ ҚОЛЫ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ПОДПИСЬ ИНОСТРАНЦА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...50 lines deleted...]
-"О миграции населения"</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень причин отказа выдаче разрешения на постоянное проживание в Республике Казахстан
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z564" w:id="450"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В выдаче разрешения на постоянное проживание в Республике Казахстан отказывается иностранцам и лицам без гражданства либо выданное ранее разрешение аннулируется:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="450"/>
-[...631 lines deleted...]
-17) если они ранее лишены гражданства Республики Казахстан по основаниям, предусмотренным статьей 20-1 Закона Республики Казахстан от 20 декабря 1991 года "О гражданстве Республики Казахстан".</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) незаконно прибывшим, а также преследуемым за совершение преступлений по законодательству стран, выходцами из которых они являются;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) освободившимся из мест лишения свободы, постоянное место жительства которых до осуждения было за пределами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) совершившим преступления против человечества;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) совершившим преступление против половой неприкосновенности несовершеннолетнего, тяжкие и особо тяжкие преступления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не предоставившим подтверждения своей платежеспособности в порядке и размерах, определяемых Министерством внутренних дел Республики Казахстан, за исключением бывших соотечественников, родившихся или ранее состоявших в гражданстве Казахской Советской Социалистической Республики или Республики Казахстан, инвесторов, несовершеннолетних, а также лиц, имеющих право на приобретение гражданства Республики Казахстан в упрощенном порядке на основании международных договоров Республики Казахстан, и членов их семей, иностранцев, обладающих востребованными профессиями, перечень которых утверждается уполномоченным органом по вопросам миграции населения, и лиц вносящих значимый вклад в экономическое развитие, участвующих в реализации приоритетных экономических и социальных проектов или обладающих уникальными компетенциями и достижениями на основании ходатайств уполномоченных государственных органов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) неоднократно нарушавшим законодательство о правовом положении иностранцев в Республике Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) разжигающим межнациональную, межконфессиональную и религиозную вражду;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) действия которых направлены на насильственное изменение конституционного строя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) выступающим против суверенитета и независимости Республики Казахстан, призывающим к нарушению единства и целостности ее территории;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) имеющим неснятую или непогашенную судимость за преступление за преступления небольшой и средней тяжести на территории Республики Казахтан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) при наличии сведений у органов национальной безопасности Республики Казахстан об их причастности к экстремистской или террористической деятельности или причастности к организации, признанной в Республике Казахстан экстремистской или террористической;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) представившим подложные документы либо сообщившим о себе заведомо ложные сведения при обращении с ходатайством о разрешении на постоянное проживание в Республике Казахстан, в период постоянного проживания в Республике Казахстан или без уважительной причины не представившим необходимые документы в сроки, установленные законодательством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) не прошедшим дактилоскопическую регистрацию в соответствии с законодательством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) выдворенным в течение пяти лет из Республики Казахстан к моменту выдачи разрешения на постоянное проживание в Республике Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) если это необходимо для защиты прав и законных интересов граждан Республики Казахстан и других лиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+16) получившим разрешение на постоянное проживание и проживающим на территории Республики Казахстан менее ста восьмидесяти трех календарных дней в пределах любого последовательного двенадцатимесячного периода с даты выдачи разрешения на постоянное проживание, за исключением случаев, предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданстве Республики Казахстан";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17) получившим разрешение на постоянное проживание на основании перечня востребованных профессий, утвержденного уполномоченным органом по вопросам миграции населения, и не работающим по профессии, предусмотренной указанным перечнем, в течение 183 календарных дней в пределах любого последовательного двенадцатимесячного периода с даты выдачи разрешения на постоянное проживание;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) заключившим брак с гражданами Республики Казахстан, послуживший основанием для получения вида на жительство, в том случае, если этот брак признан недействительным вступившим в законную силу решением суда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19) в течение года привлеченным к административной ответственности за административные правонарушения в области миграции населения, налогового и трудового законодательства Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20) создающим угрозу интересам национальной безопасности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21) имеющим заболевания, являющиеся противопоказанием для въезда в Республику Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+22) если они ранее утратили гражданство Республики Казахстан по основаниям, предусмотренным подпунктом 8) части первой </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданстве Республики Казахстан";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+23) если они ранее лишены гражданства Республики Казахстан по основаниям, предусмотренным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 20-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданстве Республики Казахстан";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24) осужденным в течение года за совершение уголовного проступка на территории Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25) совершившим административные правонарушения, посягающие на общественный порядок и нравственность (от двух и более раз), институт государственной власти, установленный порядок управления, систематическое нарушение правил дорожного движения (от трех и более раз);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26) проживающим на законных основаниях в Республике Казахстан менее одного года в регионах расселения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27) проживающим по недействительному виду на жительство иммигранта в Республике Казахстан сроком свыше 183 календарных дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28) не проживающим по адресу, заявленному при подаче ходатайства на получение разрешения на постоянное проживание в Республике Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29) не прошедшим систему критериальной оценки иммиграционного потенциала для допуска к оформлению документов для получения разрешения на постоянное проживание в Республике Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30) не осуществлявшим непрерывную трудовую или предпринимательскую деятельность на территории Республики Казахстан в течение двенадцати месяцев, предшествующих дате подачи ходатайства либо не подтвердившим наличие дохода на каждого члена семьи, размер которого на каждого члена семьи, претендующего на получение разрешения на постоянное проживание в Республике Казахстан (включая супругу (супруга), несовершеннолетних детей, обучающихся в организациях высшего и (или) послевузовского образования по очной форме обучения, а также иных близких родственников, находящихся на иждивении) должен быть не менее одной минимальной заработной платы, установленной законом о республиканском бюджете на соответствующий финансовый год;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31) при выбытии на постоянное место жительства в иные регионы Республики Казахстан в случае постоянного проживания менее пяти лет в регионах, определенных Правительством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В соответствии </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 19-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", в случае:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -39639,55 +42711,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40009,35 +43081,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>