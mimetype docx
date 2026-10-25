--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3fba9a7" w14:textId="3fba9a7">
+    <w:p w14:paraId="f43b476" w14:textId="f43b476">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,74 +113,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра финансов Республики Казахстан от 11 августа 2026 года № 543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с пунктом 4 постановления Правительства Республики Казахстан от 30 июля 2026 года № 676 ДСП и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с пунктом 4 постановления Правительства Республики Казахстан от 30 июля 2026 года № 676 ДСП, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -612,1951 +674,3295 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила финансирования, использования и мониторинга средств Фонда инфраструктурного развития (далее – Правила) разработаны в соответствии с пунктом 4 постановления Правительства Республики Казахстан от 30 июля 2026 года № 676-қбпү "О мерах по ускоренному развитию экономики" (далее – Постановление) и определяют порядок финансирования, использования и мониторинга средств Фонда инфраструктурного развития.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Фонд инфраструктурного развития (далее – Фонд) – контрольный счет наличности, открытый в государственном казначействе в соответствии с Постановлением для зачисления и расходования денег;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) перечень проектов (далее – Перечень) – список проектов, разработанных в соответствии с Правилами отбора, критериев инвестиционных проектов, финансируемых за счет средств Фонда, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заместителя Премьер-министра – Министра национальной экономики Республики Казахстан от 13 августа 2026 года № 129 (далее – Правила № 129) и одобренных Республиканской бюджетной комиссией (далее – РБК) для дальнейшего финансирования за счет средств Фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расширенное казначейское сопровождение – деятельность по осуществлению текущего контроля в соответствии со статьей 110 Бюджетного кодекса Республики Казахстан за целевым использованием средств, выделенных на реализацию государственных инвестиционных проектов, включенных в Перечень, в том числе реализуемых субъектами квазигосударственного сектора, автономной организацией образования и (или) ее организацией в области здравоохранения при проведении платежей через контрольные счета наличности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) контрольный счет наличности местного уполномоченного органа соответствующей сферы за счет средств Фонда инфраструктурного развития (далее – КСН МУО ФИР) – контрольный счет наличности, предназначенный для учета операций, связанных с зачислением поступлений и расходованием средств Фонда местными исполнительными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контрольный счет наличности центрального уполномоченного органа соответствующей сферы за счет средств Фонда инфраструктурного развития (далее – КСН ЦГО ФИР) – контрольный счет наличности, предназначенный для учета операций, связанных с зачислением поступлений и расходованием средств Фонда центральными государственными органами;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Фонд инфраструктурного развития (далее – Фонд) – контрольный счет наличности, открытый в государственном казначействе в соответствии с Постановлением, для зачисления и расходования денег.</w:t>
+      6) контрольный счет наличности субъекта квазигосударственного сектора за счет средств Фонда инфраструктурного развития (далее – КСН СКС ФИР) – контрольный счет наличности, открываемый субъекту квазигосударственного сектора в государственном казначействе для учета операций, связанных с зачислением и расходованием средств Фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) перечень проектов (далее – Перечень) – список проектов, разработанных в соответствии с Правилами отбора, критерии инвестиционных проектов, финансируемых за счет средств Фонда, утвержденными приказом Заместителя Премьер-министра – Министра национальной экономики Республики Казахстан от ____ года №___ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № ____) и одобренных Республиканской бюджетной комиссией (далее – РБК) для дальнейшего финансирования за счет средств Фонда;</w:t>
+      7) контрольный счет наличности автономной организации образования за счет средств Фонда инфраструктурного развития (далее – КСН АОО ФИР) - контрольный счет наличности, открываемый автономной организации образования в государственном казначействе для учета операций, связанных с зачислением и расходованием средств Фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Бюджетного Кодекса за целевым использованием средств, выделенных на реализацию государственных инвестиционных проектов, связанных со строительством и реконструкцией объектов, обеспечению полноты уплаты налогов и других платежей в бюджет участниками реализации государственного инвестиционного проекта – заказчиком, генеральным подрядчиком, субподрядчиками и поставщиками последующих уровней (по всей цепочке кооперации) на всех этапах проведения платежей через контрольные счета наличности, в том числе реализуемые субъектами квазигосударственного сектора;</w:t>
+        <w:t>
+      8) контрольный счет наличности организации в области здравоохранения автономной организации образования за счет средств Фонда инфраструктурного развития (далее – КСН ОЗ АОО ФИР) - контрольный счет наличности, открываемый организации в области здравоохранения автономной организации образования в государственном казначействе для учета операций, связанных с зачислением и расходованием средств Фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      4) контрольный счет наличности местного уполномоченного органа соответствующей сферы за счет средств Фонда (далее – КСН МУО ФИР) – контрольный счет наличности, предназначенный для учета операций, связанных с зачислением поступлений и расходованием средств Фонда местными исполнительными органами;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фонд инфраструктурного развития формируется за счет трансфертов из Национального фонда Республики Казахстан и иных поступлений, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) контрольный счет наличности центрального уполномоченного органа соответствующей сферы за счет средств Фонда (далее – КСН ЦГО ФИР) – контрольный счет наличности, предназначенный для учета операций, связанных с зачислением поступлений и расходованием средств Фонда центральными государственными органами;</w:t>
+      Центральный уполномоченный орган по исполнению бюджета осуществляет открытие контрольного счета наличности Фонда (далее – КСН Фонда) и перечисление средств с КСН Фонда, обеспечивает мониторинг расходования средств Фонда, а также формирование отчетов о поступлениях и расходах Фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Операции по поступлениям средств Фонда учитываются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Единой бюджетной классификацией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, утвержденной приказом Министра финансов Республики Казахстан от 4 апреля 2025 года № 151 "Некоторые вопросы Единой бюджетной классификации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок использования средств Фонда инфраструктурного развития</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Распределение средств Фонда осуществляется согласно Перечню.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Проект Перечня формируется центральным уполномоченным органом по бюджетному планированию на основании ходатайств центральных уполномоченных органов соответствующей сферы (далее – ЦГО), согласно приложению к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      5. Распределение средств Фонда осуществляется согласно Перечню.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При финансировании проектов местных исполнительных органов, субъектов квазигосударственного сектора (далее – СКС), автономной организации образования (далее – АОО) и (или) ее организация в области здравоохранения (далее – ОЗ АОО) ЦГО рассматривает представленные ходатайства местных уполномоченных органов соответствующей сферы (далее – МУО), СКС, АОО и (или) ОЗ АОО в течение 5 (пяти) рабочих дней со дня их поступления посредством электронного документооборота в соответствии с Цифровым кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии ходатайства на включение в проект Перечня МУО, СКС, АОО и (или) ОЗ АОО форме, установленной приложением к настоящим Правилам, ЦГО осуществляет возврат ходатайства соответствующему МУО, СКС, АОО и (или) ОЗ АОО.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Проект Перечня формируется центральным уполномоченным органом по бюджетному планированию на основании ходатайств центральных уполномоченных органов соответствующей сферы (далее – ЦГО), согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      В случае соответствия ходатайств МУО, СКС, АОО и (или) ОЗ АОО ЦГО направляет их в уполномоченный орган по бюджетной политике для получения заключения на предмет соответствия документам системы государственного планирования, включая планы развития государственных органов или столицы, городов республиканского значения, областей, планы развития и (или) мероприятий субъектов квазигосударственного сектора, а также долгосрочные стратегии развития автономной организации образования и одному из критериев, определенных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами № 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ходатайство ЦГО на включение в проект Перечня составляется по поступившим ходатайствам от МУО, СКС, АОО и (или) ОЗ АОО и ходатайству самого ЦГО, по форме согласно приложению к настоящим Правилам по каждому объекту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 7 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ходатайство ЦГО рассматривается ведомственной бюджетной комиссией (далее – ВБК) в течение 5 (пяти) рабочих дней со дня внесения на рассмотрение, при наличии следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) расчеты и обоснования стоимости государственного инвестиционного проекта согласно строительным нормативам либо коммерческим предложениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      7. При финансировании проектов местных исполнительных органов ЦГО рассматривает представленные ходатайства местных уполномоченных органов соответствующей сферы (далее – МУО) в течение 5 (пяти) рабочих дней со дня их поступления посредством электронного документооборота в соответствии с Цифровым кодексом Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документы и сведения, подтверждающие обоснованность выделения средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      При несоответствии ходатайства на включение в проект Перечня МУО форме, установленной приложением 1 к настоящим Правилам, ЦГО осуществляет возврат ходатайства в МУО.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае рассмотрения проектов местных исполнительных органов ходатайство МУО за подписью акима столицы, города республиканского значения, соответствующей области, с приложением пояснительной записки за подписью руководителя МУО или лица, его заменяющего;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      В случае соответствия ходатайства МУО, ЦГО направляет их в уполномоченный орган по бюджетной политике для получения заключения на предмет соответствия документам системы государственного планирования, включая планы развития государственных органов или столицы, городов республиканского значения, областей, планы развития и (или) мероприятий субъектов квазигосударственного сектора, а также долгосрочные стратегии развития автономных организаций образования и одним из критериев, определенных Правилами отбора, критерии инвестиционных проектов, финансируемых за счет средств Фонда инфраструктурного развития от___ №_____.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пояснительной записки за подписью заместителя руководителя ЦГО;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заключение отраслевой экспертизы инвестиционного предложения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      Ходатайство ЦГО на включение в проект Перечня (далее – ходатайство) составляется по поступившим ходатайствам от МУО, и ходатайству самого ЦГО, по форме согласно приложению 1 к настоящим Правилам по каждому объекту.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) экономическая экспертиза технико-экономического обоснования бюджетного инвестиционного проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      8. Проект ходатайства ЦГО рассматривается ведомственной бюджетной комиссией (далее – ВБК) в течение 5 (пяти) рабочих дней со дня внесения на рассмотрение, при наличии следующих документов:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) экономическое заключение на инвестиционное предложение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      1) расчеты и обоснования стоимости государственного инвестиционного проекта согласно строительным нормативам либо коммерческим предложениям;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) заключение уполномоченного органа по бюджетной политике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      2) документы и сведения, подтверждающие обоснованность выделения средств;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) документации, соответствующей положениям о строительстве "под ключ", установленными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      3) в случае рассмотрения проектов местных исполнительных органов ходатайство МУО за подписью акима столицы, города республиканского значения, соответствующей области, с приложением пояснительной записки за подписью руководителя МУО или лица, его заменяющего;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одобренное ВБК ходатайство ЦГО (в разрезе регионов и объектов) в течение 3 (трех) рабочих дней направляется в центральный уполномоченный орган по бюджетному планированию для вынесения на рассмотрение РБК посредством системы электронного документооборота с приложением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      4) пояснительной записки за подписью заместителя руководителя ЦГО;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) списка объектов с указанием:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      5) заключение отраслевой экспертизы инвестиционного предложения;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сроков реализации проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      6) экономическая экспертиза технико-экономического обоснования бюджетного инвестиционного проекта;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимости проектов по положительным заключениям комплексной вневедомственной экспертизы проектно-сметной документации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      7) экономическое заключение на инвестиционное предложение;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) протокола ВБК;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      8) заключение уполномоченного органа по бюджетной политике;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ходатайство ЦГО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      9) документации соответствующей положениям о строительстве "под ключ", установленными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ходатайство МУО (в случае рассмотрения проектов местных исполнительных органов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      Одобренное ВБК ходатайство ЦГО (в разрезе регионов и объектов) в течение 3 (трех) рабочих дней направляется в центральный уполномоченный орган по бюджетному планированию для вынесения на рассмотрение РБК посредством системы электронного документооборота с приложением:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) документы и сведения, подтверждающие обоснованность выделения средств по республиканским инвестиционным проектам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      1) списка объектов с указанием:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По проектам АОО и (или) ОЗ АОО к ходатайству дополнительно прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, подтверждающий включение проекта в долгосрочную стратегию развития АОО;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ходатайство АОО за подписью первого руководителя или лица, его замещающего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае реализации проекта организацией АОО – документы, подтверждающие полномочия такой организации на реализацию проекта, а также пояснительная записка за подписью первого руководителя организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уполномоченный орган по бюджетному планированию на основании ходатайства ЦГО формирует проект Перечня в пределах средств Фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект Перечня состоит из перечня объектов с указанием по каждому объекту:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сроков реализации проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...98 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      9. Уполномоченный орган по бюджетному планированию на основании ходатайства ЦГО формирует проект Перечня в пределах средств Фонда.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимости проектов по положительным заключениям комплексной вневедомственной экспертизы проектно-сметной документации либо в соответствии с документацией, соответствующей положениям о строительстве "под ключ", установленными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      Проект Перечня состоит из проекта перечня по каждому объекту с указанием:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Стоимость одобренных РБК проектов, включенных в Перечень к финансированию за счет средств Фонда, не должна превышать сумму средств, находящихся на счете Фонда на дату принятия решения РБК или сумму, указанную в протоколе Совета по управлению Национальным фондом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      сроков реализации проектов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Одобренный РБК Перечень в течение 5 (пяти) рабочих дней направляется в центральный уполномоченный орган по исполнению бюджета, государственное казначейство, соответствующие ЦГО, МУО, СКС, АОО и (или) ОЗ АОО для формирования платежных документов, а также дальнейшего мониторинга использования средств Фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      стоимости проектов по положительным заключениям комплексной вневедомственной экспертизы проектно-сметной документации либо в соответствии с документацией, соответствующей положениям о строительстве "под ключ", установленными законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Средства Фонда расходуются на реализацию проектов, одобренных для включения в Перечень, за исключением расходов, связанных с:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      10. Стоимость одобренных РБК проектов, включенных в Перечень к финансированию за счет средств Фонда, не должна превышать сумму средств, находящихся на счете Фонда на дату принятия решения РБК или сумму, указанную в протоколе Совета по управлению Национальным фондом (далее – СУНФ).</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработкой проектно-сметных документаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      11. Одобренный РБК Перечень в течение 5 (пяти) рабочих дней направляется в Министерство финансов Республики Казахстан, соответствующие ЦГО и МУО для формирования платежных документов, а также дальнейшего мониторинга использования средств Фонда.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разработкой технико-экономического обоснования и/или технического задания и расчетной стоимости строительства "под ключ";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      12. Средства Фонда расходуются на реализацию проектов, одобренных для включения в Перечень, за исключением расходов, связанных с:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прохождением необходимых экспертиз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      1) разработкой проектно-сметных документаций;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выделением земельных участков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      2) разработкой технико-экономического обоснования и/или технического задания и расчетной стоимости строительства "под ключ";</w:t>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходы, перечисленные в подпунктах 1), 2) 3) и 4) настоящего пункта Правил, осуществляются за счет средств соответствующих бюджетов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      3) прохождением необходимых экспертиз;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Средства Фонда направляются на реализацию проектов, включенных в одобренный Перечень, в объеме, согласно стоимости, утвержденной проектно-сметной документацией, при наличии положительного заключения комплексной вневедомственной экспертизы, а также в соответствии с документацией, соответствующей положениям о строительстве "под ключ", установленными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      4) выделением земельных участков.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Расходы, связанные с увеличением сметной стоимости проектов, реализуемых за счет средств Фонда, в связи с корректировкой проектно-сметной документации или включением в нее дополнительных компонентов, не предусмотренных в технико-экономическом обосновании или типовом проекте, осуществляются за счет средств соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. В случае если заказчиком реализации государственного инвестиционного проекта выступает субъект квазигосударственного сектора (далее – СКС), в государственном казначействе открывается контрольный счет наличности субъекту квазигосударственного сектора. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Перечисление средств с КСН Фонда на КСН ЦГО ФИР осуществляется центральным уполномоченным органом по исполнению бюджета в соответствии с решением РБК и Перечнем на основании счета к оплате посредством цифровой системы "Казначейство-клиент".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дальнейшее перечисление средств с КСН ЦГО ФИР осуществляется последовательно в зависимости от заказчика и его ведомственной (организационной) принадлежности на основании счета к оплате либо платежного поручения посредством цифровой системы "Казначейство-клиент" в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) если заказчиком является МУО — с КСН ЦГО ФИР на КСН МУО ФИР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если заказчиком является СКС, относящееся к соответствующему МУО, — с КСН ЦГО ФИР на КСН МУО ФИР и далее с КСН МУО ФИР на КСН СКС ФИР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если заказчиком является СКС, относящееся непосредственно к соответствующему ЦГО, — с КСН ЦГО ФИР на КСН СКС ФИР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) если заказчиком является АОО — с КСН ЦГО ФИР на КСН АОО ФИР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) если заказчиком является ОЗ АОО — с КСН ЦГО ФИР на КСН АОО ФИР и далее с КСН АОО ФИР на КСН ОЗ АОО ФИР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечисление средств осуществляется с соблюдением установленной настоящим пунктом последовательности и не допускает перечисления средств на КСН нижестоящего получателя минуя соответствующий КСН вышестоящего получателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Проведение платежей с КСН ЦГО ФИР, КСН МУО ФИР, КСН СКС ФИР, КСН АОО ФИР, КСН ОЗ АОО ФИР для расчетов по договорам, заключенным в рамках реализации проектов, осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЦГО и МУО – на основании счета к оплате;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      16. Средства Фонда перечисляются государственным казначейством на КСН ЦГО ФИР, КСН МУО ФИР, КСН СКС ФИР в соответствии с решением РБК и одобренного Перечня на основании счета к оплате с представлением актов выполненных работ (далее – АВР), в следующем порядке:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) СКС, АОО и (или) ОЗ АОО – на основании платежного поручения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      Генеральный подрядчик формирует платежное поручение с приложением АВР, которое направляется заказчику – ЦГО, МУО, СКС.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К счету к оплате или платежному поручению прилагаются акты выполненных работ, за исключением случаев осуществления авансовой (предварительной) оплаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Формирование и направление платежных документов осуществляется посредством цифровой системы "Казначейство-клиент". При выборе способа расчетов, предусмотренного подпунктом 2) пункта 21-1 настоящих Правил, дальнейшее проведение расчетов осуществляется с использованием платформы цифрового теңге в порядке, установленном в пункте 21-1 настоящих Правил и Процедурами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Не допускается расходование средств с КСН ЦГО ФИР, КСН МУО ФИР, КСН СКС ФИР, КСН АОО ФИР, КСН ОЗ АОО ФИР на реализацию проектов, не включенных в одобренный РБК Перечень.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случае если заказчиком выступает МУО и (или) СКС, платежное поручение и АВР направляется в ЦГО, ЦГО в свою очередь перенаправляет данные документы в государственное казначейство для проведения платежа. </w:t>
-[...39 lines deleted...]
-      Проведение платежа государственным казначейством осуществляется по обратной цепочке: с КСН Фонда на КСН ЦГО ФИР, с КСН ЦГО ФИР на КСН МУО ФИР и (или) на КСН СКС ФИР и далее на КСН закупок генерального подрядчика.</w:t>
+      19. Порядок открытия и закрытия КСН Фонда, КСН ЦГО ФИР, КСН МУО ФИР, КСН СКС ФИР, КСН АОО ФИР, КСН ОЗ АОО ФИР осуществляется в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>параграфов 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> главы 4 приказа Министра финансов Республики Казахстан от 27 июня 2025 года № 328 "Об утверждении Процедур казначейского исполнения бюджета и их кассового обслуживания, процедур казначейского учета и мониторинга" (далее – Процедуры).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      17. Перечисление средств Фонда на КСН ЦГО ФИР, КСН МУО ФИР, КСН СКС ФИР производится посредством цифровой системы "Казначейство-клиент".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если реализация проектов, включенных в Перечень возложена на ведомство (комитет) ЦГО соответствующей сферы, документы на открытие контрольного счета наличности ведомству (комитету) в орган государственного казначейства представляет ЦГО соответствующей сферы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если реализация проектов, включенных в Перечень возложена на АОО и (или) ОЗ АОО, документы на открытие контрольного счета наличности АОО и (или) ОЗ АОО в орган государственного казначейства представляются соответственно АОО или (или) ОЗ АОО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если реализация проектов, включенных в Перечень возложена на СКС, документы на открытие контрольного счета наличности в орган государственного казначейства представляет СКС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Гражданско-правовые сделки ЦГО, МУО, СКС, АОО и (или) ОЗ АОО, заключаемые в рамках реализации проектов, финансируемых за счет средств Фонда заключаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При выборе способа расчетов, предусмотренного подпунктом 1) пункта 21-1 настоящих правил, средства с КСН ЦГО ФИР, КСН МУО ФИР, КСН СКС ФИР, КСН АОО ФИР и КСН ОЗ АОО ФИР перечисляются на КСН закупок генерального подрядчика в порядке, установленном Процедурами и настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      18. Не допускается расходование средств с КСН ЦГО ФИР, КСН МУО ФИР, КСН СКС ФИР на реализацию проектов, не включенных в одобренный уполномоченным органом по бюджетному планированию Перечень.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1. Расчеты по договорам, заключенным в рамках реализации проектов за счет средств Фонда, осуществляются одним из способов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) путем перечисления средств Фонда на КСН закупок генерального подрядчика с применением расширенного казначейского сопровождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с использованием цифрового теңге посредством перечисления заказчиком непосредственно на цифровой счет генерального подрядчика (поставщика), открытый в банке второго уровня на платформе цифрового теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Способ расчетов определяется заказчиком и указывается в договоре, заключаемом с генеральным подрядчиком (поставщиком).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Порядок открытия и закрытия КСН Фонда, КСН ЦГО ФИР, КСН МУО ФИР, КСН СКС ФИР осуществляется в соответствии с требованиями </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> главы 4 приказа Министра финансов Республики Казахстан от 27 июня 2025 года № 328 "Об утверждении Процедур казначейского исполнения бюджета и их кассового обслуживания, процедур казначейского учета и мониторинга" (далее – Процедуры).</w:t>
+      При выборе способа расчета, предусмотренного подпунктом 2) настоящего пункта, генеральный подрядчик (поставщик) обеспечивает наличие цифрового счета, открытого банком второго уровня на платформе цифрового теңге в порядке, установленном Правилами выпуска, обращения и погашения цифровых теңге, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 апреля 2026 года № 42 (зарегистрировано в Министерстве юстиции Республики Казахстан 30 апреля 2026 года № 38625) (далее – Правила № 42).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заказчик по соответствующему проекту формирует смарт-контракт цифрового теңге в порядке, установленном Правилами № 42.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При осуществлении платежей и переводов денег по соответствующему проекту, заказчик формирует счет к оплате/платежное поручение с указанием в поле "Получатель денег/Бенефициар" реквизитов цифрового счета, открытого в банке второго уровня на платформе цифрового теңге и направляет его в орган государственного казначейства посредством цифровой системы "Казначейство-клиент". При этом, Комитет государственного казначейства совместно с Национальным Банком осуществляют конвертацию безналичных теңге в цифровой теңге в пределах суммы, указанной в счете к оплате/платежном поручении заказчика и их зачисление на цифровой счет генерального подрядчика (поставщика).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дальнейшие расчеты генерального подрядчика с субподрядчиками, поставщиками товаров, работ и услуг и иными лицами, привлекаемыми в рамках реализации проекта, по всей цепочке кооперации осуществляются путем перечисления цифровых теңге на цифровые счета указанных лиц с соблюдением требований Правил № 42.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 21-1 приказом Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Проведение платежей, связанных с использованием средств Фонда с КСН ЦГО ФИР, КСН МУО ФИР, КСН СКС ФИР, КСН АОО ФИР, КСН ОЗ АОО ФИР осуществляется в соответствии с параграфами 7, 8, 9, 10 главы 6 Процедур.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проведение платежей с КСН Фонда осуществляется по специфике экономической классификации расходов бюджета 462 "Расходование средств Фонда инфраструктурного развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Гражданско-правовые сделки ЦГО, МУО, СКС в рамках реализации проектов финансируемых за счет средств Фонда подлежат обязательной регистрации в органах государственного казначейства. </w:t>
+      23. При осуществлении расчетов способом, предусмотренным подпунктом 1) пункта 21-1 настоящих Правил, проведение платежей по проектам за счет средств Фонда осуществляется с применением расширенного казначейского сопровождения в отношении всей суммы договора (контракта), заключенного ЦГО и (или) МУО и (или) СКС и (или) АОО и (или) ОЗ АОО (заказчиком) с генеральным подрядчиком (поставщиком). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      Договоры, заключенные за счет средств Фонда, вступают в силу после их регистрации государственным казначейством или органами государственного казначейства в порядке, определенном центральным уполномоченным органом по исполнению бюджета.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для осуществления расчетов по договорам, указанным в части первой настоящего пункта, генеральному подрядчику открывается контрольный счет наличности закупок (далее – КСН закупок генерального подрядчика) в государственном казначействе, предназначенный исключительно для учета операций по соответствующему проекту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Открытие КСН закупок генерального подрядчика осуществляется в соответствии с параграфом 2 Главы 8 Процедур и с учетом особенностей настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средства, учитываемые на КСН закупок генерального подрядчика, используются исключительно в целях реализации соответствующего проекта и не должны использоваться на финансирование иных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. При осуществлении расчетов способом, предусмотренным подпунктом 1) пункта 21-1 настоящих Правил, расходование средств с КСН закупок генерального подрядчика осуществляется в соответствии с Процедурами с учетом особенностей, установленных настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      Регистрация государственных обязательств по проектам, финансируемым за счет средств Фонда, осуществляется в соответствии с Процедурами.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. По проектам, финансируемым за счет средств Фонда, допускается авансовая (предварительная) оплата в размере до 30 (тридцати) процентов от суммы договора на текущий финансовый год, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      21. Средства с КСН ЦГО ФИР, КСН МУО ФИР, КСН СКС ФИР расходуются в соответствии с Процедурами и настоящими Правилами.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Окончательный расчет (удержанных пяти процентов от общей суммы договора) за выполненные работы между заказчиком и подрядчиком производится после завершения работ по проекту и предъявления заказчиком в орган государственного казначейства акта приемки объекта в эксплуатацию, подписанного в соответствии с законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности государственной комиссией, с обязательным включением в ее состав представителя органа внутреннего государственного аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> главы 6 Процедур.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. При образовании на КСН ЦГО ФИР, КСН МУО ФИР, КСН СКС ФИР, КСН АОО ФИР, КСН ОЗ АОО ФИР экономии средств по итогам закупок подрядных работ либо приемки завершенного объекта в эксплуатацию соответствующий заказчик в месячный срок производит возврат суммы экономии непосредственно на КСН Фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...359 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Периодом освоения средств Фонда является срок реализации проекта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z94" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Неиспользованный остаток средств, сложившийся по итогу реализации проекта подлежит возврату в месячный срок на КСН Фонда в порядке, определенном пунктом 27 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z95" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок мониторинга использования средств Фонда инфраструктурного развития</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Центральный уполномоченный орган по исполнению бюджета ежемесячно до 25-го числа проводит мониторинг поступлений средств на КСН Фонда посредством цифровых систем органов государственного казначейства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. ЦГО и МУО представляют в центральный уполномоченный орган по исполнению бюджета отчет об использовании средств, выделенных из Фонда, по форме согласно приложению 2 к настоящим Правилам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z98" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МУО – ежемесячно, в срок не позднее 6-го числа месяца, следующего за отчетным месяцем, и не позднее 23 января года, следующего за отчетным финансовым годом посредством цифровой системы "е-Минфин";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z99" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЦГО – ежемесячно, в срок не позднее 8-го числа месяца, следующего за отчетным месяцем, и не позднее 25 января года, следующего за отчетным финансовым годом посредством цифровой системы "е-Минфин".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z100" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Центральный уполномоченный орган по исполнению бюджета на основе отчетов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2591,71 +3997,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> главы 3 настоящих Правил, формирует сводный отчет об использовании средств Фонда по форме, установленной Правилами составления и представления бюджетной отчетности, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 мая 2025 года № 262.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z101" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Для сверки данных в рамках мониторинга органы государственного казначейства ежемесячно, в срок не позднее 8-го числа месяца, следующего за отчетным месяцем, по итогам года в срок не позднее 8-го января года, следующего за отчетным финансовым годом, предоставляют в центральный уполномоченный орган по исполнению бюджета оперативную информацию об остатках средств Фонда на КСН ЦГО ФИР, КСН МУО ФИР, КСН СКС ФИР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2681,50 +4087,63 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансирования, использования</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -2734,691 +4153,505 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и мониторинга средств Фонда</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инфраструктурного развития</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ходатайство </w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ходатайство </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с Правилами отбора, критерии инвестиционных проектов, </w:t>
-[...71 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+      Сноска. Приложение  – в редакции приказа Министра финансов РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с Правилами отбора, критерии инвестиционных проектов, финансируемых за счет средств Фонда инфраструктурного развития (далее – Фонд) центральный государственный орган/местный уполномоченный орган/субъект квазигосударственного сектора/автономная организация образования и (или) ее организация в области здравоохранения просит включить в проект Перечня_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (указать наименование проекта)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z105" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основные идентификационные характеристики проекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...94 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z106" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сметная стоимость ________ тысяч теңге, из них проектно-изыскательские работы ________ тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z107" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1) стоимость по договорам (по начатым проектам) ________ тысяч теңге, информация по ранее профинансированным расходам (в разрезе источников и годов) ______тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z108" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2) сумма полученного аванса по ранее профинансированным расходам (в разрезе источников и годов) ________ тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z109" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) положительное заключение комплексной вневедомственной экспертизы проекта (технико-экономическое обоснование или проектно-сметная документация) от ___ №____;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z110" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отраслевое заключение на государственный инвестиционный проект от ____ №___;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z111" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) экономическое заключение на государственный инвестиционный проект от___ №__;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z112" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) землеустроительный проект о предоставлении права на земельный участок (кадастровый номер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z113" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) приказ об утверждении проектно-сметной документации от___ №_____;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z114" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) заключение уполномоченного органа по бюджетной политике на соответствие проекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...301 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z115" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) документам Системы государственного планирования, включая планы развития государственных органов или столицы, городов республиканского значения, областей, планы развития и (или) мероприятий субъектов квазигосударственного сектора, а также долгосрочные стратегии развития автономных организаций образования __________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z116" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (соответствует/не соответствует)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z117" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) одним из критериев, определенных Правилами отбора, критерии инвестиционных проектов, финансируемых за счет средств Фонда инфраструктурного развития от___ №_____: _________________; (название критерия)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z118" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требуемая сумма финансирования из Фонда по инвестиционному проекту______________________________ (цифрами и прописью) тысяч теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель центрального государственного органа/ руководитель субъекта квазигосударственного сектора/ руководитель автономной организации образования и (или) ее организации в области здравоохранения/ Аким столицы, города республиканского значения, области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3588,290 +4821,290 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в центральный уполномоченный орган по исполнению бюджета/ в центральный государственный орган соответствующей сферы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z122" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z123" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Отчет об использовании средств, выделенных из Фонда инфраструктурного развития</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z124" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-ФИР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z125" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячно, ежегодно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z126" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ______месяц _______год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z127" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: центральный уполномоченный орган соответствующей сферы/местный уполномоченный орган соответствующей сферы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z128" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z129" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для местного уполномоченного органа соответствующей сферы – в срок не позднее 6-го числа месяца, следующего за отчетным месяцем и за соответствующий финансовый год в срок не позднее 23-го января года, следующего за отчетным финансовым годом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z130" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для центрального уполномоченного органа соответствующей сферы – в срок не позднее 8-го числа месяца, следующего за отчетным месяцем и за соответствующий финансовый год в срок не позднее 25-го января года, следующего за отчетным финансовым годом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z131" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-идентификационный номер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z132" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4102100" cy="609600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3893,90 +5126,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z134" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Единица измерения: тысяч теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -5159,70 +6392,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -6176,330 +7409,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование:________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z137" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес:_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z138" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z139" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон:_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z140" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты: ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z141" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель: __________________________ _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z142" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z143" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель центрального государственного органа/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z144" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аким столицы, области, города республиканского значения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z145" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z146" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z147" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (за исключением лиц, являющихся субъектами частного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z148" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предпринимательства)__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z149" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: пояснение по заполнению формы "Отчет об использовании средств, выделенных из Фонда инфраструктурного развития", приведено в приложение к форме, "Отчет об использовании средств, выделенных из Фонда инфраструктурного развития".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6617,498 +7850,498 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средств, выделенных из Фонда</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инфраструктурного развития"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об использовании средств, выделенных из Фонда инфраструктурного развития" (1-ФИР, ежемесячно, ежегодно)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z152" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z153" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об использовании средств, выделенных из Фонда инфраструктурного развития" (далее-Форма), предназначено для составления и представления центральными государственными органами соответствующей сферы/местными уполномоченными органами соответствующей сферы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z154" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма подписывается руководителем центрального государственного органа/акимом столицы, области, города республиканского значения, с указанием его фамилии, имени и отчества (при его наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z155" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Все показатели в стоимостном выражении заполняются в тысячах теңге без десятичного знака.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z156" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z157" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В графе 1 указывается код администратора бюджетных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z158" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В графе 2 указывается наименование центрального государственного органа или местного уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z159" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 3 указывается наименование проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z160" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 4 указывается сметная стоимость строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z161" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 5 указывается стоимость работ по заключенному договору государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z162" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 6 указывается дата и номер заключенного договора с поставщиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z163" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 7 указывается наименование генерального подрядчика и субподрядчиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z164" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 8 указывается неиспользованный остаток бюджетных средств/средств из Фонда инфраструктурного развития на начало года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z165" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 9 указывается сумма перечисленных на контрольный счет наличности средств Фонда инфраструктурного развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z166" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 10 указывается сумма использованных средств Фонда инфраструктурного развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z167" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 11 указывается неиспользованный остаток выделенных средств из Фонда инфраструктурного развития на конец отчетного периода.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+    <w:bookmarkStart w:name="z168" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 12 указывается сумма экономии средств Фонда инфраструктурного развития.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z153" w:id="143"/>
-[...317 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="159"/>
+    <w:bookmarkStart w:name="z169" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В графе 13 указывается сумма возврата в Фонд инфраструктурного развития (соответствии с пунктами 28 и 29 Правил использования и мониторинга средств Фонд инфраструктурного развития). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z170" w:id="160"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z170" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 14 указывается достигнутый результат либо причины недостижения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>