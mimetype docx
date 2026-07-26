--- v0 (2026-04-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bf8c50f" w14:textId="bf8c50f">
+    <w:p w14:paraId="14099c7" w14:textId="14099c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении перечня и объемов товаров, работ, услуг, производимых, выполняемых, оказываемых государственным предприятием учреждений уголовно-исполнительной (пенитенциарной) системы, которые приобретаются способом из одного источника путем прямого заключения договора о государственных закупках</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра внутренних дел Республики Казахстан от 19 марта 2026 года № 200</w:t>
+        <w:t>Приказ Министра внутренних дел Республики Казахстан от 19 марта 2026 года № 200.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -807,184 +807,234 @@
               </w:rPr>
               <w:t>от "19" марта 2026 года № 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень и объемы товаров, работ, услуг, производимых, выполняемых оказываемых государственными предприятиями учреждений уголовно-исполнительной (пенитенциарной) системы, которые приобретаются способом из одного источника путем прямого заключения договора о государственных закупках</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным приказом Министра внутренних дел РК от 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№453 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z19" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Наименование товаров, работ и услуг</w:t>
+Наименование товаров, работ и услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Единица измерения</w:t>
+Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1119,68 +1169,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z30" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1305,109 +1367,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z36" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Изделия швейной продукции</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z38" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1531,68 +1617,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z44" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1716,68 +1814,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z50" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1901,68 +2011,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z56" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2086,68 +2208,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z62" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2271,68 +2405,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z68" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2456,68 +2602,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z74" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2641,68 +2799,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z80" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2826,68 +2996,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z86" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3011,68 +3193,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z92" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3196,68 +3390,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z98" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3381,68 +3587,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z104" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3566,68 +3784,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z110" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3751,68 +3981,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z116" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3936,68 +4178,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z122" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4117,68 +4371,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z128" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4298,68 +4564,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z134" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4483,68 +4761,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z140" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4668,68 +4958,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z146" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4853,68 +5155,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z152" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5038,68 +5352,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z158" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5223,68 +5549,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z164" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5408,68 +5746,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z170" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5593,68 +5943,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z176" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5778,68 +6140,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z182" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5963,68 +6337,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z188" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6148,68 +6534,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z194" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6333,68 +6731,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z200" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6518,68 +6928,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z206" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6703,68 +7125,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z212" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6888,68 +7322,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z218" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7073,68 +7519,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z224" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7181,70 +7639,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z19" w:id="13"/>
+          <w:bookmarkStart w:name="z227" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в рамках финан</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7278,68 +7736,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z231" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7463,68 +7933,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z237" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7648,68 +8130,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z243" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7833,68 +8327,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z249" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8018,68 +8524,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z255" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8203,68 +8721,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z261" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8388,68 +8918,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z267" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8569,68 +9111,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z273" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8750,68 +9304,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z279" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8931,68 +9497,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z285" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9112,68 +9690,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z291" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9293,68 +9883,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z297" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9474,68 +10076,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z303" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9655,68 +10269,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z309" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9836,68 +10462,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z315" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10017,68 +10655,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z321" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10198,68 +10848,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z327" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10379,68 +11041,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z333" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10560,68 +11234,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z339" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10741,68 +11427,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z345" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10922,68 +11620,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z351" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11103,68 +11813,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z357" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11284,68 +12006,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z363" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11465,68 +12199,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z369" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11646,68 +12392,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z375" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11827,68 +12585,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z381" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12008,68 +12778,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z387" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12189,68 +12971,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z393" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12370,68 +13164,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z399" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12551,68 +13357,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z405" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12732,68 +13550,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z411" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12913,68 +13743,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z417" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13094,68 +13936,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z423" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13275,68 +14129,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z429" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13456,68 +14322,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z435" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13637,68 +14515,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z441" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13818,68 +14708,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z447" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13999,68 +14901,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z453" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14180,68 +15094,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z459" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14361,68 +15287,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z465" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14542,68 +15480,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z471" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14723,68 +15673,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z477" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>74</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14904,68 +15866,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z483" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15085,68 +16059,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z489" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>76</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15266,68 +16252,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z495" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>77</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15447,68 +16445,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z501" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15628,68 +16638,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z507" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15809,68 +16831,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z513" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15931,52 +16965,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-В рамках финансирования </w:t>
+              <w:t>
+В рамках финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15990,102 +17024,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Панама </w:t>
+          <w:bookmarkStart w:name="z519" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>81</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Панама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16171,68 +17217,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z525" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>82</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16352,68 +17410,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z531" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>83</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16533,68 +17603,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z537" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>84</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16714,68 +17796,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z543" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16895,102 +17989,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Плащ палатка </w:t>
+          <w:bookmarkStart w:name="z549" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плащ палатка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17076,102 +18182,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Куртка утепленная с (меховым) воротником </w:t>
+          <w:bookmarkStart w:name="z555" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>87</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куртка утепленная с (меховым) воротником</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17257,68 +18375,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z561" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17438,68 +18568,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z567" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17619,68 +18761,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z573" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17800,68 +18954,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z579" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17981,68 +19147,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z585" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>92</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18162,68 +19340,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z591" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18343,68 +19533,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z597" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18524,68 +19726,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z603" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18705,68 +19919,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z609" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>96</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18886,68 +20112,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z615" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19067,68 +20305,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z621" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19248,68 +20498,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z627" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19429,68 +20691,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z633" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19610,68 +20884,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z639" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>101</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19791,102 +21077,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Нарукавная повязка </w:t>
+          <w:bookmarkStart w:name="z645" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарукавная повязка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19968,68 +21266,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z651" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>103</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20149,68 +21459,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z657" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>104</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20330,68 +21652,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z663" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>105</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20511,102 +21845,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Сорочка нательная </w:t>
+          <w:bookmarkStart w:name="z669" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>106</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сорочка нательная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20692,68 +22038,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z675" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>107</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20873,68 +22231,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z681" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21054,102 +22424,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Термо белье активное и посевное </w:t>
+          <w:bookmarkStart w:name="z687" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>109</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Термо белье активное и посевное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21235,68 +22617,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z693" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>110</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21416,102 +22810,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Горный рюкзак </w:t>
+          <w:bookmarkStart w:name="z699" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>111</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горный рюкзак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21597,102 +23003,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Вещевой мешок </w:t>
+          <w:bookmarkStart w:name="z705" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>112</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вещевой мешок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21778,68 +23196,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z711" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21959,68 +23389,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z717" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>114</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22140,68 +23582,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z723" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22321,68 +23775,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z729" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>116</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22502,68 +23968,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z735" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>117</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22683,102 +24161,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Изделия из москитной сетки </w:t>
+          <w:bookmarkStart w:name="z741" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>118</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изделия из москитной сетки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22865,68 +24355,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z747" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Производство и/или переработка продуктов питания и сельскохозяйственной продукции</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -23075,68 +24577,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z755" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>119</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23260,68 +24774,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z761" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23445,68 +24971,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z767" w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>121</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23630,68 +25168,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z773" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>122</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23815,68 +25365,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z779" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>123</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24000,68 +25562,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z785" w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24185,68 +25759,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z791" w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24370,68 +25956,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z797" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>126</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24555,68 +26153,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z803" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>127</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24740,68 +26350,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z809" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24925,68 +26547,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z815" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25110,68 +26744,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z821" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>130</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25295,68 +26941,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z827" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>131</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25480,68 +27138,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z833" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>132</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25665,68 +27335,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z839" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>133</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25850,68 +27532,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z845" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>134</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26035,68 +27729,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z851" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>135</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26220,68 +27926,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z857" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>136</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26405,68 +28123,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z863" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>137</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26590,68 +28320,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z869" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>138</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26775,68 +28517,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z875" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 139</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26960,68 +28714,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z881" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27145,68 +28911,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z887" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>141</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27331,109 +29109,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z893" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Изделия из дерева и металла</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z895" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>142</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27553,68 +29355,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z901" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>143</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27734,68 +29548,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z907" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>144</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27915,68 +29741,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z913" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>145</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28096,68 +29934,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z919" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>146</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28277,68 +30127,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z925" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>147</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28458,68 +30320,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z931" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>148</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28639,102 +30513,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Кровать одно- и двухярусная </w:t>
+          <w:bookmarkStart w:name="z937" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>149</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кровать одно- и двухярусная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28820,68 +30706,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z943" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29001,68 +30899,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z949" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>151</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29182,68 +31092,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z955" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>152</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29363,68 +31285,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z961" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>153</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29544,68 +31478,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z967" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>154</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29725,68 +31671,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z973" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>155</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29906,68 +31864,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z979" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>156</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30087,68 +32057,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z985" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>157</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30268,68 +32250,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z991" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>158</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30449,68 +32443,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z997" w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>159</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30630,68 +32636,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1003" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>160</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30811,68 +32829,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1009" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>161</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30992,68 +33022,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1015" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>162</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31173,68 +33215,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1021" w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31354,68 +33408,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1027" w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>164</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31535,68 +33601,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1033" w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>165</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31716,68 +33794,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1039" w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>166</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31897,68 +33987,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1045" w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>167</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32078,68 +34180,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1051" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>168</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32259,68 +34373,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1057" w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>169</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32440,68 +34566,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1063" w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>170</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32621,68 +34759,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1069" w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>171</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32802,68 +34952,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1075" w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>172</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32983,68 +35145,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1081" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>173</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33164,102 +35338,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Стеллажи сборно-разборные </w:t>
+          <w:bookmarkStart w:name="z1087" w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>174</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стеллажи сборно-разборные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33345,68 +35531,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1093" w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>175</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33526,68 +35724,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1099" w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>176</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33707,68 +35917,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1105" w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>177</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33888,68 +36110,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1111" w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>178</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34069,68 +36303,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1117" w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>179</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34250,68 +36496,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1123" w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>180</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34431,68 +36689,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1129" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>181</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34612,68 +36882,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1135" w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>182</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34793,68 +37075,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1141" w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>183</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34975,68 +37269,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1147" w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Изготовление строительных материалов и изделий из камня</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -35189,68 +37495,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1155" w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>184</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35370,68 +37688,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1161" w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>185</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35551,68 +37881,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1167" w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>186</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35732,68 +38074,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1173" w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>187</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35913,68 +38267,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1179" w:id="207"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>188</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36094,68 +38460,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1185" w:id="208"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>189</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36275,68 +38653,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1191" w:id="209"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>190</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36456,68 +38846,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1197" w:id="210"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>191</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36637,68 +39039,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1203" w:id="211"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>192</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36818,68 +39232,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1209" w:id="212"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>193</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36999,68 +39425,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1215" w:id="213"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>194</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37180,68 +39618,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1221" w:id="214"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>195</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37362,68 +39812,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1227" w:id="215"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. Услуги, работы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="215"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -37576,68 +40038,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1235" w:id="216"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*196</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="216"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37663,51 +40137,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -37726,68 +40200,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1240" w:id="217"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>197</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37813,51 +40299,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -37876,138 +40362,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-тысяч тенге</w:t>
+          <w:bookmarkStart w:name="z1245" w:id="218"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>198</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="218"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сортировка, обогащение брикетирование, переработка угля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -38026,68 +40524,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1250" w:id="219"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>199</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="219"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38113,51 +40623,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -38176,68 +40686,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1255" w:id="220"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38263,51 +40785,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -38326,68 +40848,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1260" w:id="221"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>201</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38413,51 +40947,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -38476,68 +41010,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1265" w:id="222"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="222"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38563,51 +41109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -38626,174 +41172,186 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-в рамках финансирования </w:t>
+          <w:bookmarkStart w:name="z1270" w:id="223"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>203</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Работа по изготовлению мебели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в рамках финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38807,68 +41365,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1276" w:id="224"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38894,51 +41464,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -38957,68 +41527,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1281" w:id="225"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>205</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39044,51 +41626,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-комплект</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -39107,68 +41689,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1286" w:id="226"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>206</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39194,51 +41788,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -39257,68 +41851,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1291" w:id="227"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>207</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="227"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39344,51 +41950,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -39407,68 +42013,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1296" w:id="228"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>208</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="228"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39494,51 +42112,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -39557,68 +42175,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1301" w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*209</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="229"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39644,51 +42274,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39738,68 +42368,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1307" w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>210</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39825,51 +42467,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -39888,68 +42530,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1312" w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>211</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39975,51 +42629,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -40038,68 +42692,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1317" w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>212</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -40125,51 +42791,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -40188,68 +42854,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1322" w:id="233"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>213</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -40275,51 +42953,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кг</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -40338,68 +43016,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1327" w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>214</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="234"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -40425,51 +43115,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кг</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -40488,68 +43178,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1332" w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>215</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="235"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -40575,51 +43277,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40669,68 +43371,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1338" w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>216</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -40756,51 +43470,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40850,68 +43564,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1344" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>217</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -40937,51 +43663,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41031,68 +43757,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1350" w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>218</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="238"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -41118,51 +43856,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41212,68 +43950,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1356" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>219</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -41299,51 +44049,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41393,68 +44143,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1362" w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>220</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -41480,51 +44242,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41574,68 +44336,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1368" w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>221</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -41661,51 +44435,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41755,68 +44529,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1374" w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>222</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="242"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -41842,51 +44628,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41936,68 +44722,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1380" w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>223</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -42023,51 +44821,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42117,68 +44915,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1386" w:id="244"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>224</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -42204,51 +45014,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42298,68 +45108,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1392" w:id="245"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>225</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -42385,51 +45207,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42479,68 +45301,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1398" w:id="246"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>226</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="246"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -42566,51 +45400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42660,68 +45494,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1404" w:id="247"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>227</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -42747,51 +45593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42841,68 +45687,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1410" w:id="248"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>228</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -42928,51 +45786,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43022,68 +45880,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1416" w:id="249"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>229</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="249"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -43109,51 +45979,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43203,68 +46073,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1422" w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>230</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -43290,51 +46172,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43384,68 +46266,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1428" w:id="251"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>231</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="251"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -43471,51 +46365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43565,68 +46459,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1434" w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>232</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="252"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -43652,51 +46558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43746,68 +46652,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1440" w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>233</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -43833,51 +46751,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43927,68 +46845,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1446" w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>234</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -44014,51 +46944,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -44108,68 +47038,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1452" w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>235</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -44195,51 +47137,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -44289,68 +47231,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1458" w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>236</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -44376,51 +47330,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -44470,68 +47424,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1464" w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>237</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -44557,51 +47523,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -44651,68 +47617,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1470" w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>238</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -44738,51 +47716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -44832,68 +47810,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1476" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>239</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -44919,51 +47909,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -45013,68 +48003,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1482" w:id="260"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>240</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -45100,51 +48102,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -45194,68 +48196,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1488" w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>241</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -45281,51 +48295,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -45355,702 +48369,966 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z1494" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z1495" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Строка 196- Реконструкция, капитальные, текущие ремонты, строительно-монтажные работы до конца 2026 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...130 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...130 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1500" w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*Строка 209- Услуги по организации питания осужденных, подозреваемых и обвиняемых</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...129 lines deleted...]
-квадратный метр</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1504" w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п.м.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="265"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+погонный метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1509" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>м3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кубический метр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1514" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>м2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+квадратный метр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1519" w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="268"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -46071,55 +49349,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -46445,31 +49723,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>