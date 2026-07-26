--- v0 (2026-04-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d3d7c8" w14:textId="2d3d7c8">
+    <w:p w14:paraId="3f571aa" w14:textId="3f571aa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Инструкции по организации деятельности подразделений органов внутренних дел по контролю в сфере оборота гражданского и служебного оружия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра внутренних дел Республики Казахстан от 17 марта 2026 года № 193</w:t>
+        <w:t>Приказ Министра внутренних дел Республики Казахстан от 17 марта 2026 года № 193.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -699,54 +699,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация и координация деятельности служб ОВД по выявлению незаконного оборота оружия осуществляется подразделениями криминальной полиции ОВД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Единую систему контроля за оборотом, зарегистрированного в ОВД гражданского, служебного и наградного оружия, а также гражданской пиротехники образуют подразделения КОГСО Комитета административной полиции (далее – КАП) Министерства внутренних дел Республики Казахстан (далее – МВД), Департаментов полиции областей, городов республиканского значения, столицы и на транспорте (далее – ДП(Т), органов полиции городов, районов, районов в городах, на транспорте (далее – ГОРОП(Т)).</w:t>
+      3. Единую систему контроля за оборотом, зарегистрированного в ОВД гражданского, служебного и наградного оружия, а также гражданской пиротехники образуют подразделения КОГСО Комитета административной полиции (далее – КАП) Министерства внутренних дел Республики Казахстан (далее – МВД), Департаментов полиции столицы, областей, городов республиканского значения и на транспорте (далее – ДП(Т), органов полиции городов, районов, районов в городах, на транспорте (далее – ГОРОП(Т)).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра внутренних дел РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№468 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Организация деятельности подразделений КОГСО</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2295,4918 +2357,5102 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. УКОГСО в пределах своей компетенции выдает разрешения на приобретение, хранение, хранение и ношение, перевозку служебного оружия и патронов к нему предназначенного для использования в целях обеспечения личной безопасности должностных лиц государственных органов, должности которых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О государственной службе Республики Казахстан" отнесены к политическим, депутатами Парламента Республики Казахстан, а также наградного оружия гражданам Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной службе Республики Казахстан" отнесены к политическим, депутатами Курултая Республики Казахстан, а также наградного оружия гражданам Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      УКОГСО согласовывает юридическим лицам заявление для получения лицензий и заключений:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      УКОГСО согласовывает юридическим лицам заявления для получения лицензий и заключений или отказывает в их согласовании:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       лицензию на осуществление деятельности по разработке, производству, торговле гражданского и служебного оружия и патронов к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензию на осуществление деятельности по разработке, производству, торговле, использованию гражданских пиротехнических веществ и изделий с их применением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       лицензию на экспорт и импорт специфических товаров (гражданских пиротехнических веществ и изделий с их применением);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключения на ввоз на территорию Республики Казахстан, вывоз с территории Республики Казахстан гражданского и служебного оружия, его основных (составных) частей, и патронов к нему (за исключением иностранным гражданам, пребывающим с целью охоты и спортивного оружия для участия в спортивных мероприятиях).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все виды вышеуказанных разрешений, согласование заключений и лицензий подписываются председателем КАП МВД или его заместителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра внутренних дел РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№468 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Организация работы подразделений КОГСО ДП(Т)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      лицензию на осуществление деятельности по разработке, производству, торговле гражданского и служебного оружия и патронов к нему;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Организация работы в ДП(Т) возлагается на подразделения (отделы, отделения и группы) КОГСО в составе УОБ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      лицензию на осуществление деятельности по разработке, производству, торговле, использованию гражданских пиротехнических веществ и изделий с их применением;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Назначение или перемещение на должности руководителей (старших) подразделений КОГСО УОБ ДП(Т) осуществляется после прохождения ими десятидневного тренинга в КАП МВД, по изучению нормативных правовых актов в сфере оборота гражданского и служебного оружия, гражданской пиротехники.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      лицензию на экспорт и импорт специфических товаров (гражданских пиротехнических веществ и изделий с их применением);</w:t>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Подразделения КОГСО УОБ ДП(Т) в процессе осуществления контроля за оборотом, зарегистрированного в ОВД гражданского, служебного и наградного оружия, а также гражданской пиротехники:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      заключение на ввоз на территорию Республики Казахстан гражданского и служебного оружия и патронов к нему (за исключением иностранцам, пребывающим с целью охоты и спортивного оружия для участия в спортивных мероприятиях).</w:t>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формируют учет "Зарегистрированное оружие" ИБД МВД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      Все виды вышеуказанных разрешений, согласование заключений и лицензий подписываются председателем КАП МВД или его заместителями.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляют ввод, корректировку и снятие с учета "Зарегистрированное оружие" ИБД МВД гражданского, служебного и наградного оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Организация работы подразделений КОГСО ДП(Т)</w:t>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Производят ежемесячно сверку учета "Зарегистрированное оружие" ИБД МВД и ЦС ГБД "Е-лицензирование" на предмет полноты ввода разрешений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проверяют представленные субъектами, имеющими право на приобретение оружия (государственные органы, должностные лица которых наделены правом хранения и ношения служебного оружия, юридические лица с особыми уставными задачами, охотохозяйственные организации, спортивные организации и организации образования) сведения об имеющемся и потребном количестве оружия и патронов к нему, которые оформляются согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам оборота гражданского и служебного оружия и патронов к нему, утвержденной приказом Министра внутренних дел от 1 июля 2019 года № 602 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18961) (далее – Приказ №602), на служебное нарезное, гладкоствольное, огнестрельное бесствольное, газовое с возможностью стрельбы патронами травматического действия и электрическое оружие;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при производстве расчета на единицу оружия и количества патронов на неснижаемый запас на единицу оружия, практические стрельбы на одного человека, проверке боя на единицу оружия, необходимо руководствоваться штатной численностью сотрудников организаций, допущенных к хранению и ношению служебного оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На вакантные должности расчет потребного количества оружия и патронов не производится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Штатное расписание сотрудников юридических лиц, с указанием Ф.И.О. (при его наличии) и должности допущенных к хранению и ношению служебного оружия, представляется в произвольной форме, заверенной подписью руководителя и печатью юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъекты охранной деятельности, заключившие с заказчиками договора на охрану дополнительно указывают количество вооруженных постов и режим охраны (круглосуточные посты).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для вооружения работников охранных организаций, учрежденных национальными компаниями, осуществляющими свою деятельность по охране магистральных железнодорожных сетей, магистральных трубопроводов, нефтеперерабатывающего производства и атомной энергии, для производства расчета, ответственным лицом закрепленным за сохранность служебного оружия предоставляется дислокация постов охраняемых объектов с копиями действующих договоров (контрактов) на их охрану (за исключением сведений, составляющих государственные секреты).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возникновении обстоятельств у юридического лица в приобретении дополнительной единицы оружия, расчет оружия и патронов к нему производится только на дополнительную единицу оружия и патронов к нему.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...15 lines deleted...]
-      3) при производстве расчета на единицу оружия и количества патронов на неснижаемый запас на единицу оружия, практические стрельбы на одного человека, проверке боя на единицу оружия, необходимо руководствоваться штатной численностью сотрудников организаций, допущенных к хранению и ношению служебного оружия.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После списания израсходованных патронов на практические стрельбы и для проверки боя на единицу оружия по акту списания боевых припасов по форме согласно приложению 2 к настоящей Инструкции, юридические лица приобретают патроны по разрешениям, выдаваемым ОВД;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      На вакантные должности расчет потребного количества оружия и патронов не производится.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организовывают проведение региональных оперативно-профилактических мероприятий, направленных на соблюдение физическими и юридическими лицами требований законодательства в сфере оборота гражданского и служебного оружия и патронов к нему, гражданской пиротехники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      Штатное расписание сотрудников юридических лиц, с указанием Ф.И.О. (при его наличии) и должности допущенных к хранению и ношению служебного оружия, представляется в произвольной форме, заверенной подписью руководителя и печатью юридического лица.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет ведомственный контроль за деятельностью подразделений КОГСО ГОРОП(Т) по вопросам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      Субъекты охранной деятельности, заключившие с заказчиками договора на охрану дополнительно указывают количество вооруженных постов и режим охраны (круглосуточные посты).</w:t>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнения Решений Коллегии МВД, оперативных совещаний, указаний МВД, ДП(Т);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      Для вооружения работников охранных организаций, учрежденных национальными компаниями, осуществляющими свою деятельность по охране магистральных железнодорожных сетей, магистральных трубопроводов, нефтеперерабатывающего производства и атомной энергии, для производства расчета, ответственным лицом закрепленным за сохранность служебного оружия предоставляется дислокация постов охраняемых объектов с копиями действующих договоров (контрактов) на их охрану (за исключением сведений, составляющих государственные секреты).</w:t>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      качества оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      При возникновении обстоятельств у юридического лица в приобретении дополнительной единицы оружия, расчет оружия и патронов к нему производится только на дополнительную единицу оружия и патронов к нему.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участия в проведении розыскных мероприятий по похищенному и утерянному гражданскому и служебному оружию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      После списания израсходованных патронов на практические стрельбы и для проверки боя на единицу оружия по акту списания боевых припасов по форме согласно приложению 2 к настоящей Инструкции, юридические лица приобретают патроны по разрешениям, выдаваемым ОВД;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации проведения мероприятий по установлению владельцев гражданского оружия, местонахождение которых не известно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      4) организовывают проведение региональных оперативно-профилактических мероприятий, направленных на соблюдение физическими и юридическими лицами требований законодательства в сфере оборота гражданского и служебного оружия и патронов к нему, гражданской пиротехники;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законности выдачи подразделениями разрешительных документов в сферах оборота гражданского и служебного оружия и патронов к нему, гражданской пиротехники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      5) осуществляет ведомственный контроль за деятельностью подразделений КОГСО ГОРОП(Т) по вопросам:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирования (ведения учета) "Зарегистрированное оружие" ИБД МВД физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      исполнения Решений Коллегии МВД, оперативных совещаний, указаний МВД, ДП(Т);</w:t>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществления мониторинга Модуля "Отработка инициативных совпадений" Web-интерфейс ИБД МВД;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      качества оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирования ЦС ГБД "Е-лицензирование";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...15 lines deleted...]
-      участия в проведении розыскных мероприятий по похищенному и утерянному гражданскому и служебному оружию;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществления контроля за деятельностью юридических лиц, занятых в сферах оборота гражданского и служебного оружия, гражданской пиротехники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      организации проведения мероприятий по установлению владельцев гражданского оружия, местонахождение которых не известно;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вносит предложения по подбору кадров КОГСО ГОРОП(Т), их поощрении, наказании, перемещения по службе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      законности выдачи подразделениями разрешительных документов в сферах оборота гражданского и служебного оружия и патронов к нему, гражданской пиротехники;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) на постоянной основе осуществляют анализ информации о состоянии преступности с применением зарегистрированного в ОВД гражданского и служебного оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      формирования (ведения учета) "Зарегистрированное оружие" ИБД МВД физических и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация по каждому факту совершения преступления с применением зарегистрированного в ОВД гражданского и служебного оружия сотрудниками КОГСО УОБ ДП(Т) в течении суток направляется в КАП МВД и организуется служебная проверка, заключение которой в 10-дневный срок представляется в МВД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      осуществления мониторинга Модуля "Отработка инициативных совпадений" Web-интерфейс ИБД МВД;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По фактам хищений зарегистрированного гражданского и служебного оружия сотрудники подразделений КОГСО УОБ ДП(Т) осуществляют выезды с целью установления соблюдения владельцем всех требований законодательства по сохранности оружия и принятия мер по привлечению владельца к ответственности, в случае нарушения правил хранения оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      формирования ЦС ГБД "Е-лицензирование";</w:t>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По фактам совершения преступлений с применением незарегистрированного оружия, а также о нераскрытых преступлениях с применением оружия подразделениями криминальной полиции ДП(Т), в течении суток, информация направляется в Департамент криминальной полиции МВД;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      осуществления контроля за деятельностью юридических лиц, занятых в сферах оборота гражданского и служебного оружия, гражданской пиротехники;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в соответствии с планами работы ДП(Т) или в порядке реагирования на недостатки в работе проводят инспектирование и целевые проверки подразделений КОГСО ГОРОП(Т).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      6) вносит предложения по подбору кадров КОГСО ГОРОП(Т), их поощрении, наказании, перемещения по службе;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверки осуществляются на основе тщательного анализа состояния деятельности подразделений КОГСО ГОРОП(Т), особенностей регионов, количества контролируемых объектов и владельцев гражданского оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      7) на постоянной основе осуществляют анализ информации о состоянии преступности с применением зарегистрированного в ОВД гражданского и служебного оружия.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ходе проверок оказывается методическая и практическая помощь, в том числе по совершенствованию деятельности подразделений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      Информация по каждому факту совершения преступления с применением зарегистрированного в ОВД гражданского и служебного оружия сотрудниками КОГСО УОБ ДП(Т) в течении суток направляется в КАП МВД и организуется служебная проверка, заключение которой в 10-дневный срок представляется в МВД.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) на основании комплексного анализа состояния преступности с применением зарегистрированного в ОВД гражданского и служебного оружия, результатов работы подразделений основанных на отчетных данных, материалов инспектирования, проверок, мониторинга оказываемых государственных услуг разрабатываются ежеквартальные планы работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      По фактам хищений зарегистрированного гражданского и служебного оружия сотрудники подразделений КОГСО УОБ ДП(Т) осуществляют выезды с целью установления соблюдения владельцем всех требований законодательства по сохранности оружия и принятия мер по привлечению владельца к ответственности, в случае нарушения правил хранения оружия.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с планами проводятся организационные и практические мероприятия, направленные на профилактику преступлений с применением зарегистрированного гражданского и служебного оружия, его краж и утерь, повышение качества осуществления контроля за оборотом, зарегистрированного в ОВД гражданского, служебного и наградного оружия, а также гражданской пиротехники, оказываемых государственных услуг и уровня ведомственного контроля, обеспечивается своевременное принятие решений и практических мер по устранению недостатков в работе подразделений КОГСО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      По фактам совершения преступлений с применением незарегистрированного оружия, а также о нераскрытых преступлениях с применением оружия подразделениями криминальной полиции ДП(Т), в течении суток, информация направляется в Департамент криминальной полиции МВД;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) на основе предложений подразделений КОГСО ГОРОП(Т) формируют предложения по совершенствованию контроля за оборотом, зарегистрированного в ОВД гражданского, служебного и наградного оружия, а также гражданской пиротехники и качества оказываемых государственных услуг, которые направляют в КАП МВД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...15 lines deleted...]
-      8) в соответствии с планами работы ДП(Т) или в порядке реагирования на недостатки в работе проводят инспектирование и целевые проверки подразделений КОГСО ГОРОП(Т).</w:t>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Подразделения КОГСО УОБ ДП в пределах своей компетенции выдают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицензии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на осуществление деятельности по разработке, производству, ремонту, торговле, коллекционированию, экспонированию гражданского и служебного оружия и патронов к нему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на осуществление деятельности по разработке, производству, торговле и использованию гражданских пиротехнических веществ и изделий с их применением.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ходе рассмотрения заявлений о выдаче лицензии юридическим лицам, заявление и все имеющиеся материалы направляются для согласования в КАП МВД, посредством ЦС ГБД "Е-лицензирование";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заключения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на ввоз на территорию Республики Казахстан, вывоз с территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иностранным гражданам, пребывающим на территорию Республики Казахстан по ходатайствам охотхозяйственных организации с целью охоты, а также приобретенного в установленном порядке на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданского и служебного оружия физическими лицами приобретенного в третьей стране для личного пользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортивного огнестрельного оружия и патронов к нему физическими лицами или спортивными организациями для участия в спортивных мероприятиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      единичных экземпляров гражданского оружия физическими лицами, выезжающими на постоянное место жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      единичных экземпляров гражданского оружия физическими лицами, въезжающими на постоянное место жительства;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданского и служебного оружия и патронов к нему физическими или юридическими лицами для участия в выставках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       единичных экземпляров гражданского оружия и патронов к нему для физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на транзит по территории Республики Казахстан единичных экземпляров гражданского и служебного оружия, его основных (составных) частей и патронов к нему для физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридическим лицам заключения на ввоз на территорию Республики Казахстан, вывоз с территории Республики Казахстан гражданского и служебного оружия, его основных (составных) частей, и патронов к нему, а также гражданского и служебного оружия и патронов к нему для проведения испытаний в целях подтверждения соответствия (сертификации или декларирования соответствия), на транзит по территории Республики Казахстан гражданского и служебного оружия, его основных (составных) частей и патронов к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ходе рассмотрения заявлений о выдаче заключений юридическим лицам на ввоз на территорию Республики Казахстан, вывоз с территории Республики Казахстан гражданского и служебного оружия, его основных (составных) частей, и патронов к нему (за исключением иностранным гражданам, пребывающим с целью охоты и спортивного оружия для участия в спортивных мероприятиях), заявления и все имеющиеся материалы направляются для согласования в КАП МВД, посредством ЦС ГБД "Е-лицензирование";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрешения:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       физическим и юридическим лицам на приобретение, хранение, хранение и ношение, перевозку гражданского и служебного оружия и патронов к нему, за исключением предназначенного для использования в целях обеспечения личной безопасности должностных лиц государственных органов, должности которых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О государственной службе Республики Казахстан" отнесены к политическим, депутатами Парламента Республики Казахстан, а также наградного оружия гражданам Республики Казахстан;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной службе Республики Казахстан" отнесены к политическим, депутатами Курултая Республики Казахстан, а также наградного оружия гражданам Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на приобретение гражданских пиротехнических веществ и изделий с их применением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на хранение гражданских пиротехнических веществ и изделий с их применением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытие и функционирование стрелковых тиров (стрельбищ) и стендов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Все разрешительные документы выдаются по форме согласно приложениям к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 19 февраля 2018 года № 133 "Об утверждении форм разрешений и (или) приложений к ним, в сферах оборота гражданского и служебного оружия и патронов к нему, гражданских пиротехнических веществ и изделий с их применением, на открытие и функционирование стрелковых тиров (стрельбищ) и стендов, а также о внесении изменений в некоторые приказы Министра внутренних дел Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16733), (далее – Приказ № 133).</w:t>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 19 февраля 2018 года № 133 "Об утверждении форм разрешений и (или) приложений к ним, в сферах оборота гражданского и служебного оружия и патронов к нему, гражданских пиротехнических веществ и изделий с их применением, на открытие и функционирование стрелковых тиров (стрельбищ) и стендов, а также о внесении изменений в некоторые приказы Министра внутренних дел Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16733), (далее – Приказ № 133).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра внутренних дел РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№468 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. При непосредственном обращении юридических и физических лиц по вопросам получения иных государственных услуг, оказываемых территориальными подразделениями КОГСО ГОРОП, допускается их оказание УОБ ДП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z157" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Лицензии на осуществление деятельности по разработке, производству, ремонту и торговле гражданского и служебного оружия и патронов к нему, на осуществление деятельности по разработке, производству, торговле и использованию гражданских пиротехнических веществ и изделий с их применением, разрешения на приобретение, хранение и ношение гражданского огнестрельного оружия с нарезным стволом, на приобретение гражданского оружия иностранным гражданам, прибывшим в Республику Казахстан с целью туризма, по частным и служебным делам и зарегистрированным в ОВД, для проживания на территории Республики Казахстан, выдаются на общих основаниях по ходатайствам дипломатических представительств государств, гражданами которых они являются, при условии его вывоза за пределы Республики Казахстан в течение 7 (семи) дней со дня приобретения, на приобретение, хранение и ношение, перевозку иностранным гражданам, зарегистрированным в ОВД для проживания на территории Республики Казахстан на срок не менее одного года на общих основаниях по ходатайствам дипломатических представительств государств, гражданами которых они являются, подписываются начальниками ДП или заместителем начальника, курирующим подразделения КОГСО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остальные виды вышеуказанных разрешений подписываются начальником УОБ ДП или лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции приказа Министра внутренних дел РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№468 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26.Подразделения КОГСО УОБ ДПТ в рамках своей компетенции выдают разрешения юридическим лицам на приобретение, хранение, хранение и ношение, перевозку служебного оружия и патронов к нему, за исключением предназначенного для использования в целях обеспечения личной безопасности должностных лиц государственных органов, должности которых в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной службе Республики Казахстан" отнесены к политическим, депутатами Курултая Республики Казахстан, а также наградного оружия гражданам Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Министра внутренних дел РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№468 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. При непосредственном обращении юридических и физических лиц по вопросам получения иных разрешений выдаваемых территориальными подразделениями КОГСО ОПТ, допускается их выдача УОБ ДПТ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z162" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все виды вышеуказанных разрешений подписываются начальником УОБ ДПТ или лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z163" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Организация работы подразделений КОГСО ГОРОП(Т)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z164" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Организация работы в ГОРОП(Т) возлагается на подразделения (отделения и группы) или инспекторов (старших инспекторов) КОГСО в составе подразделений общественной безопасности ГОРОП(Т).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z165" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Назначение сотрудников КОГСО ГОРОП(Т) осуществляется после прохождения ими десятидневной тренинга в УОБ ДП(Т), по изучению нормативных правовых актов в сфере оборота гражданского и служебного оружия, гражданской пиротехники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z166" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Подразделения КОГСО ООБ ГОРОП(Т) в процессе осуществления контроля за оборотом, зарегистрированного в ОВД гражданского, служебного и наградного оружия, а также гражданской пиротехники:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z167" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формируют учет "Зарегистрированное оружие" ИБД МВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z168" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляют ввод, корректировку и снятие с учета "Зарегистрированное оружие" ИБД МВД гражданского, служебного (кроме нарезного);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z169" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организуют взаимодействие с заинтересованными службами ГОРОП(Т) по вопросам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z170" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участия в проведении розыскных мероприятий по похищенному и утерянному гражданскому и служебному оружию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z171" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации проведения мероприятий по установлению владельцев гражданского оружия, местонахождение которых не известно (ГОРОП);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z172" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществления контроля за деятельностью юридических лиц, занятых в сферах оборота гражданского и служебного оружия, гражданской пиротехники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z173" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проверяют представленные субъектами, имеющими право на приобретение оружия (юридические лица с особыми уставными задачами) сведения об имеющемся и потребном количестве оружия и патронов к нему, которые оформляются согласно приложению 3 к Приказу №602 на служебное гладкоствольное, огнестрельное бесствольное, газовое с возможностью стрельбы патронами травматического действия и электрическое оружие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z174" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на постоянной основе осуществляют сбор и накопление информации о состоянии преступности с применением зарегистрированного в ОВД гражданского, служебного оружия и гражданской пиротехники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z175" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация по каждому факту совершения преступления с применением зарегистрированного в ОВД гражданского, служебного оружия и гражданской пиротехники, а также их краж и утерь сотрудниками КОГСО ГОРОП(Т) в течении суток направляется в УОБ ДП(Т) и незамедлительно проводится служебная проверка, заключение которой в 10-дневный срок представляется в УОБ ДП(Т).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z176" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По фактам хищений зарегистрированного гражданского и служебного оружия сотрудники подразделений КОГСО осуществляют выезды с целью установления соблюдения владельцем всех требований законодательства по сохранности оружия и принятия мер по привлечению владельца к ответственности, в случае нарушения правил хранения оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z177" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По каждому факту совершения преступлений с применением незарегистрированного оружия, а также о нераскрытых преступлениях с применением оружия подразделениями криминальной полиции ГОРОП(Т) в течении суток информация направляется в управления криминальной полиции ДП(Т);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z178" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) на основании комплексного анализа состояния преступности, с применением зарегистрированного в ОВД гражданского и служебного оружия, результатов работы подразделений основанных на отчетных данных мониторинга оказываемых государственных услуг разрабатывают ежеквартальные планы работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z179" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с ними проводятся мероприятия, направленные повышение качества осуществления контроля за оборотом, зарегистрированного в ОВД гражданского, служебного и наградного оружия, а также гражданской пиротехники и оказываемых государственных услуг и уровня ведомственного контроля, обеспечивается своевременное принятие решений и практических мер по устранению недостатков в работе подразделений КОГСО;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z180" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) на основе анализа проводимой работы формируют предложения по совершенствованию контроля за оборотом, зарегистрированного в ОВД гражданского, служебного и наградного оружия, а также гражданской пиротехники, качества оказываемых государственных услуг и направляют в УОБ ДП(Т).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z181" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Подразделения КОГСО ООБ ГОРОП в пределах компетенции выдают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z182" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрешения физическим и юридическим лицам на приобретение, хранение, хранение и ношение, перевозку гражданского и служебного оружия и патронов к нему, за исключением нарезного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z183" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все виды вышеуказанных разрешений подписываются начальником ГОРОП и его заместителями курирующим подразделения КОГСО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z184" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Подразделения КОГСО ООБ ОПТ в пределах своей компетенции выдают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z185" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрешения юридическим лицам на хранение, хранение и ношение, перевозку служебного оружия и патронов к нему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
-[...15 lines deleted...]
-      24. При непосредственном обращении юридических и физических лиц по вопросам получения иных государственных услуг, оказываемых территориальными подразделениями КОГСО ГОРОП, допускается их оказание УОБ ДП.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все виды вышеуказанных разрешений подписываются начальником ОПТ и его заместителями курирующим подразделения КОГСО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
-[...617 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Разрешения указанные в подпункте 2 пункта 8 настоящей Инструкции выдаются сотрудниками КОГСО в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 27 марта 2020 года № 254 "Об утверждении Правил оказания государственных услуг в сферах оборота гражданского и служебного оружия и патронов к нему, гражданских пиротехнических веществ и изделий с их применением" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20184) в электронном формате через портал "цифрового правительства".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z188" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Выдача разрешений осуществляется в электронном виде, а также бумажном носителе, формата А-4, путем распечатывания выходной формы (документа) сформированной в ЦС ГБД "Е-лицензирование".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z189" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Все выдаваемые сотрудниками КОГСО на бумажных носителях разрешения визируются уполномоченным лицом и заверяются печатью с оттиском "Лицензионно-разрешительная система".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z190" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Печать находится на хранении:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z191" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в МВД – в кабинете у начальника Управления КОГСО, в сейфе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z192" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ДП(Т) – в кабинете у начальника отдела (отделения) или старшего группы КОГСО, в сейфе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z193" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ГОРОП(Т) – в кабинете у заместителя начальника ГОРОП(Т) курирующего ООБ, в сейфе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z194" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Регистрация заявлений физических и юридических лиц по вопросам выдачи разрешений в сферах оборота гражданского и служебного оружия и патронов к нему, а также гражданской пиротехники, осуществляется сотрудником КОГСО УОБ ДП(Т) и ООБ ГОРОП(Т) в ЦС ГБД "Е-лицензирование" с момента поступления обращения на Портале в поступивших заявках (в течении рабочего дня).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z195" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Контроль за сроком действия выданных разрешений, а также передачей и продажей оружия и патронов физическими и юридическими лицами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z196" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Срок действия выданных разрешений на хранение, хранение и ношение гражданского и служебного оружия (перерегистрации) контролируется сотрудниками подразделений КОГСО посредством ЦС ГБД "Е-лицензирование" и ИБД МВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z197" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. При установлении нарушений сроков перерегистрации гражданского оружия, сотрудник КОГСО готовит задание участковому инспектору полиции (далее - УИП) о проверке владельцев гражданского оружия по форме согласно приложению 3 к настоящей Инструкции и направляет посредством ЦС ОДО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z198" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. При установлении владельца УИП, проверяет условия хранения оружия, соответствия данных оружия с разрешением на хранение или хранение и ношение оружия, срок его действия, по выявленным нарушениям возбуждает административное производство в соответствии с КРК об АП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z199" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. При отсутствии по месту жительства владельца гражданского оружия, УИП проводит мероприятия по его установлению (опрашивает соседей, родственников, новых жильцов (в случае переезда владельца).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z200" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о результатах проведенных мероприятий излагается в рапорте УИП. Рапорт о результатах проверки с прилагаемыми материалами передается сотруднику КОГСО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z201" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Рапорт УИП о проверке владельца оружия с проверочными материалами и сведения из цифровых систем КПСиСУ об административных правонарушениях подшиваются в личное дело владельца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z202" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Результаты исполнения заданий о проверке владельцев гражданского оружия выносятся на рассмотрение начальника ОВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z203" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При перемене места жительства владельцем оружия без уведомления ОВД по месту регистрации, сотрудник КОГСО направляет сообщение в ОВД о проверке владельца оружия по новому месту жительства и принятию соответствующих мер, в том числе по постановке на учет, установлению место нахождения оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z204" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. При невозможности установления места жительства владельца оружия, сотрудник КОГСО в течении суток сопроводительным письмом, направляет в ЦиИИ ОВД заполненную информационно-поисковую карту на оружие для постановки его на учет "Криминальное оружие" ИБД МВД по категории "установление местонахождения владельца".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z205" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях установления места жительства владельца оружия, наряду с иными оперативно-профилактическими мероприятиями, в обязательном порядке проводятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z206" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка факта регистрации по месту жительства либо временной регистрации проживания на территории Республики Казахстан (в случае установления регистрации в территориальный ОВД направляется запрос о подтверждении факта проживания);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z207" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установление факта выезда за пределы Республики Казахстан на постоянное место жительства в другое государство (на основании сведений миграционной службы ОВД);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z208" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установление и опрос близких родственников, друзей и иных лиц из круга общения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z209" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После постановки на учет "Криминальное оружие" оружие снимается с учета "Зарегистрированное оружие" ИБД МВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z210" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. В целях установления места нахождения владельцев оружия, сотрудники подразделений миграционной полиции и регистрационно-экзаменационных подразделений административной полиции ОВД, при обращении граждан для регистрации по месту жительства, получения удостоверения личности, выписки для переезда на постоянное место жительства за пределы Республики Казахстан, а также для получения водительского удостоверения, обмена водительского удостоверения, регистрации и перерегистрации автотранспортного средства проверяют их по учету "Криминальное оружие" ИБД МВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z211" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении совпадений по категории "установление местонахождения владельца" информация об этом направляется в подразделение КОГСО ОВД инициатора постановки на учет "Криминальное оружие" ИБД МВД.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z212" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Все документы по установлению места нахождения владельца оружия подшиваются в личное дело владельца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z213" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. При установлении нарушений сроков перерегистрации служебного оружия, сотрудник КОГСО направляет юридическому лицу (владельцу оружия) письмо в произвольной форме о необходимости перерегистрации служебного оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z214" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. При неявке юридического лица или установления нескольких юридических лиц нарушивших сроки перерегистрации служебного оружия сотрудник КОГСО готовит материалы для проведения оперативно- профилактического мероприятия направленного на проверку юридических лиц с хранением служебного оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z215" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Сотрудник подразделения ЦиИИ в рамках выполняемых контрольных функций осуществляет анализ учета "Зарегистрированное оружи" ИБД МВД с целью выявления гражданского и служебного оружия, не прошедшего перерегистрацию в ОВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z216" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация по проведенному анализу направляется сотруднику КОГСО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z217" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Организация осуществления учета подразделениями КОГСО</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
-[...15 lines deleted...]
-      34. Выдача разрешений осуществляется в электронном виде, а также бумажном носителе, формата А-4, путем распечатывания выходной формы (документа) сформированной в ЦС ГБД "Е-лицензирование".</w:t>
+    <w:bookmarkStart w:name="z218" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Учет выдачи лицензий и разрешений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
-[...15 lines deleted...]
-      35. Все выдаваемые сотрудниками КОГСО на бумажных носителях разрешения визируются уполномоченным лицом и заверяются печатью с оттиском "Лицензионно-разрешительная система".</w:t>
+    <w:bookmarkStart w:name="z219" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Формирование лицензии, заключений и остальных разрешений выдаваемых подразделениями КОГСО осуществляется в ЦС ГБД "Е-лицензирование".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
-[...15 lines deleted...]
-      Печать находится на хранении:</w:t>
+    <w:bookmarkStart w:name="z220" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Выданные лицензии, заключения и разрешения посредством ЦС ГБД "Е-лицензирование" путем распечатывания на бумажном носителе, формата А-4, подшиваются в наблюдательных делах физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
-[...15 lines deleted...]
-      в МВД – в кабинете у начальника Управления КОГСО, в сейфе;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Учет объектов подпадающих под действие КОГСО</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z192" w:id="186"/>
-[...15 lines deleted...]
-      в ДП(Т) – в кабинете у начальника отдела (отделения) или старшего группы КОГСО, в сейфе;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Учету подлежат объекты с хранением и использованием гражданского и служебного оружия, гражданской пиротехники, стрелковые тиры (стрельбища) и стенды, функционирующие по разрешениям выданным ОВД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z193" w:id="187"/>
-[...15 lines deleted...]
-      в ГОРОП(Т) – в кабинете у заместителя начальника ГОРОП(Т) курирующего ООБ, в сейфе.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К объектам с хранением гражданского и служебного оружия относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
-[...15 lines deleted...]
-      36. Регистрация заявлений физических и юридических лиц по вопросам выдачи разрешений в сферах оборота гражданского и служебного оружия и патронов к нему, а также гражданской пиротехники, осуществляется сотрудником КОГСО УОБ ДП(Т) и ООБ ГОРОП(Т) в ЦС ГБД "Е-лицензирование" с момента поступления обращения на Портале в поступивших заявках (в течении рабочего дня).</w:t>
+    <w:bookmarkStart w:name="z224" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организации, осуществляющие инкассацию на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
+    <w:bookmarkStart w:name="z225" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) частные охранные организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z226" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) АО "Казпочта" - национальный оператор почты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z227" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подразделениями уполномоченных государственных органов осуществляющие охрану животного мира и особо охраняемых природных территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z228" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) государственные учреждения лесного хозяйства областных исполнительных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z229" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) охотничьи и рыбные хозяйства, которым в установленном законодательством порядке предоставлено право ведения охотничьего и рыболовного хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z230" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) детско-юношеские спортивные школы, специализированные детско-юношеские школы олимпийского резерва, школы высшего спортивного мастерства, центры олимпийской подготовки, спортивные клубы, федерации, школ-интернатов для одаренных в спорте детей, дирекции штатных национальных команд и спортивного резерва, физкультурно-спортивные общества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z231" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) охотничьи хозяйства организаций, находящихся в ведении Управления делами Президента Республики Казахстан и охотничьих хозяйств закрытого акционерного общества "ХОЗУ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z232" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) специализированные учебные центры и их филиалы по осуществлению подготовки и повышения квалификации (специальный курс обучения) работников, занимающих должность охранника и руководителя частной охранной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z233" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) службы авиационной безопасности аэропортов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z234" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) охранные организации, учрежденные национальными компаниями, осуществляющие свою деятельность в сфере магистральных железнодорожных сетей, магистральных трубопроводов, нефтеперерабатывающего производства и атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z235" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) специализированные магазины по торговле гражданским и служебным оружием и патронами к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z236" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) пункты централизованного хранения оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z237" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К объектам с хранением и использованием гражданской пиротехники относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z238" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) юридические лица имеющие лицензии на вид деятельности по разработке, производству, торговле, использованию гражданских пиротехнических веществ и изделий с их применением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z239" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) склады хранения продукции гражданской пиротехники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z240" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) места хранения гражданской пиротехники при розничной реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z241" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) место проведения показа салютов и фейерверков (демонстрация).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z242" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Учет объектов, предметов и веществ, подпадающих под действие КОГСО, осуществляется в книге учета объектов по форме согласно приложению 4 к настоящей Инструкции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z243" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. На каждый объект КОГСО заводится контрольно-наблюдательное дело (далее – КНД) по форме согласно приложению 5 к настоящей Инструкции, которому присваивается регистрационный номер согласно книге учета объектов, предметов и веществ. КНД на объекты одного предприятия, находятся в одной папке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z244" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. КНД на объект КОГСО состоит из двух разделов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z245" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В первом разделе находятся материалы, послужившие основанием для открытия объекта, переписка, связанная с получением лицензий на вид деятельности, ее копия, дубликаты разрешений на приобретение, копии разрешений на хранение, перевозку, передачу, продажу гражданского и служебного оружия, сведения об имеющемся и потребном количестве оружия и патронов к нему, материалы о выявленных нарушениях и ответы на них, акты и рапорта о проверке объектов, копии квитанций об уплате лицензионных сборов и государственных пошлин за выдачу лицензий и разрешений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z246" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Во втором разделе – дислокация постов, списки действующего личного состава, данные на действующих работников юридического лица, имеющих доступ к хранению, перевозке и использованию предметов и веществ, а также получивших разрешения на хранение и ношение служебного оружия, проверочные материалы на указанных лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z247" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КНД на объекты занятые в сфере гражданской пиротехники заводиться согласно настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z248" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. КНД хранятся в кабинете сотрудника КОГСО. При передаче объекта под контроль другого ОВД сопроводительным письмом передается последнему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z249" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КНД на объекты КОГСО с хранением гражданского и служебного оружия и патронов к нему, оружие и патроны которых уничтожено или перерегистрировано на другие юридические или физические лица подлежат уничтожению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z250" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КНД подлежащие уничтожению, заносятся в акт уничтожения контрольно-наблюдательных дел на объекты с хранением гражданского и служебного оружия, составленного по форме согласно приложению 6 к настоящей Инструкции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z251" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. УОБ ДП(Т) заводят на каждый ГОРОП(Т) учетное дело, в котором содержатся данные о сотрудниках КОГСО ОВД, сведения об объектах КОГСО, с указанием их ведомственной принадлежности, обслуживаемых данным ОВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z252" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Учет (регистрация, перерегистрация) гражданского и служебного оружия зарегистрированного в ОВД за юридическими лицами указанными в пункте 52 настоящей Инструкции осуществляется сотрудником КОГСО посредством ввода и корректировки данных о нем в учете "Зарегистрированное оружие" ИБД МВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z253" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Гражданское и служебное оружие, юридических лиц указанных в пункте 52 настоящей Инструкции, ставится на учет "Зарегистрированное оружие" ИБД МВД в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z254" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приобретения оружия, на основании разрешения на его приобретение с приложением к разрешению (при его наличии), контракта (договора);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z255" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения оружия филиалами, представительствами из головных юридических лиц или обратно, на основании заявления юридического лица и сообщения для постановки на учет оружия из ОВД на учете, которого ранее оно состояло, по форме согласно приложению 7 к настоящей Инструкции, а также получение разрешения на перевозку гражданского и служебного оружия и патронов к нему юридическим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z256" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) установление (нахождения, обнаружения) похищенного, утраченного оружия на основании рапорта сотрудника ОВД установившего оружие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z257" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) изменения юридического адреса на основании вновь выданного разрешения юридическому лицу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z258" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принятие гражданского или служебного оружия на реализацию оружейным магазином у юридических и физических лиц на основании разрешения на хранения, хранения и ношения с отметкой о принятии оружия магазином.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z259" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Гражданское и служебное оружие, юридических лиц указанных в пункте 52 настоящей Инструкции, снимается с учета "Зарегистрированное оружие" ИБД МВД в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z260" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) продажи, передачи оружия на основании уведомления о постановке на учет оружия ОВД поставившего его на учет, по форме согласно приложению 8 к настоящей Инструкции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z261" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) хищения, утери оружия на основании заявления его владельца зарегистрированного в книгу учета информации (КУИ) ОВД с приложением копии заключения о проведении служебного расследования и параллельно осуществляется постановка на учет "Криминальное оружие" ИБД МВД;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z262" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) утилизации оружия – после получения акта с Управления тылового обеспечения (далее - УТО) ДП(Т) об уничтожении оружия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z263" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) передачи на комиссионную продажу оружия и после постановки его на учет "Зарегистрированное оружие" ИБД МВД за оружейным магазином.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z264" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Во всех остальных случаях вносятся соответствующие корректировки в "Зарегистрированное оружие" ИБД МВД реквизит "28.1. право владения в т.ч." без снятия электронного документа первичного учета (далее – ЭДПУ) с учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z265" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Снятие с учета "Зарегистрированное оружие" ИБД МВД производится КОГСО с указанием причины и даты снятия не позднее суток с момента получения сведений о наступлении указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z266" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сообщение для постановки на учет оружия и уведомление о постановке на учет оружия направляется посредством ЦС ОДО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z267" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Учет израсходованных патронов производится на основании раздаточно-сдаточной ведомости патронов и акта списания боевых припасов, по формам согласно приложению 2 к настоящей Инструкции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z268" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Контроль за сроком действия выданных разрешений, а также передачей и продажей оружия и патронов физическими и юридическими лицами</w:t>
-[...853 lines deleted...]
-      1) юридические лица имеющие лицензии на вид деятельности по разработке, производству, торговле, использованию гражданских пиротехнических веществ и изделий с их применением;</w:t>
+        <w:t xml:space="preserve"> Параграф 3. Учет владельцев гражданского оружия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z239" w:id="233"/>
-[...15 lines deleted...]
-      2) склады хранения продукции гражданской пиротехники;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Учет владельцев гражданского оружия ведется в книге учета владельцев гражданского оружия по форме согласно приложению 9 к настоящей Инструкции сотрудником КОГСО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z240" w:id="234"/>
-[...15 lines deleted...]
-      3) места хранения гражданской пиротехники при розничной реализации;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Книга пронумеровывается, прошнуровывается и скрепляется печатью ОВД с оттиском "Лицензионно-разрешительная система", регистрируются в канцелярии ОВД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z241" w:id="235"/>
-[...15 lines deleted...]
-      4) место проведения показа салютов и фейерверков (демонстрация).</w:t>
+    <w:bookmarkStart w:name="z271" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. На каждое лицо, имеющее в пользовании гражданское оружие, заводится личное дело по форме согласно приложению 10 к настоящей Инструкции которому присваивается регистрационный номер согласно книги учета владельцев гражданского оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z242" w:id="236"/>
-[...15 lines deleted...]
-      53. Учет объектов, предметов и веществ, подпадающих под действие КОГСО, осуществляется в книге учета объектов по форме согласно приложению 4 к настоящей Инструкции.</w:t>
+    <w:bookmarkStart w:name="z272" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Личные дела владельцев нарезного огнестрельного оружия ведутся в УОБ ДП, а на владельцев огнестрельного гладкоствольного, газового и электрического оружия – в ГОРОП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z243" w:id="237"/>
-[...15 lines deleted...]
-      54. На каждый объект КОГСО заводится контрольно-наблюдательное дело (далее – КНД) по форме согласно приложению 5 к настоящей Инструкции, которому присваивается регистрационный номер согласно книге учета объектов, предметов и веществ. КНД на объекты одного предприятия, находятся в одной папке.</w:t>
+    <w:bookmarkStart w:name="z273" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Сотрудник КОГСО формирует личное дело владельца гражданского оружия состоящего из следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z244" w:id="238"/>
-[...15 lines deleted...]
-      55. КНД на объект КОГСО состоит из двух разделов.</w:t>
+    <w:bookmarkStart w:name="z274" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявления, послужившего основанием для рассмотрения вопроса о выдаче разрешения на приобретение, хранение или хранение и ношение оружия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z245" w:id="239"/>
-[...15 lines deleted...]
-      В первом разделе находятся материалы, послужившие основанием для открытия объекта, переписка, связанная с получением лицензий на вид деятельности, ее копия, дубликаты разрешений на приобретение, копии разрешений на хранение, перевозку, передачу, продажу гражданского и служебного оружия, сведения об имеющемся и потребном количестве оружия и патронов к нему, материалы о выявленных нарушениях и ответы на них, акты и рапорта о проверке объектов, копии квитанций об уплате лицензионных сборов и государственных пошлин за выдачу лицензий и разрешений.</w:t>
+    <w:bookmarkStart w:name="z275" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) карточки владельца гражданского оружия по форме согласно приложению 11 к настоящей Инструкции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z246" w:id="240"/>
-[...597 lines deleted...]
-    <w:bookmarkStart w:name="z276" w:id="270"/>
+    <w:bookmarkStart w:name="z276" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проверочных материалов на владельца оружия (заключение медицинского осмотра по форме № 076/у, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21579), справки о проверке знания правил безопасного обращения с оружием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z277" w:id="271"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z277" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копия разрешения на приобретение оружия или других документов, послуживших основанием для выдачи разрешения на хранение, хранение и ношение оружия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z278" w:id="272"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z278" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) квитанций об уплате государственной пошлины за регистрацию (перерегистрацию) гражданского и служебного оружия в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Налоговым кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z279" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рапорт УИП, сотрудника КОГСО о наличии условий для хранения оружия, по форме согласно приложению 12 к настоящей Инструкции (рапорт о проверке наличия условий хранения гражданского оружия проведенной в порядке оказания государственной услуги, а также постановке на учет при перемене место жительства);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z280" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) результатов (материалов) проверок по учетам КНБ, КПСиСУ по линии борьбы с экстремизмом, терроризмом или организованной преступностью, о наличии судимости и административных правонарушений по статьям КРК об АП в соответствии со статьей 19 Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z281" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) паспортных сведений с WEB-интерфейс подтверждающие гражданство Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z282" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) других документов указывающих на законность приобретения, продажи, передачи дарения гражданского оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z283" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Личные дела владельцев гражданского оружия хранятся в служебном кабинете сотрудника КОГСО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z284" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Учет (регистрация, перерегистрация) гражданского оружия осуществляется сотрудниками КОГСО посредством ввода и корректировки данных о нем в учете "Зарегистрированное оружие" ИБД МВД и ЦС ГБД "Е-лицензирование".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z285" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Гражданское оружие физических лиц ставится на учет "Зарегистрированное оружие" ИБД МВД в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z286" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приобретения оружия, на основании разрешения на его приобретение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z287" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) переезда владельца оружия на новое место жительства на основании заявления владельца оружия, разрешения на его хранение, хранение и ношение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z288" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) установление (нахождения, обнаружения) похищенного, утраченного оружия, а также владелец которого находится в розыске или его местонахождение не установлено, на основании рапорта сотрудника ОВД установившего оружие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z289" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Гражданское оружие, физических лиц снимается с учета в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z290" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) продажи, дарения и наследования оружия, перемены места жительства его владельца, на основании уведомления о постановке на учет оружия ОВД поставившего его на учет, по форме согласно приложению 8 к настоящей Инструкции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z291" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) хищения, утери оружия на основании заявления его владельца зарегистрированного в книгу учета информации (КУИ) ОВД и с приложением копии заключении о проведении служебных расследовании и параллельно осуществляется постановка на учет "Криминальное оружие" ИБД МВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z292" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По категориям "Утерянное" и "Похищенное" учета "криминальное оружия" ИБД МВД заводится накопительно-поисковое дело, в которую подшиваются все материалы по установлению оружия или владельца;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z293" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) утилизации оружия – после получения акта с УТО об уничтожении оружия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z294" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) передачи на комиссионную продажу оружия в оружейный магазин и после постановки его на учет "Зарегистрированное оружие" ИБД МВД за магазином;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z295" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выезда владельца оружия на постоянное место жительства за границу – после выдачи владельцу разрешения на вывоз его за пределы Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z296" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Во всех остальных случаях вносятся соответствующие корректировки в "Зарегистрированное оружие" ИБД МВД реквизит "28.1. право владения в т.ч." без снятия ЭДПУ с учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z297" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Снятие с учета "Зарегистрированное оружие" ИБД МВД производится КОГСО с указанием причины и даты снятия не позднее суток с момента получения сведений о наступлении указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z298" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сообщение о продаже (дарение) для постановки на учет оружия направляется посредством ЦС ГБД "Е-Лицензирование".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z299" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О перемене постоянного места жительства владельца оружия направляется сообщение для постановки на учет оружия по форме согласно приложению 7 к настоящей Инструкции в ОВД по новому месту жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z300" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личное дело владельца оружия передается в ОВД по территориальности, только после получения уведомления о постановке на учет оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z301" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сообщение для постановки на учет оружия и уведомление о постановке на учет оружия направляется по ЦС ОДО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z302" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Личное дело владельца оружия находится в кабинете сотрудника КОГСО до решения вопроса о перерегистрации или уничтожения оружия в случаях смерти, привлечения к уголовной ответственности владельца, приостановления, прекращения действия разрешения на хранение, хранение и ношение оружия, сдачи его на временное хранение в ОВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z303" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В учете "Зарегистрированное оружие" ИБД МВД вносятся соответствующие корректировки об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z304" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. После уничтожения или перерегистрации оружия на другое лицо личные дела на владельцев гражданского оружия уничтожаются комиссией в составе сотрудника КОГСО, его непосредственного руководителя и делопроизводителя ОВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z305" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личные дела, подлежащие уничтожению заносятся в акт уничтожения личных дел, составленного по форме согласно приложению 13 к настоящей Инструкции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z306" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудники подразделений КОГСО УОБ ДП(Т), ГОРОП(Т) во взаимодействии с подразделениями миграционной, криминальной полиции, местной полицейской службы, ЦиИИ организуют мероприятия по розыску владельцев гражданского оружия, состоящих на учете ИБД МВД "Криминальное оружие" по категории "неустановление местонахождения".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z307" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Организация деятельности подразделений КОГСО по осуществлению контроля за оборотом, зарегистрированного в ОВД гражданского, служебного и наградного оружия, а также гражданской пиротехники</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z308" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Сотрудник КОГСО не реже одного раза в год проверяет по имеющимся учетам ОВД и КПСиСУ работников юридических лиц имеющих допуск к служебному и гражданскому оружию и патронам к нему и гражданской пиротехники. Результаты проверок подшиваются во второй раздел КНД на объект.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z279" w:id="273"/>
-[...15 lines deleted...]
-      6) рапорт УИП, сотрудника КОГСО о наличии условий для хранения оружия, по форме согласно приложению 12 к настоящей Инструкции (рапорт о проверке наличия условий хранения гражданского оружия проведенной в порядке оказания государственной услуги, а также постановке на учет при перемене место жительства);</w:t>
+    <w:bookmarkStart w:name="z309" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Сотрудники ЦиИИ ДП закрепленные за учетом "Зарегистрированное оружие" ИБД МВД на постоянной основе, в рамках инициативных совпадений, проверяют по имеющимся криминальным учетам ИБД МВД, КПСиСУ, а также ГБД "ФЛ" (на предмет смерти и изменение Ф.И.О) владельцев гражданского, наградного оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z280" w:id="274"/>
-[...15 lines deleted...]
-      7) результатов (материалов) проверок по учетам КНБ, КПСиСУ по линии борьбы с экстремизмом, терроризмом или организованной преступностью, о наличии судимости и административных правонарушений по статьям КРК об АП в соответствии со статьей 19 Закона;</w:t>
+    <w:bookmarkStart w:name="z310" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Проверки владельцев гражданского оружия по месту жительства проводятся не реже одного раза в год, за исключением проверок, проводимых ОВД в период проведения оперативно-профилактических мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z281" w:id="275"/>
-[...15 lines deleted...]
-      8) паспортных сведений с WEB-интерфейс подтверждающие гражданство Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z311" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверки владельцев гражданского оружия (физических лиц) осуществляются сотрудниками КОГСО и УИП в соответствии с требованиями Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z282" w:id="276"/>
-[...15 lines deleted...]
-      9) других документов указывающих на законность приобретения, продажи, передачи дарения гражданского оружия.</w:t>
+    <w:bookmarkStart w:name="z312" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам проверок владельцев гражданского оружия составляется рапорт о проверке по форме согласно приложению 12 к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z283" w:id="277"/>
-[...15 lines deleted...]
-      67. Личные дела владельцев гражданского оружия хранятся в служебном кабинете сотрудника КОГСО.</w:t>
+    <w:bookmarkStart w:name="z313" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждый УИП заводит накопительную папку, в которую подшивают список владельцев гражданского оружия проживающих на обслуживаемом административном участке и рапорта их проверок о наличии условии хранения гражданского оружия и патронов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z284" w:id="278"/>
-[...15 lines deleted...]
-      68. Учет (регистрация, перерегистрация) гражданского оружия осуществляется сотрудниками КОГСО посредством ввода и корректировки данных о нем в учете "Зарегистрированное оружие" ИБД МВД и ЦС ГБД "Е-лицензирование".</w:t>
+    <w:bookmarkStart w:name="z314" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      УИП ответственный за организацию работы участкового пункта полиции ежемесячно проводит анализ о проводимой проверке УИП владельцев гражданского оружия по соблюдению ими правил хранения оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z285" w:id="279"/>
-[...15 lines deleted...]
-      69. Гражданское оружие физических лиц ставится на учет "Зарегистрированное оружие" ИБД МВД в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z315" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ежемесячно к 2 числу направляет в КОГСО подробную информацию о количестве проверенных (остаток не проверенных) владельцев, по форме согласно приложению 14 к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z286" w:id="280"/>
-[...15 lines deleted...]
-      1) приобретения оружия, на основании разрешения на его приобретение;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Проверки юридических лиц в сфере оборота гражданского и служебного оружия и патронов к ним, гражданской пиротехники осуществляются сотрудниками КОГСО не реже одного раза в квартал.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z287" w:id="281"/>
-[...15 lines deleted...]
-      2) переезда владельца оружия на новое место жительства на основании заявления владельца оружия, разрешения на его хранение, хранение и ношение;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка юридических лиц осуществляются в соответствии со статьями 30 и 30-1 Закона и требованиям ПК Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z288" w:id="282"/>
-[...15 lines deleted...]
-      3) установление (нахождения, обнаружения) похищенного, утраченного оружия, а также владелец которого находится в розыске или его местонахождение не установлено, на основании рапорта сотрудника ОВД установившего оружие.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам проверок объектов КОГСО составляется акт по форме согласно приложению 15 к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z289" w:id="283"/>
-[...15 lines deleted...]
-      70. Гражданское оружие, физических лиц снимается с учета в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z319" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудники КОГСО ведут ведомственный учет составленных актов о назначении и результатах проверки в журнале по форме согласно приложению 16 к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z290" w:id="284"/>
-[...15 lines deleted...]
-      1) продажи, дарения и наследования оружия, перемены места жительства его владельца, на основании уведомления о постановке на учет оружия ОВД поставившего его на учет, по форме согласно приложению 8 к настоящей Инструкции;</w:t>
+    <w:bookmarkStart w:name="z320" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журнал пронумеровывается, прошнуровывается и скрепляется печатью ОВД с оттиском "Лицензионно-разрешительная система", регистрируются в канцелярии ОВД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z291" w:id="285"/>
-[...15 lines deleted...]
-      2) хищения, утери оружия на основании заявления его владельца зарегистрированного в книгу учета информации (КУИ) ОВД и с приложением копии заключении о проведении служебных расследовании и параллельно осуществляется постановка на учет "Криминальное оружие" ИБД МВД.</w:t>
+    <w:bookmarkStart w:name="z321" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Проверки мест разработки, производства, хранения, торговли и использования гражданской пиротехники, в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z292" w:id="286"/>
-[...15 lines deleted...]
-      По категориям "Утерянное" и "Похищенное" учета "криминальное оружия" ИБД МВД заводится накопительно-поисковое дело, в которую подшиваются все материалы по установлению оружия или владельца;</w:t>
+    <w:bookmarkStart w:name="z322" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Проверка осуществляется на основании:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z293" w:id="287"/>
-[...15 lines deleted...]
-      3) утилизации оружия – после получения акта с УТО об уничтожении оружия;</w:t>
+    <w:bookmarkStart w:name="z323" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) акта о назначении проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z294" w:id="288"/>
-[...15 lines deleted...]
-      4) передачи на комиссионную продажу оружия в оружейный магазин и после постановки его на учет "Зарегистрированное оружие" ИБД МВД за магазином;</w:t>
+    <w:bookmarkStart w:name="z324" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) контроля исполнения предписаний об устранении выявленных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z295" w:id="289"/>
-[...15 lines deleted...]
-      5) выезда владельца оружия на постоянное место жительства за границу – после выдачи владельцу разрешения на вывоз его за пределы Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z325" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в рамках проводимых оперативно-профилактических мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z296" w:id="290"/>
-[...15 lines deleted...]
-      Во всех остальных случаях вносятся соответствующие корректировки в "Зарегистрированное оружие" ИБД МВД реквизит "28.1. право владения в т.ч." без снятия ЭДПУ с учета.</w:t>
+    <w:bookmarkStart w:name="z326" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сотрудники КОГСО при осуществлении государственного контроля за деятельностью юридических лиц занятых в сфере оборота гражданских пиротехнических веществ и изделий с их применением на территории Республики Казахстан руководствуются требованиям международных актов, в том числе Техническим регламентом таможенного союза "О безопасности пиротехнических изделий" и нормативным правовым актам регламентирующих деятельность в сфере гражданской пиротехники.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z297" w:id="291"/>
-[...596 lines deleted...]
-    <w:bookmarkEnd w:id="320"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7311,188 +7557,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сфере оборота гражданского и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z328" w:id="321"/>
+    <w:bookmarkStart w:name="z328" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z329" w:id="322"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z329" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация по вопросам оборота гражданского и служебного оружия и патронов к нему, гражданских пиротехнических веществ и изделий с их применением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z330" w:id="323"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z330" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Перечень представляемых документов для получения разрешения на открытие, функционирование, приобретение, ношение и хранение, перевозку, ввоз (вывоз) предметов и веществ, подпадающих под действие КОГСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z331" w:id="324"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z331" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Извлечения нормативных правовых актов, регламентирующих деятельность КОГСО, с указанием перечня представляемых в орган внутренних дел документов для получения юридическими и физическими лицами лицензий на вид деятельности, разрешения на приобретение, хранение, перевозку служебного оружия, для получения индивидуальных разрешений на ношение служебного оружия, для получения гражданами разрешения на приобретение, хранение гражданского оружия, других предметов и веществ. Указываются сроки регистрации, перерегистрации гражданского, служебного оружия, причины приостановления действия и лишения разрешения на хранение оружия и так далее.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z332" w:id="325"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z332" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Образцы документов: карточки, ходатайства, медицинского заключения об отсутствии противопоказаний к владению оружием, связанных с нарушением зрения, психическим заболеванием или наркоманией, квитанции об уплате лицензионных, единовременных сборов, государственной пошлины с указанием расчетного счета и так далее.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z333" w:id="326"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z333" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Выписки (извлечения) из уголовного законодательства о составах преступлений, связанных с изготовлением, хранением, ношением огнестрельного, холодного оружия, взрывчатых веществ, об освобождении от уголовной ответственности лиц при добровольной сдаче в органы внутренних дел незаконно хранящегося огнестрельного оружия, взрывчатых веществ, статьи административного законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z334" w:id="327"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z334" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Порядок оказания государственных услуг в сфере оборота гражданского и служебного оружия и патронов к нему, гражданских пиротехнических веществ и изделий с их применением посредством веб-портала "цифрового правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7597,70 +7843,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z336" w:id="328"/>
+    <w:bookmarkStart w:name="z336" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7778,719 +8024,719 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z338" w:id="329"/>
+    <w:bookmarkStart w:name="z338" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт списания боевых припасов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z339" w:id="330"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z339" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия в составе: председателя__________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z340" w:id="331"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z340" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       членов: 1. __________________________ 2. _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z341" w:id="332"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z341" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (фамилия, имя, отчество (при его наличии) (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z342" w:id="333"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z342" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       составила настоящий акт в том, что "___"______________20__ г. на</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z343" w:id="334"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z343" w:id="304"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основании ___________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (номер, дата приказа, указания, распоряжения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="335"/>
+    <w:bookmarkStart w:name="z344" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       были проведены тренировочные стрельбы, стрелковые соревнования ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z345" w:id="336"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z345" w:id="306"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________ из ____________________________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (ненужное зачеркнуть)                          (вид, марка, калибр оружия)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z346" w:id="337"/>
+    <w:bookmarkStart w:name="z346" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласно прилагаемым раздаточно-сдаточным ведомостям на ____ листах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z347" w:id="338"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z347" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на стрельбах израсходовано боевых припасов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z348" w:id="339"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z348" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z349" w:id="340"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z349" w:id="310"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (вид, калибр оружия) (количество цифрами и прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z350" w:id="341"/>
+    <w:bookmarkStart w:name="z350" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z351" w:id="342"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z351" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z352" w:id="343"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z352" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия, проверив обоснованность выдачи и расходования боевых припасов,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z353" w:id="344"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z353" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предлагает списать с учета ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z354" w:id="345"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z354" w:id="315"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование организации, учреждения, предприятия, учебного заведения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z355" w:id="346"/>
+    <w:bookmarkStart w:name="z355" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Израсходованные патроны: _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z356" w:id="347"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z356" w:id="317"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (вид, калибр оружия) (количество цифрами и прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z357" w:id="348"/>
+      <w:bookmarkStart w:name="z357" w:id="318"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель комиссии ____________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z358" w:id="349"/>
+      <w:bookmarkStart w:name="z358" w:id="319"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии: 1. ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии), (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z359" w:id="350"/>
+      <w:bookmarkStart w:name="z359" w:id="320"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии), (подпись) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z360" w:id="351"/>
+    <w:bookmarkStart w:name="z360" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z361" w:id="352"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z361" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздаточно-сдаточная ведомость боеприпасов в тире</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z362" w:id="353"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z362" w:id="323"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование организации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z363" w:id="354"/>
+    <w:bookmarkStart w:name="z363" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за "___"_____________20__г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -8552,70 +8798,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z364" w:id="355"/>
+          <w:bookmarkStart w:name="z364" w:id="325"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="355"/>
+          <w:bookmarkEnd w:id="325"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Получатель,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10066,127 +10312,127 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z365" w:id="356"/>
+    <w:bookmarkStart w:name="z365" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственный за учет, хранение и выдачу патронов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z366" w:id="357"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z366" w:id="327"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z367" w:id="358"/>
+      <w:bookmarkStart w:name="z367" w:id="328"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель стрельб ________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -10373,88 +10619,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z370" w:id="359"/>
+    <w:bookmarkStart w:name="z370" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z371" w:id="360"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z371" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Задание №______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="330"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10500,460 +10746,460 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" ______________ 20 __ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z373" w:id="361"/>
+      <w:bookmarkStart w:name="z373" w:id="331"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Участковому инспектору полиции ___________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (звание, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z374" w:id="362"/>
+      <w:bookmarkStart w:name="z374" w:id="332"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нами проверяется в связи с _________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (допуском к оружию,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z375" w:id="363"/>
+      <w:bookmarkStart w:name="z375" w:id="333"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         регистрацией, перерегистрацией или другие)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z376" w:id="364"/>
+      <w:bookmarkStart w:name="z376" w:id="334"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Гражданин _______________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z377" w:id="365"/>
+      <w:bookmarkStart w:name="z377" w:id="335"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проживающий ____________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (адрес местожительства)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z378" w:id="366"/>
+      <w:bookmarkStart w:name="z378" w:id="336"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       имеющий ________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkEnd w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (модель оружия, номер, калибр)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z379" w:id="367"/>
+    <w:bookmarkStart w:name="z379" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предлагаю Вам в срок до "____"__________20 __г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z380" w:id="368"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z380" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Произвести проверку, в ходе которой выяснить следующие вопросы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z381" w:id="369"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z381" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Как характеризуется гражданин _____________________________ по месту жительства, имеются ли обстоятельства, препятствующие допуску его к владению оружием, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном контроле за оборотом отдельных видов оружия".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z382" w:id="370"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z382" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Имеется ли разрешение на хранение или на хранение и ношение оружия, дата выдачи, срок действия _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z383" w:id="371"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z383" w:id="341"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Условия хранения оружия ________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (имеется ли сейф или металлический шкаф, ПЦХ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z384" w:id="372"/>
+      <w:bookmarkStart w:name="z384" w:id="342"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         имеется ли доступ к оружию посторонних лиц и детей).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z385" w:id="373"/>
+      <w:bookmarkStart w:name="z385" w:id="343"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начальник _____________________________________________ (_____________)  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               фамилия, имя, отчество (при его наличии)              подпись</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -11075,579 +11321,579 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z387" w:id="374"/>
+    <w:bookmarkStart w:name="z387" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z388" w:id="375"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z388" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга учета объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z389" w:id="376"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z389" w:id="346"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkEnd w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z390" w:id="377"/>
+      <w:bookmarkStart w:name="z390" w:id="347"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начато ____________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkEnd w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (число, месяц, год)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z391" w:id="378"/>
+      <w:bookmarkStart w:name="z391" w:id="348"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Окончено _________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (число, месяц, год)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="379"/>
+    <w:bookmarkStart w:name="z392" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оборотная сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z393" w:id="380"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z393" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. Книга состоит из двух разделов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z394" w:id="381"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z394" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 раздел – Объекты с нарезным, гладкоствольным огнестрельным оружием:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z395" w:id="382"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z395" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Должностные лица (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона РК "О государственном контроле за оборотом отдельных видов оружия");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z396" w:id="383"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z396" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ОАО "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z397" w:id="384"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z397" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Государственные учреждения по охране лесов и животного мира</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z398" w:id="385"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z398" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаментов и управлений местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z399" w:id="386"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z399" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Областные территориальные управления Комитета лесного и охотничьего хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z400" w:id="387"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z400" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Областные территориальные управления рыбного хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z401" w:id="388"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z401" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Охотничье-рыболовные хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z402" w:id="389"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z402" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Спортивные школы, общества, клубы, федерации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z403" w:id="390"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z403" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Организации осуществляющие инкассацию (кроме банков второго уровня);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z404" w:id="391"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z404" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Инкассация банков второго уровня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z405" w:id="392"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z405" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Частные охранные организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z406" w:id="393"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z406" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Специальные учебные центры по подготовке охранников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z407" w:id="394"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z407" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Пункты централизованного хранения оружия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z408" w:id="395"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z408" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 раздел – Тиры, стрельбища, охотничьи спортивные стенды, оружейно-ремонтные мастерские, магазины, торгующие оружием, боеприпасами.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z409" w:id="396"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z409" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       внутренняя сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkEnd w:id="366"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -12538,250 +12784,250 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z411" w:id="397"/>
+    <w:bookmarkStart w:name="z411" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z412" w:id="398"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z412" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министерство внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z413" w:id="399"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z413" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z414" w:id="400"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z414" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Контрольно-наблюдательное дело № ___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z415" w:id="401"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z415" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на объект КОГСО ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z416" w:id="402"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z416" w:id="372"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkEnd w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z417" w:id="403"/>
+      <w:bookmarkStart w:name="z417" w:id="373"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начато ___________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkEnd w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (число, месяц, год)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z418" w:id="404"/>
+      <w:bookmarkStart w:name="z418" w:id="374"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Окончено _________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkEnd w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (число, месяц, год)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -12903,88 +13149,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z420" w:id="405"/>
+    <w:bookmarkStart w:name="z420" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z421" w:id="406"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z421" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт уничтожения контрольно-наблюдательных дел на объекты с хранением гражданского и служебного оружия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkEnd w:id="376"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13241,170 +13487,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (населенный пункт)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z422" w:id="407"/>
+    <w:bookmarkStart w:name="z422" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссией в составе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z423" w:id="408"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z423" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z424" w:id="409"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z424" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z425" w:id="410"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z425" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z426" w:id="411"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z426" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z427" w:id="412"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z427" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уничтожены контрольно-наблюдательные дела на объекты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkEnd w:id="382"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13754,164 +14000,164 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z428" w:id="413"/>
+    <w:bookmarkStart w:name="z428" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписи членов комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z429" w:id="414"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z429" w:id="384"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотрудник КОГСО ________________________________ ________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkEnd w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (Фамилия, имя, отчество (при его наличии)              (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z430" w:id="415"/>
+      <w:bookmarkStart w:name="z430" w:id="385"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Делопроизводитель _______________________________ ________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkEnd w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (Фамилия, имя, отчество (при его наличии)              (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z431" w:id="416"/>
+      <w:bookmarkStart w:name="z431" w:id="386"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начальник _______________________________________ ________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkEnd w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (Фамилия, имя, отчество (при его наличии)              (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -14033,314 +14279,314 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z433" w:id="417"/>
+    <w:bookmarkStart w:name="z433" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z434" w:id="418"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z434" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министерство внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z435" w:id="419"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z435" w:id="389"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkEnd w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z436" w:id="420"/>
+    <w:bookmarkStart w:name="z436" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" __________________20__г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z437" w:id="421"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z437" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сообщение для постановки на учет оружия № __</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z438" w:id="422"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z438" w:id="392"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начальнику _________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование ОВД)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z439" w:id="423"/>
+      <w:bookmarkStart w:name="z439" w:id="393"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По заявлению _______________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkEnd w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии) физического лица, наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z440" w:id="424"/>
+    <w:bookmarkStart w:name="z440" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       имеющего разрешение на право хранения №__________, от "__" ________20___г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z441" w:id="425"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z441" w:id="395"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выданного ______________________________________________________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkEnd w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z442" w:id="426"/>
+    <w:bookmarkStart w:name="z442" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направляем для постановки на учет следующее оружие и патроны к нему</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkEnd w:id="396"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14861,178 +15107,178 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z443" w:id="427"/>
+      <w:bookmarkStart w:name="z443" w:id="397"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переданное _________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkEnd w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование принимающего юридического лица (для юридических лиц)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z444" w:id="428"/>
+    <w:bookmarkStart w:name="z444" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Действительно в течение 7 дней со дня выдачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z445" w:id="429"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z445" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудник КОГСО ________________________________ _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z446" w:id="430"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z446" w:id="400"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начальник ________________________________________ _______________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись) (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z447" w:id="431"/>
+    <w:bookmarkStart w:name="z447" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П. "___" ________ 20 __ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkEnd w:id="401"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15137,108 +15383,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z449" w:id="432"/>
+    <w:bookmarkStart w:name="z449" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z450" w:id="433"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z450" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министерство внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z451" w:id="434"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z451" w:id="404"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -15295,162 +15541,162 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"_____" __________________20__г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z453" w:id="435"/>
+    <w:bookmarkStart w:name="z453" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление № ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z454" w:id="436"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z454" w:id="406"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начальнику _________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkEnd w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование ОВД)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z455" w:id="437"/>
+      <w:bookmarkStart w:name="z455" w:id="407"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По заявлению _______________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkEnd w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии) физического лица, наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z456" w:id="438"/>
+    <w:bookmarkStart w:name="z456" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поставлено на учет следующее оружие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkEnd w:id="408"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15971,158 +16217,158 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z457" w:id="439"/>
+      <w:bookmarkStart w:name="z457" w:id="409"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотрудник КОГСО __________________________________ _______________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkEnd w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (подпись) (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z458" w:id="440"/>
+    <w:bookmarkStart w:name="z458" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу указанное оружие снять с учета в Вашем ОВД, в связи с выдачей другого разрешения на право хранения №____________________ от "___" _______ 20 __ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z459" w:id="441"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z459" w:id="411"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начальник _________________________________________ _______________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkEnd w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись) (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z460" w:id="442"/>
+    <w:bookmarkStart w:name="z460" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П. "___" ________ 20 __ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkEnd w:id="412"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16227,219 +16473,219 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z462" w:id="443"/>
+    <w:bookmarkStart w:name="z462" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z463" w:id="444"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z463" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга учета владельцев гражданского оружия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z464" w:id="445"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z464" w:id="415"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkEnd w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z465" w:id="446"/>
+      <w:bookmarkStart w:name="z465" w:id="416"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начато ___________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (число, месяц, год)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z466" w:id="447"/>
+      <w:bookmarkStart w:name="z466" w:id="417"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Окончено _________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkEnd w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (число, месяц, год)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z467" w:id="448"/>
+    <w:bookmarkStart w:name="z467" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       внутренняя сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkEnd w:id="418"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -17522,269 +17768,269 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z469" w:id="449"/>
+    <w:bookmarkStart w:name="z469" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z470" w:id="450"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z470" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министерство внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z471" w:id="451"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z471" w:id="421"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkEnd w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z472" w:id="452"/>
+    <w:bookmarkStart w:name="z472" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Личное дело № __________  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на владельца гражданского оружия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z473" w:id="453"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z473" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z474" w:id="454"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z474" w:id="424"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkEnd w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z475" w:id="455"/>
+      <w:bookmarkStart w:name="z475" w:id="425"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начато ____________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkEnd w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (число, месяц, год)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z476" w:id="456"/>
+      <w:bookmarkStart w:name="z476" w:id="426"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Окончено _________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkEnd w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (число, месяц, год)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -17906,419 +18152,419 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z478" w:id="457"/>
+    <w:bookmarkStart w:name="z478" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z479" w:id="458"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z479" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карточка на владельца гражданского оружия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z480" w:id="459"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z480" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z481" w:id="460"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z481" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имя ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z482" w:id="461"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z482" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчество ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z483" w:id="462"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z483" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Год, число и месяц рождения "_____" ____________ ______г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z484" w:id="463"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z484" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место рождения ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z485" w:id="464"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z485" w:id="434"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkEnd w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование области, города (поселка), улицы, номер дома и квартиры, номер дома)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z486" w:id="465"/>
+    <w:bookmarkStart w:name="z486" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес прописки _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z487" w:id="466"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z487" w:id="436"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkEnd w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование области, города (поселка), улицы, номер дома и квартиры, номер дом)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z488" w:id="467"/>
+    <w:bookmarkStart w:name="z488" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фактический адрес проживания _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z489" w:id="468"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z489" w:id="438"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkEnd w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование области, города (поселка), улицы, номер дома и квартиры, номер дом)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z490" w:id="469"/>
+    <w:bookmarkStart w:name="z490" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер телефона ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z491" w:id="470"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z491" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имею охотничий билет №_____________, выданный _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z492" w:id="471"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z492" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z493" w:id="472"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z493" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________(дата выдачи, срок действия, полное наименование инспекции или охотобщества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkEnd w:id="442"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -19984,70 +20230,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z494" w:id="473"/>
+    <w:bookmarkStart w:name="z494" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Карточка заполняется на все единицы оружия, и дополняется в связи с приобретением новой единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkEnd w:id="443"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -20159,70 +20405,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z495" w:id="474"/>
+          <w:bookmarkStart w:name="z495" w:id="444"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причина снятия с учета</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="474"/>
+          <w:bookmarkEnd w:id="444"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (продажа, дарение или оружие сдано на уничтожение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20251,70 +20497,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания снятия (№, приобретения, приемного акта на склад УТО ДП(Т))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z496" w:id="475"/>
+          <w:bookmarkStart w:name="z496" w:id="445"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="475"/>
+          <w:bookmarkEnd w:id="445"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (приобретения, приемного акта на склад УТО ДП(Т))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21588,70 +21834,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z497" w:id="476"/>
+    <w:bookmarkStart w:name="z497" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Заполняется после снятия оружия с учета (продажа, дарение или передачи для уничтожения на склад УТО ДП(Т)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkEnd w:id="446"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21756,311 +22002,311 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z499" w:id="477"/>
+    <w:bookmarkStart w:name="z499" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z500" w:id="478"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z500" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рапорт о проверке владельца __________________ оружия </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид оружия: нарезное, гладкоствольное и т.п.)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z501" w:id="479"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z501" w:id="449"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мною (нами)_______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkEnd w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указать должность, (фамилию, имя, отчество (при его наличии), проверяющего (их)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z502" w:id="480"/>
+    <w:bookmarkStart w:name="z502" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z503" w:id="481"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z503" w:id="451"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в присутствии: ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkEnd w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилию, имя, отчество (при его наличии),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z504" w:id="482"/>
+    <w:bookmarkStart w:name="z504" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z505" w:id="483"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z505" w:id="453"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверен объект КОГСО ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkEnd w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (указать фамилию, имя, отчество (при его наличии) владельца оружия, полный адрес)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z506" w:id="484"/>
+    <w:bookmarkStart w:name="z506" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z507" w:id="485"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z507" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z508" w:id="486"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z508" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. На хранении (в пользовании) находятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkEnd w:id="456"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -23010,1116 +23256,1116 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z509" w:id="487"/>
+    <w:bookmarkStart w:name="z509" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Имеется разрешение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z510" w:id="488"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z510" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) №_________________________________________ от "____" _________20____ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z511" w:id="489"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z511" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       со сроком до "____" _________20____ г. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z512" w:id="490"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z512" w:id="460"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выданное _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkEnd w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование орган внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z513" w:id="491"/>
+    <w:bookmarkStart w:name="z513" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) №________________________________________ от "____" _________20____ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z514" w:id="492"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z514" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       со сроком до "____" _________20____ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z515" w:id="493"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z515" w:id="463"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выданное _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkEnd w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование орган внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z516" w:id="494"/>
+    <w:bookmarkStart w:name="z516" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) №________________________________________ от "____" _________20____ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z517" w:id="495"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z517" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       со сроком до "____" _________20____ г. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z518" w:id="496"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z518" w:id="466"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выданное _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkEnd w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование орган внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z519" w:id="497"/>
+    <w:bookmarkStart w:name="z519" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) №__________________________________ от "____" _________20____ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z520" w:id="498"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z520" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       со сроком до "____" _________20____ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z521" w:id="499"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z521" w:id="469"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выданное _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkEnd w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование орган внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z522" w:id="500"/>
+    <w:bookmarkStart w:name="z522" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) №__________________________________ от "____" _________20____ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z523" w:id="501"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z523" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       со сроком до "____" _________20____ г. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z524" w:id="502"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z524" w:id="472"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выданное ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkEnd w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование орган внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z525" w:id="503"/>
+    <w:bookmarkStart w:name="z525" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) №__________________________________ от "____" _________20____ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z526" w:id="504"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z526" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       со сроком до "____" _________20____ г. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z527" w:id="505"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z527" w:id="475"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выданное ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkEnd w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование орган внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z528" w:id="506"/>
+    <w:bookmarkStart w:name="z528" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Результаты проверки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z529" w:id="507"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z529" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оружие и патроны к нему хранятся в прочно прикрепленном к полу или стене металлическом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z530" w:id="508"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z530" w:id="478"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       шкафу (сейфе) _______, толщина стенок которого не менее 3 мм ________, с надежным   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkEnd w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>                  (да, нет)                                             (да, нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z531" w:id="509"/>
+      <w:bookmarkStart w:name="z531" w:id="479"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       внутренним замком _________, ином сооружении, исключающем доступ к оружию посторонних   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkEnd w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>                        (да, нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z532" w:id="510"/>
+      <w:bookmarkStart w:name="z532" w:id="480"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лиц _____ в месте постоянного проживания владельца_______ вне места постоянного  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkEnd w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (да, нет)                                                  (да, нет)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z533" w:id="511"/>
+    <w:bookmarkStart w:name="z533" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проживания владельца (на дачах, в садовых домиках, гаражах, сараях, вагончиках, шалашах, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z534" w:id="512"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z534" w:id="482"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       на чердаках и т.п.) ________, в общежитии, временном вахтовом помещении, у родственников,  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkEnd w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (да, нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z535" w:id="513"/>
+      <w:bookmarkStart w:name="z535" w:id="483"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       знакомых _______, семейном общежитии, где отдельную комнату занимают члены одной семьи   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkEnd w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (да, нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z536" w:id="514"/>
+      <w:bookmarkStart w:name="z536" w:id="484"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________, оружие сдано на временное хранение в органы внутренних дел по месту жительства </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkEnd w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (да, нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z537" w:id="515"/>
+      <w:bookmarkStart w:name="z537" w:id="485"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       владельца _________, имеется сигнализация ______ _____________________________________,  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkEnd w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (да, нет)                                (да, нет)                   (наименование сигнализации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z538" w:id="516"/>
+      <w:bookmarkStart w:name="z538" w:id="486"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       с выводом на пульт централизованного наблюдения _____, автономная ________, GSM   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkEnd w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (да, нет)                   (да, нет) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z539" w:id="517"/>
+    <w:bookmarkStart w:name="z539" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______, сертификат соответствия сигнализации имеется ______, работа сигнализации проверена-(да, нет) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z540" w:id="518"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z540" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       функционирует _________.   (да, нет) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z541" w:id="519"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z541" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техническое состояние оружия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z542" w:id="520"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z542" w:id="490"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Механизмы узлов и деталей исправны ________ составные части узлов и деталей в наличии  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkEnd w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (да, нет) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z543" w:id="521"/>
+      <w:bookmarkStart w:name="z543" w:id="491"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________, наличие царапин, трещин, коррозии, раковин и т.п. ___________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkEnd w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (да, нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z544" w:id="522"/>
+      <w:bookmarkStart w:name="z544" w:id="492"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkEnd w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (указать подробно)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z545" w:id="523"/>
+      <w:bookmarkStart w:name="z545" w:id="493"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Совместно проживают _____________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkEnd w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                          (фамилия, имя, отчество (при его наличии), указать степень родства, возраст)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z546" w:id="524"/>
+    <w:bookmarkStart w:name="z546" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Недостатки в хранении (использовании) и предложения по их устранению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkEnd w:id="494"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24529,90 +24775,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z547" w:id="525"/>
+    <w:bookmarkStart w:name="z547" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Дата последней проверки _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z548" w:id="526"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z548" w:id="496"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Решение по проверке владельца _________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkEnd w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (разрешить дальнейшее использование и хранение, запретить, либо опечатать (что</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24620,110 +24866,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             конкретно), указать мотивировку решения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z549" w:id="527"/>
+    <w:bookmarkStart w:name="z549" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z550" w:id="528"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z550" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписи сотрудника полиции _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z551" w:id="529"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z551" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись владельца ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkEnd w:id="499"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24828,88 +25074,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z553" w:id="530"/>
+    <w:bookmarkStart w:name="z553" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z554" w:id="531"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z554" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт уничтожения личных дел на владельцев гражданского оружия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkEnd w:id="501"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -25166,130 +25412,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (населенный пункт)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z555" w:id="532"/>
+    <w:bookmarkStart w:name="z555" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссией в составе _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z556" w:id="533"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z556" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z557" w:id="534"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z557" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z558" w:id="535"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z558" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уничтожены контрольно-наблюдательные дела на объекты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkEnd w:id="505"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25822,164 +26068,164 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z559" w:id="536"/>
+    <w:bookmarkStart w:name="z559" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписи членов комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z560" w:id="537"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z560" w:id="507"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотрудник КОГСО ______________________________________ _____________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkEnd w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (Фамилия, имя, отчество (при его наличии)               (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z561" w:id="538"/>
+      <w:bookmarkStart w:name="z561" w:id="508"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Делопроизводитель ______________________________________ _____________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkEnd w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (Фамилия, имя, отчество (при его наличии)              (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z562" w:id="539"/>
+      <w:bookmarkStart w:name="z562" w:id="509"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начальник ______________________________________________ _____________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkEnd w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (Фамилия, имя, отчество (при его наличии)               (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -26101,185 +26347,185 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z564" w:id="540"/>
+    <w:bookmarkStart w:name="z564" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z565" w:id="541"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z565" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о количестве проверенных (остаток не проверенных) владельцев гражданского оружия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z566" w:id="542"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z566" w:id="512"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На территории УПП № ______ _________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkEnd w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование орган внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z567" w:id="543"/>
+    <w:bookmarkStart w:name="z567" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проживает _______ владельцев гражданского оружия, у которых в пользовании имеется _______ единиц оружия, в том числе _______ ед. нарезного, _______ ед. гладкоствольного, _______ ед. газового, _______ ед. электрического, _______ ед. метательного, и _______ ед. пневматического оружия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z568" w:id="544"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z568" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За __________ месяц текущего года осуществлена проверка владельцев по соблюдению ими правил хранения гражданского оружия и патронов к ним, в количестве __________ владельцев, не проверено __________ владельцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z569" w:id="545"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z569" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выявлено __________ фактов нарушений правил хранения гражданского оружия и патронов к ним, __________ фактов нарушений порядка регистрации (перерегистрации) гражданского оружия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkEnd w:id="515"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -26318,70 +26564,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z570" w:id="546"/>
+          <w:bookmarkStart w:name="z570" w:id="516"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ф.И.О </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="546"/>
+          <w:bookmarkEnd w:id="516"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 владельца </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -28165,90 +28411,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z571" w:id="547"/>
+    <w:bookmarkStart w:name="z571" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (в таблице указываются все проверенные владельцы гражданского оружия за отчетный период, в случаи владения двумя и более оружием, заполняется в отдельности по каждому оружию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z572" w:id="548"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z572" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственный УИП ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkEnd w:id="518"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28353,88 +28599,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z574" w:id="549"/>
+    <w:bookmarkStart w:name="z574" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z575" w:id="550"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z575" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о проверке объекта КОГСО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkEnd w:id="520"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28632,235 +28878,235 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (населенный пункт)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z576" w:id="551"/>
+      <w:bookmarkStart w:name="z576" w:id="521"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мною (нами), _____________________________________________________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkEnd w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (указать должность, фамилию, имя, отчество (при его наличии) проверяющего (их)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z577" w:id="552"/>
+    <w:bookmarkStart w:name="z577" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z578" w:id="553"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z578" w:id="523"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в присутствии представителя (ей) ____________________________________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkEnd w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (наименование организации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z579" w:id="554"/>
+    <w:bookmarkStart w:name="z579" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверен объект КОГСО _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z580" w:id="555"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z580" w:id="525"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkEnd w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (указать наименование объекта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z581" w:id="556"/>
+    <w:bookmarkStart w:name="z581" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z582" w:id="557"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z582" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. На хранении (в пользовании) находятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkEnd w:id="527"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -30141,284 +30387,284 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z583" w:id="558"/>
+    <w:bookmarkStart w:name="z583" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (патроны указываются после перечисления всего имеющегося оружия и указываются по каждому калибру в отдельности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z584" w:id="559"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z584" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Имеется разрешение (лицензия) №________________, выданное "__" ____________20___г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z585" w:id="560"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z585" w:id="530"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkEnd w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z586" w:id="561"/>
+    <w:bookmarkStart w:name="z586" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сроком до "___" _____________20____г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z587" w:id="562"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z587" w:id="532"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ответственным лицом является ______________________________________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkEnd w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (должность, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z588" w:id="563"/>
+    <w:bookmarkStart w:name="z588" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Результаты проверки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z589" w:id="564"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z589" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z590" w:id="565"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z590" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Необходимо отразить требования проверочного листа по осуществляемому виду проверки. При большом объеме оформляется отдельным приложением, которое является неотъемлемой частью акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z591" w:id="566"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z591" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оборотная сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z592" w:id="567"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z592" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Недостатки в хранении (использовании) и предложения по их устранению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkEnd w:id="537"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -30961,421 +31207,421 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z593" w:id="568"/>
+    <w:bookmarkStart w:name="z593" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Выполнение предложений по результатам предыдущей проверки______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z594" w:id="569"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z594" w:id="539"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkEnd w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (кем проводилась последняя проверка, выполнены или не выполнены</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z595" w:id="570"/>
+      <w:bookmarkStart w:name="z595" w:id="540"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkEnd w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         предложения, какие конкретно остались невыполненными)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z596" w:id="571"/>
+      <w:bookmarkStart w:name="z596" w:id="541"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Решение по проверке объекта _____________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkEnd w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (разрешить дальнейшее хранение и использование, запретить либо опечатать (что конкретно), указать мотивировку решения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z597" w:id="572"/>
+    <w:bookmarkStart w:name="z597" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z598" w:id="573"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z598" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z599" w:id="574"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z599" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписи проверяющих:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z600" w:id="575"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z600" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.__________________________ (___________________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z601" w:id="576"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z601" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z602" w:id="577"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z602" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2._________________________ (___________________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z603" w:id="578"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z603" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z604" w:id="579"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z604" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.__________________________ (___________________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z605" w:id="580"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z605" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z606" w:id="581"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z606" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Копию акта получил:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z607" w:id="582"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z607" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.__________________________ (___________________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z608" w:id="583"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z608" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkEnd w:id="553"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31480,212 +31726,212 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере оборота гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и служебного оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z610" w:id="584"/>
+    <w:bookmarkStart w:name="z610" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z611" w:id="585"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z611" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета актов о назначении и результатов проверок объектов КОГСО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z612" w:id="586"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z612" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z613" w:id="587"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z613" w:id="557"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начато ___________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkEnd w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (число, месяц, год)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z614" w:id="588"/>
+      <w:bookmarkStart w:name="z614" w:id="558"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Окончено _________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkEnd w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (число, месяц, год)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z615" w:id="589"/>
+    <w:bookmarkStart w:name="z615" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       внутренняя сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkEnd w:id="559"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -32480,55 +32726,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32854,31 +33100,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>