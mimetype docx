--- v0 (2026-03-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e21092e" w14:textId="e21092e">
+    <w:p w14:paraId="ee020b7" w14:textId="ee020b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>О бюджете Тауского сельского округа Жанибекского района на 2026 – 2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Жанибекского районного маслихата Западно-Казахстанской области от 26 декабря 2025 года № 43-8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,51 +163,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Жанибекский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Тауского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -235,358 +259,419 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 42 262 тысячи тенге:</w:t>
+      1) доходы – 42 262 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 5 609 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 90 тенге;</w:t>
+      неналоговые поступления – 90 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 0 тенге;</w:t>
+      поступления от продажи основного капитала – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 36 563 тысячи тенге;</w:t>
+      поступления трансфертов – 36 563 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 42 262 тысячи тенге;</w:t>
+      2) затраты – 44 603 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0 тенге:</w:t>
+      3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты – 0 тенге;</w:t>
+      бюджетные кредиты – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов – 0 тенге;</w:t>
+      погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0 тенге:</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов – 0 тенге;</w:t>
+      приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства – 0 тенге;</w:t>
+      поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – -2 341 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0 тенге:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 2 341 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов – 0 тенге;</w:t>
+      поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов – 0 тенге;</w:t>
+      погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 2 341 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Жанибекского районного маслихата Западно-Казахстанской области от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Поступления в бюджет Тауского сельского округа на 2026 год формируются в соответствии с Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -601,151 +686,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жанибекского районного маслихата от 23 декабря 2025 года № 42-2 "О районном бюджете на 2026 – 2028 годы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить на 2026 год размер целевых трансфертов передаваемых из районного бюджета в сумме 3 390 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть в бюджете Тауского сельского округа на 2026 год поступления субвенции передаваемых из районного бюджета в сумме 33 173 тысячи тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Деньги от реализации товаров и услуг, предоставляемых государственными учреждениями, подведомственных местным исполнительным органом, используются ими в порядке, определяемом Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -966,50 +1051,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26 декабря 2025 года № 43-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Тауского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Жанибекского районного маслихата Западно-Казахстанской области от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тысяч тенге</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -3850,401 +3973,401 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-90</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за пользование земельными участками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Доходы от государственной собственности</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4268,1997 +4391,2001 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-36 563</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
- 36 563</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Трансферты из районного (города областного значения) бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 563</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сумма</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 36 563</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 563</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...88 lines deleted...]
-Программа</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...86 lines deleted...]
-Наименование</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...195 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...167 lines deleted...]
-38 872</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6278,369 +6405,365 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-38 872</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 603</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6696,160 +6819,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6873,228 +6996,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-3 000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 872</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7114,405 +7237,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-2 000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 872</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-2 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7532,160 +7655,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Организация водоснабжения населенных пунктов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7741,196 +7864,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1 000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7982,164 +8105,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-1 000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8159,196 +8282,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8400,373 +8523,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-390</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 541</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8786,369 +8909,369 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-390</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9204,160 +9327,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9445,160 +9568,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9682,128 +9809,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9928,1059 +10059,1051 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...87 lines deleted...]
-Наименование</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11036,2450 +11159,2413 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-4) Сальдо по операциям с финансовыми активами</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...85 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...88 lines deleted...]
-Программа</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
-        </w:tc>
-[...80 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...195 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Категория </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,  тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...88 lines deleted...]
-Специфика</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...86 lines deleted...]
-Наименование</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специфика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Поступления от продажи финансовых активов внутри страны</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13535,156 +13621,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-5) Дефицит (профицит) бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13772,124 +13862,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-6) Финансирование дефицита (использование профицита) бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов внутри страны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13913,228 +14007,224 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14154,2689 +14244,3084 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Договоры займа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние государственные займы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры займа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Программа</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...74 lines deleted...]
-Наименование</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сумма,  тысяч тенге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,  тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...88 lines deleted...]
-Специфика</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
-        </w:tc>
-[...111 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специфика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 341</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 341</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16970,51 +17455,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2 341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -49338,55 +49823,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>