--- v0 (2026-03-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="635572f" w14:textId="635572f">
+    <w:p w14:paraId="35c4292" w14:textId="35c4292">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,67 +100,91 @@
         </w:rPr>
         <w:t>О бюджете Темир Масинского сельского округа Бокейординского района на 2026 - 2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Бокейординского районного маслихата Западно-Казахстанской области от 31 декабря 2025 года № 35-6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бокейординский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Темир Масинского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -192,70 +216,69 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 47 950 тысяч тенге:</w:t>
+      1) доходы – 48 336 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 17 530 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -283,69 +306,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 30 420 тысяч тенге;</w:t>
+      поступления трансфертов – 30 806 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 47 950 тысяч тенге;</w:t>
+      2) затраты – 53 378 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -427,69 +450,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - - 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета - - 5 042 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета - 0 тенге;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета -</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 042 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -499,54 +540,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 5 042 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Бокейординского районного маслихата Западно-Казахстанской области от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Поступления в бюджет сельского округа на 2026 год формируются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -561,91 +664,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бокейординского районного маслихата от 25 декабря 2025 года № 34-2 "О районном бюджете на 2026-2028 годы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Деньги от реализации товаров и услуг, предоставляемых государственными учреждениями, подведомственных местным исполнительным органом, используются ими в порядке, определяемом Бюджетным кодексом Республики Казахстан и Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -827,213 +930,251 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к решению Бокейординского районного маслихата от 31 декабря 2025 года № 35-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Темир Масинского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Бокейординского районного маслихата Западно-Казахстанской области от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (тысяч тенге)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1043,116 +1184,98 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1162,148 +1285,111 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1313,180 +1399,122 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...126 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1496,3321 +1524,3307 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-47 950</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48 336</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17 530</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 179</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 446</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...132 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-30 420</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 806</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-30 420</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 806</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районных (городов областного значения) бюджетов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-30 420</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 806</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4820,116 +4834,98 @@
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4939,148 +4935,111 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5090,180 +5049,122 @@
               <w:t>
 Бюджетная программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...126 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5273,5607 +5174,5582 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-47 950</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53 378</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-40 723</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-40 723</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-40 723</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-40 723</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здравоохранение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие услуги в области здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация в экстренных случаях доставки тяжелобольных людей до ближайшей организации здравоохранения, оказывающей врачебную помощь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйствоо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-5 578</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 578</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-5 578</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 578</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-5 578</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 578</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-1 328</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 328</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 595</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 595</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 595</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 595</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-- 0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 5 042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Финансирование дефицита бюджета (использование профицита)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10883,116 +10759,98 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11002,148 +10860,111 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11153,211 +10974,122 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11367,886 +11099,791 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...127 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние государственные займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Договоры займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12256,116 +11893,98 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12375,148 +11994,111 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12526,211 +12108,122 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12740,763 +12233,667 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...127 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остаткибюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -38984,55 +38381,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>