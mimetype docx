--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6fea44d" w14:textId="6fea44d">
+    <w:p w14:paraId="f85e39f" w14:textId="f85e39f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,67 +100,91 @@
         </w:rPr>
         <w:t>О бюджете Урдинского сельского округа Бокейординского района на 2026 - 2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Бокейординского районного маслихата Западно-Казахстанской области от 31 декабря 2025 года № 35-2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бокейординский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Урдинского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -192,70 +216,69 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 71 352 тысячи тенге:</w:t>
+      1) доходы – 72 685 тысячи тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 33 201 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -283,69 +306,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 38 151 тысяч тенге;</w:t>
+      поступления трансфертов –39 484 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 71 352 тысячи тенге;</w:t>
+      2) затраты – 91 545 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -427,69 +450,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - - 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета - -18 860 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета - 0 тенге:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета - 18 860 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -499,54 +522,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 18 860 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Бокейординского районного маслихата Западно-Казахстанской области от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Поступления в бюджет сельского округа на 2026 год формируются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -561,91 +646,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бокейординского районного маслихата от 25 декабря 2025 года № 34-2 "О районном бюджете на 2026-2028 годы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Деньги от реализации товаров и услуг, предоставляемых государственными учреждениями, подведомственных местным исполнительным органом, используются ими в порядке, определяемом Бюджетным кодексом Республики Казахстан и Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -827,50 +912,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к решению Бокейординского районного маслихата от 31 декабря 2025 года № 35-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Урдинского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Бокейординского районного маслихата Западно-Казахстанской области от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тысяч тенге)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -956,50 +1079,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1042,83 +1166,65 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1161,115 +1267,78 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1312,143 +1381,86 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...91 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -1909,51 +1921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 352</w:t>
+72 685</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4208,51 +4220,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 151</w:t>
+39 484</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4417,51 +4429,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 151</w:t>
+39 484</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4626,51 +4638,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 151</w:t>
+39 484</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4717,50 +4729,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4803,83 +4816,65 @@
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4922,115 +4917,78 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5073,143 +5031,86 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...91 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5670,51 +5571,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 352</w:t>
+91 545</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5879,51 +5780,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 418</w:t>
+63 111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6088,51 +5989,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 418</w:t>
+63 111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6297,51 +6198,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 418</w:t>
+63 111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6506,51 +6407,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 418</w:t>
+63 111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6715,51 +6616,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 062</w:t>
+26 526</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6924,51 +6825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 062</w:t>
+26 526</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7133,51 +7034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 062</w:t>
+26 526</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7760,51 +7661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 730</w:t>
+19 230</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10753,50 +10654,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10839,83 +10741,65 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10958,115 +10842,78 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11109,143 +10956,86 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...91 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11998,50 +11788,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12084,83 +11875,65 @@
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12203,115 +11976,78 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12354,143 +12090,86 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...91 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13014,62 +12693,81 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13112,83 +12810,65 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13231,115 +12911,78 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13382,143 +13025,86 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...91 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14376,57 +13962,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-18 860</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -14577,57 +14167,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 860</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14673,50 +14267,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14759,83 +14354,65 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14878,115 +14455,78 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15029,143 +14569,86 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...91 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15918,50 +15401,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16004,83 +15488,65 @@
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16123,115 +15589,78 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16274,143 +15703,86 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...91 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16745,50 +16117,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16831,83 +16204,65 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16950,115 +16305,78 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17101,143 +16419,86 @@
               <w:t>
 Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...91 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17472,57 +16733,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 860</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -49443,55 +48708,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>